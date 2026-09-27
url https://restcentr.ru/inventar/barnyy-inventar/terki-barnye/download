--- v0 (2026-06-13)
+++ v1 (2026-09-27)
@@ -1448,51 +1448,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 05:21</t>
+          <t>Прайс актуален на 27.09.2026 04:17</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1520,105 +1520,105 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240894</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GGR-05S (HONRI)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Терка барная 11*7,3 см нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>257</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1015</v>
+        <v>985</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>30000360</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>GRTR0001</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Терка барная 13*2 см нерж P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>279</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>92000071</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>GS-10835-FL</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Терка барная 14*6 см для шоколада/орехов нерж. с ручкой ячейка 5 мм P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1690,309 +1690,309 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1473</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222394</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS10835-CE-BK201</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Терка барная 29,5*6,5 см нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1473</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222398</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GRP-01</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Терка барная 30,7*6,4 см крупная нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>537</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1422</v>
+        <v>1414</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81222399</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>GRP-02</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Терка барная 30,7*6,4 см крупная нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>537</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1424</v>
+        <v>1416</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222402</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GRP-08</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Терка барная 30,7*6,4 см мелкая нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>537</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1379</v>
+        <v>1327</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222400</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GRP-03</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Терка барная 30,7*6,4 см нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>537</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1426</v>
+        <v>1419</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81222401</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GRP-04</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Терка барная 30,7*6,4 см нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>537</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1430</v>
+        <v>1416</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>85100087</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>85100087</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Терка барная 31,5*7,3 см нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1473</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>85100088</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>85100088</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Терка барная 31,5*7,3 см нерж с ручкой P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1473</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>488</v>
+        <v>470</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240076</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>LB-L80</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Терка барная 31,5*7,3 см нерж с ручкой P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2098,207 +2098,207 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>653</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222395</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-10835-CEN-BK201</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Терка барная 37*3,5 см нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1473</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>280</v>
+        <v>227</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222396</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-10835-PON-BK201</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Терка барная 37*3,5 см нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1473</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>85100085</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>85100085</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Терка барная 37,5*3,2 см нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1473</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222397</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GRP-01T</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Терка барная 38,8*4 см трехсторонняя нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1553</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>557</v>
+        <v>535</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>85100084</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>85100084</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Терка барная 39,5*3,5 см нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1473</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>85100086</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>85100086</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Терка барная 39,5*3,5 см нерж с ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>