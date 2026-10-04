--- v0 (2026-06-13)
+++ v1 (2026-10-04)
@@ -4385,51 +4385,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:14</t>
+          <t>Прайс актуален на 04.10.2026 18:24</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4467,95 +4467,95 @@
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>06050104</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Вилочка коктейльная "Афродита" 8,5 см пластик 200 шт P.L.</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>209</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81210147</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>140.99</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Вилочка коктейльная "Пинцет" 9 см, бамбук, 100 шт Garcia De Pou</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>382</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81006924</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>00000028</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Вилочка коктейльная цветная 11 см пластик 400 шт P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4613,51 +4613,51 @@
           <t>81212512</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>4627151560328</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Зубочистки в инд. бумажной упаковке 1000 шт бамбук P.L.</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>205</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81212511</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>4626010430529</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Зубочистки в инд. прозрачной упаковке 1000 шт бамбук P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4817,51 +4817,51 @@
           <t>81210829</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>112.09</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "MEDIUM RARE" 8 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>156</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81210833</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>210.45</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "MEDIUM RARE" 9,5 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -4885,85 +4885,85 @@
           <t>81210828</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>112.11</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "MEDIUM WELL"  8 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>156</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81210830</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>112.07</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "RARE" 8 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>156</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81210834</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>210.46</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "RARE" 9,5 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -4987,51 +4987,51 @@
           <t>81210827</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>112.13</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "WELL DONE" 8 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>156</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81210831</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>210.43</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "WELL DONE" 9,5 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -5055,85 +5055,85 @@
           <t>81210142</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>139.94</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Мешалка палочка дерево 14 см 1000 шт Garcia de Pou</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>480</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81250291</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>H001</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Мешалка палочка нерж. 23 см барная 12 шт The Bars </t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2437</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81210239</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>150.33</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Мешалка палочка пластик 11 см 1000 шт Garcia De Pou</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -5191,51 +5191,51 @@
           <t>06010206</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>10206</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Мешалка пластик "Афродита" короткая 100 шт P.L.</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>182</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81250102</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>SKSW3</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Пика шампур "Шпага" 29 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5361,85 +5361,85 @@
           <t>81212514</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>4627151560663</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 10 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>132</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81400363</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 12 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>138</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81212523</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>4627151560755</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 15 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5463,85 +5463,85 @@
           <t>81211311</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>180.93</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 18 см 100 шт Garcia de Pou</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>247</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81212515</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>4627151560670</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 18 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>167</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81400364</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 18 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5565,99 +5565,99 @@
           <t>81212513</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>4627151560748</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 9 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>127</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81212507</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>136</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 10 см черный/белый 100 шт P.L. </t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>224</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81212503</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>116</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 12 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>290</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
@@ -5667,85 +5667,85 @@
           <t>81400365</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 12 см красная 100 шт P.L. </t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>226</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81211068</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 12 см черный 100 шт P.L. </t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>233</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81211316</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>122.59</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 6,5 см цветной 144 шт Garcia De Pou</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -5763,57 +5763,57 @@
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81211064</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 7 см красная 100 шт P.L. </t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81212520</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>4627151561363</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 7 см черный 100 шт P.L. </t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5851,51 +5851,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>259</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81212508</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>118</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Завиток" 12 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>425</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
@@ -5905,85 +5905,85 @@
           <t>81212524</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>4627151561066</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Звезда" 12 см золото/серебро 100 шт P.L. </t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>252</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81212525</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>4627151560908</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Звезда" 7 см золото/серебро 100 шт P.L. </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>252</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81211304</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>141.05</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Копье" 9 см 100 шт Garcia de Pou</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -6109,51 +6109,51 @@
           <t>81212522</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>4627151560861</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Рио" 12 см синий/белый 100 шт P.L. </t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>240</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81400326</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Рио-Мексика" 12 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6381,153 +6381,153 @@
           <t>81200310</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>F08-006-18</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Узелок" 18 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>220</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>2984</v>
+        <v>2974</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81400328</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Узелок" 6 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>212</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81212516</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>4627151560564</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Узелок" 6 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>249</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81400342</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Узелок" 9 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>222</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>491</v>
+        <v>509</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81212518</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>4627151561028</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Узелок" 9 см черный 100 шт P.L. </t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6687,99 +6687,99 @@
           <t>30000365</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>CTDC0006-SV</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Ананас" 11 см 10 шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>1988</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>30000362</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>CTDC0006-GP</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Ананас" 11 см набор 10шт. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>2060</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81222510</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTDC0008-SV SUB</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Лошадь" 11 см набор 5шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>837</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
         <v>152</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
@@ -6789,51 +6789,51 @@
           <t>30000363</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>CTDC0009-SV</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Сабля" 11 см набор 10шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>1673</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>30000364</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>CTDC0011-SV</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Череп" 11 см Skull набор 10шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -7163,51 +7163,51 @@
           <t>81210974</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>122.68</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка пластик "Сердце" 8,6 см, ассорти 1000 шт Garcia de Pou</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>947</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81250352</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>C001W</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка пластик "Чика" 12 см белая 100 шт The Bars</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
@@ -7435,51 +7435,51 @@
           <t>81250355</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>C001MS</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка пластик "Чика" 12 см серебро 100 шт The Bars</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>2287</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81250351</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>C001B</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка пластик "Чика" 12 см черная 100 шт The Bars</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
@@ -7503,51 +7503,51 @@
           <t>81222520</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>DKSW0025-GRY(1 уп=25 штук</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Трубочка 0,5*20 см стеклянная многоразовая B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>43</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>980</v>
+        <v>968</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>30000358</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>DKSW0006-SS</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Трубочка 0,6*21,5 см нерж. многоразовая B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -7571,85 +7571,85 @@
           <t>81006911</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,3*24 см прямые 1000 шт прозрачные пластик P.L.</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>403</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81212510</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,5*12,5 см прямые 100 шт черные пластик P.L.</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>25</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81210094</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>114.98</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,5*12,5 см прямые 250 шт цветные пластик Garcia De Pou</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -7707,51 +7707,51 @@
           <t>81006419</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>06030131</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,5*12,5 см прямые 400 шт черные пластик P.L.</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>80</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>275</v>
+        <v>213</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81006400</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,5*21 см со сгибом 1000 шт зеленые пластик P.L.</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7775,51 +7775,51 @@
           <t>81006402</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,5*21 см со сгибом 1000 шт неон пластик P.L.</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>342</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81006403</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,5*21 см со сгибом 1000 шт полосатые пластик P.L.</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7843,119 +7843,119 @@
           <t>81006413</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,5*21 см со сгибом 1000 шт прозрачные пластик P.L.</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>372</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81006405</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,5*21 см со сгибом 1000 шт черные пластик P.L.</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>322</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81212482</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,5*21 см со сгибом в инд. упаковке 250 шт черные пластик P.L.</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>195</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81211320</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>222.60</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,6*14 см прямые 250 шт черные бумага Garcia De Pou</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -8013,85 +8013,85 @@
           <t>81212481</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
           <t>MPS6197B-UWX</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,6*20 см прямые 250 шт черные бумага P.L.</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>770</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81211323</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
           <t>205.47</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,6*24 см прямые 100 шт "Анимация" бумага Garcia De Pou</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>1226</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81211324</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>205.46</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,6*24 см прямые 100 шт "Злые Птички" бумага Garcia De Pou</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -8115,221 +8115,221 @@
           <t>81210629</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>205.48</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,6*24 см прямые 100 шт "Фейерверк" бумага Garcia De Pou</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>1371</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81006409</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,8*24 см прямые 250 шт белые пластик P.L.</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>117</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81006410</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,8*24 см прямые 250 шт желтые пластик P.L.</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>124</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81006408</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,8*24 см прямые 250 шт красные пластик P.L.</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>117</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81006412</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,8*24 см прямые 250 шт синие пластик P.L.</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>117</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81006406</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,8*24 см прямые 250 шт черные пластик P.L.</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>132</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81006416</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Трубочки 0,8*24 см прямые в инд. упаковке 250 шт черные пластик P.L.</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8353,74 +8353,74 @@
           <t>81210087</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>112.45</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Шампурчики бамбук, 15 см, 100 шт Garcia De Pou</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>65</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81210089</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>112.48</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Шампурчики бамбук, 30 см, 100 шт Garcia De Pou</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>203</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="J121" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>