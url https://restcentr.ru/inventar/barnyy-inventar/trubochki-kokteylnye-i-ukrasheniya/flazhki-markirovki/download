--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -887,51 +887,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 13:24</t>
+          <t>Прайс актуален на 22.09.2026 17:49</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1081,51 +1081,51 @@
           <t>81210829</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>112.09</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "MEDIUM RARE" 8 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>156</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81210833</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>210.45</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "MEDIUM RARE" 9,5 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -1149,85 +1149,85 @@
           <t>81210828</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>112.11</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "MEDIUM WELL"  8 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>156</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81210830</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>112.07</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "RARE" 8 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>156</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81210834</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>210.46</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "RARE" 9,5 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -1251,51 +1251,51 @@
           <t>81210827</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>112.13</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "WELL DONE" 8 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>156</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81210831</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>210.43</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Маркировка-флажок для стейка "WELL DONE" 9,5 см, 100 шт, Garcia de PouИспания</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>