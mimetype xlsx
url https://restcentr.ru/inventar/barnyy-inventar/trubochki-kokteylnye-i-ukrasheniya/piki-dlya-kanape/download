--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -2735,51 +2735,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 15:38</t>
+          <t>Прайс актуален на 23.09.2026 10:32</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2929,85 +2929,85 @@
           <t>81212514</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>4627151560663</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 10 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>132</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81400363</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 12 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>138</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81212523</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>4627151560755</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 15 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3031,85 +3031,85 @@
           <t>81211311</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>180.93</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 18 см 100 шт Garcia de Pou</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>247</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81212515</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>4627151560670</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 18 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>167</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81400364</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 18 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3133,99 +3133,99 @@
           <t>81212513</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>4627151560748</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Гольф" 9 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>127</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81212507</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>136</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 10 см черный/белый 100 шт P.L. </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>224</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81212503</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>116</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 12 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>290</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
@@ -3235,85 +3235,85 @@
           <t>81400365</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 12 см красная 100 шт P.L. </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>226</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81211068</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 12 см черный 100 шт P.L. </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>233</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81211316</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>122.59</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 6,5 см цветной 144 шт Garcia De Pou</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3331,57 +3331,57 @@
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81211064</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 7 см красная 100 шт P.L. </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81212520</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>4627151561363</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Жемчуг" 7 см черный 100 шт P.L. </t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3419,51 +3419,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>259</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81212508</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>118</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Завиток" 12 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>425</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
@@ -3473,85 +3473,85 @@
           <t>81212524</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>4627151561066</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Звезда" 12 см золото/серебро 100 шт P.L. </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>252</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81212525</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>4627151560908</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Звезда" 7 см золото/серебро 100 шт P.L. </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>252</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81211304</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>141.05</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Копье" 9 см 100 шт Garcia de Pou</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
@@ -3677,51 +3677,51 @@
           <t>81212522</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>4627151560861</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Рио" 12 см синий/белый 100 шт P.L. </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>240</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81400326</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Рио-Мексика" 12 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3949,85 +3949,85 @@
           <t>81200310</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>F08-006-18</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Узелок" 18 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>220</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>2984</v>
+        <v>2974</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81400328</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Узелок" 6 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>212</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81212516</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>4627151560564</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Узелок" 6 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4051,51 +4051,51 @@
           <t>81400342</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Узелок" 9 см 100 шт P.L. </t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>222</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>501</v>
+        <v>590</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81212518</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>4627151561028</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка бамбук "Узелок" 9 см черный 100 шт P.L. </t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4255,99 +4255,99 @@
           <t>30000365</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>CTDC0006-SV</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Ананас" 11 см 10 шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>1988</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>30000362</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>CTDC0006-GP</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Ананас" 11 см набор 10шт. золотой цвет B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>2060</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81222510</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CTDC0008-SV SUB</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Лошадь" 11 см набор 5шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>837</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
         <v>152</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
@@ -4357,51 +4357,51 @@
           <t>30000363</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>CTDC0009-SV</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Сабля" 11 см набор 10шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>1673</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>30000364</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>CTDC0011-SV</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка нерж. "Череп" 11 см Skull набор 10шт. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -4731,51 +4731,51 @@
           <t>81210974</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>122.68</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка пластик "Сердце" 8,6 см, ассорти 1000 шт Garcia de Pou</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>947</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81250352</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>C001W</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка пластик "Чика" 12 см белая 100 шт The Bars</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
@@ -5003,51 +5003,51 @@
           <t>81250355</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>C001MS</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка пластик "Чика" 12 см серебро 100 шт The Bars</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>2287</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81250351</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>C001B</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Пика шпажка пластик "Чика" 12 см черная 100 шт The Bars</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>