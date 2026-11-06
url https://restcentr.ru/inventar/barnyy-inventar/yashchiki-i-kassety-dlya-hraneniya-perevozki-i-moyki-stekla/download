--- v0 (2026-06-13)
+++ v1 (2026-11-06)
@@ -1283,51 +1283,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:22</t>
+          <t>Прайс актуален на 06.11.2026 19:23</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1375,357 +1375,357 @@
           <t>90001081</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>ART 3104-E20</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Дополнительная секция к кассете 90001075 на 20 ячеек (размер ячейки 113*89*45 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>509</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>90001082</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>JD25E2</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Дополнительная секция к кассете 90001076, 81222368 на 25 ячеек (размер ячейки 90*90*40 мм) P.L. </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1473</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>297</v>
+        <v>99</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>90001083</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>JD-36E2</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Дополнительная секция к кассете 90001077, 81222481 на 36 ячеек (размер ячейки 70*70*40 мм) P.L. </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1473</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>270</v>
+        <v>74</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>90001084</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JD-49E2</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Дополнительная секция к кассете 90001078 на 49 ячеек (размер ячейки 62*62*45 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1637</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>275</v>
+        <v>226</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>90001074</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JD-16RB</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 16 ячеек (размер ячейки 113*113*80 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2321</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>2</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222232</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-16RB-Brown</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 16 ячеек (размер ячейки 120*120*90 мм) коричневая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>3673</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>90001075</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>ART 3111-E20</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 20 ячеек (размер ячейки 113*89*80 мм) 50*50*10 см P.L.</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>910</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>90001076</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>JD-25RB</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 25 ячеек (размер ячейки 90*90*80 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>3768</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>1</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222368</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-25RB-Blue</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 25 ячеек (размер ячейки 90*90*90 мм) синяя P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>4287</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>307</v>
+        <v>218</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222481</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-36RB--Red</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 36 ячеек (размер ячейки 70*70*95 мм) красная база P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>4387</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>322</v>
+        <v>226</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>90001077</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JD-36RB</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 36 ячеек (размер ячейки 75*75*80 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1749,380 +1749,380 @@
           <t>90001078</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>3114 / JD-49RB</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 49 ячеек (размер ячейки 62*62*80 мм) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>3987</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>330</v>
+        <v>308</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>90001073</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>ART 3109-E9</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды 9 ячеек (размер ячейки 153*153*80 мм) 50*50*10 см P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>852</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>553</v>
       </c>
       <c r="I18" s="10">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>90001086</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JD-00RB</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки посуды без перегородок (дно крупная сетка) 50*50*10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2573</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>90001085</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JD-64R0P</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки с держателями 3 борта 50*50*10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2937</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>1909</v>
       </c>
       <c r="I20" s="10">
-        <v>265</v>
+        <v>237</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>90001087</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>JD-00RF</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кассета для мойки столовых приборов без перегородок (дно - мелкая сетка) 50*50*10 см P.L. </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2573</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81279087</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-00RC</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Крышка для посудомоечных кассет 50*50*3,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1573</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>90001072</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>2001 (кор=1шт)+ручка</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Тележка для перевозки кассет для мойки 54*54*90 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>10883</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81222465</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>GLSG0010 SUB</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Ящик для хранения посуды для напитков 15 ячеек (8,5*8 см h18 см) 55*37,7*23 см B'Guys P.L. </t>
+          <t>Ящик для хранения посуды для напитков 15 ячеек с крышкой (8,5*8 см h18 см) 55*37,7*23 см B'Guys</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2187</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222466</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>GLSG0011 SUB</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Ящик для хранения посуды для напитков 24 ячейки (8,5*8 см h16,5 см) 55*37,7*20,5 см B'Guys P.L. </t>
+          <t>Ящик для хранения посуды для напитков 24 ячейки с крышкой (8,5*8 см h16,5 см) 55*37,7*20,5 см B'Guys</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2187</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222467</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>GLSG0012 SUB</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Ящик для хранения посуды для напитков 24 ячейки (8,5*8 см h18 см) 55*37,7*23 см B'Guys P.L. </t>
+          <t>Ящик для хранения посуды для напитков 24 ячейки с крышкой (8,5*8 см h18 см) 55*37,7*23 см B'Guys</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>2437</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222468</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>GLSG0013 SUB</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Ящик для хранения посуды для напитков 35 ячеек (7*6,5 см h18 см) 55*37,7*23 см B'Guys P.L.</t>
+          <t>Ящик для хранения посуды для напитков 35 ячеек с крышкой (7*6,5 см h18 см) 55*37,7*23 см B'Guys</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>2677</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="J27" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>