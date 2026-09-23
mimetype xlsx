--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:14</t>
+          <t>Прайс актуален на 23.09.2026 06:52</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1177,391 +1177,391 @@
           <t>81200302</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F121</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Ершик для чистки 48 см с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>480</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280408</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>S0587</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,4 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>317</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280409</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>S0323</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,8 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>307</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81250123</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>S0122 / GS-CT805</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 14,9 см черная пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>263</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>244</v>
+        <v>211</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81280413</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>D000697-1</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования 17,6 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>263</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>264</v>
+        <v>224</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280410</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>D000901</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования d 6 см h10,2 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>583</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>30000242</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>D002318</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки кофейного оборудования P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>247</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>30000243</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>D002522</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки с дозирующей ложкой для кофейного оборудования 22,8 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>457</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81280415</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>S0029</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кисточка для чистки с дозирующей ложкой для кофейного оборудования 23 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>379</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>218</v>
+        <v>132</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81280412</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>S0454</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка для чистки кофейного оборудования + совок 19,5*14*2,8 см пластик P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1557</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280411</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>D000900</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка для чистки кофейного оборудования 16,5*10 см дерево P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1037</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280414</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>D000648</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кисточка щетка паровая для чистки кофейного оборудования 29 см дерев. ручка P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1619,51 +1619,51 @@
           <t>81200266</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>GWD-3F  (БАР)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Щетка барная для стаканов, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1166</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81259147</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>GLAC0006</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Щетка барная для стаканов, P.L. - BarWare</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>