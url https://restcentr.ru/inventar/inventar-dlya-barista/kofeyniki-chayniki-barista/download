--- v0 (2026-06-17)
+++ v1 (2026-11-06)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 16:07</t>
+          <t>Прайс актуален на 07.11.2026 00:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1471,51 +1471,51 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>30000027</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>D000610</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  250 мл Бариста d 7,2/6,3 h7,7 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>822</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>534</v>
       </c>
       <c r="I6" s="10">
         <v>64</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280359</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>D001610-250</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  250 мл Бариста d 7,4/6,5 см h7,3 см нерж. цвет розовое золото P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
@@ -1539,136 +1539,136 @@
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>30000028</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>D000610</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  350 мл Бариста d 8,3/7,1 см h8,5 см нерж. сталь, P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>932</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>605</v>
       </c>
       <c r="I8" s="10">
         <v>42</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240398</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>POK-14</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  400 мл Бариста d 8,2/7,5 cм h13 см нерж. цвет хром P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1537</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81250130</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>GS-TP638</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  600 мл Бариста d 9,2/8,1 см h14,2 см нерж. сталь, тефлон черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2393</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240399</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>POK-20</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  600 мл Бариста d 9,5/8,5 см h16,5 см нерж. сталь, хром цвет, P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1823</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
@@ -1692,85 +1692,85 @@
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>3147</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>28</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81259292</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D000843-4</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  600 мл Бариста d 9,6/8,5 см h17 см Antique нерж. антик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>4597</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>2988</v>
       </c>
       <c r="I13" s="10">
         <v>45</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81259289</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D000843-2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  600 мл Бариста d 9,9/7,1 см h15,5 см нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>4317</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>4</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
@@ -1814,153 +1814,153 @@
           <t>81280364</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>D000864-1</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  650 мл Бариста d 11,6/5,8 см h15,7 см Antique цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>3837</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280366</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>D000838-950</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник  950 мл Бариста d 11,5/9,6 см h18 см цвет бронза нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>3637</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>2364</v>
       </c>
       <c r="I17" s="10">
         <v>28</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280362</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>D002085-1000</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 1000 мл Бариста Antique d 14,4/7,7 см h13,7 см цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>3007</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>1954</v>
       </c>
       <c r="I18" s="10">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81259290</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D000843-1</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 1000 мл Бариста d 12,3/8,1 см h18 см нерж. сталь черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>5073</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>3297</v>
       </c>
       <c r="I19" s="10">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>30000026</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>D002847</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 1000 мл Бариста d 14,6/8,1 см h14 см с термометром нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1981,349 +1981,349 @@
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81280363</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>D002085-1200</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 1100 мл Бариста Antique d 14,4/7,9 см h17 см цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>3173</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>2062</v>
       </c>
       <c r="I21" s="10">
         <v>28</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81259281</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TW-CFSV0001</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 1100 мл Бариста d 15/11,8 см h15,5 см нерж. цвет хром P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2203</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240400</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>POK-41</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 1200 мл Бариста d 10,8/9 см h20 см нерж. цвет хром P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2073</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81259288</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 1200 мл Бариста d 15/11,8 см h15,5 см нерж. цвет хром P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2439</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>1585</v>
       </c>
       <c r="I24" s="10">
-        <v>1000</v>
+        <v>927</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81221830</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81221830</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 1200 мл Бариста d 15/8 см h15,5 см нерж. сталь цвет золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>2439</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81259291</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D000843-3</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 1200 мл Бариста d 8 см h18 см Antique нерж. сталь цвет антик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>6053</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81280357</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>D002282-350</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 350 мл Бариста Antique d 7,8/7 см h11,4 см цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>2257</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>1467</v>
       </c>
       <c r="I27" s="10">
         <v>28</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81280360</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>D001610-350</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 390 мл Бариста d 8,2/7,1 см h8,7 см цвет розовое золото нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1537</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>999</v>
       </c>
       <c r="I28" s="10">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280361</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>D002085-700</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 600 мл Бариста Antique d 11,6/6,7 см h14,7 см цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>2837</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>1844</v>
       </c>
       <c r="I29" s="10">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81280358</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>D002282-600</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Кофейник чайник 600 мл Бариста Antique d 9,2/7,1 см h14 см цвет антик нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2437</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>1584</v>
       </c>
       <c r="I30" s="10">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>