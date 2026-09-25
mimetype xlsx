--- v0 (2026-06-10)
+++ v1 (2026-09-25)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:19</t>
+          <t>Прайс актуален на 25.09.2026 20:54</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1474,119 +1474,119 @@
           <t>81280353</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>S0370</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 16*16*12 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>3387</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81250132</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>GS-KT601</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 16,8*18*17,2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>3352</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81222543</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KNX-166 HONR</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 17,5*16,3 см h15 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1370</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81250134</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>GS-KT807</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 18*17,2*10,8 см (1/6*100) нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1610,51 +1610,51 @@
           <t>81280344</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>S0402</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 19*17*11,3 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2453</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81280352</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>S0388</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 20,5*14,5*14 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1712,255 +1712,255 @@
           <t>81240260</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>KNX-144D</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 25,5*15,5*10 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>3270</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81250133</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>D000912 / GS-KT608</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 27*16,8*10,8 см (1/4*100), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>3013</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81259015</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>KNX-144 /JQ-PTC01</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 27*16,8*10,8 см (1/4*100), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1370</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81280345</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>S0402-1</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха 28*17,5*11,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2837</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81280164</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>KNX-05R / Djeni</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 13,6 h14,5 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2873</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81280346</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>S0223-3</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 13,9 см h14,5 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>2637</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81280347</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>S0016</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 15/17 см h16 см черный нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>4137</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81280343</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>S0224</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс для сброса кофейного жмыха d 23 cм h86,5 см напольный черный пластик P.L. Barbossa</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2066,51 +2066,51 @@
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>7237</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>8</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81280350</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D002841-3</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Нок-бокс ящик выдвижной для сброса кофейного жмыха 35*25*9 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>6837</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>9</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>