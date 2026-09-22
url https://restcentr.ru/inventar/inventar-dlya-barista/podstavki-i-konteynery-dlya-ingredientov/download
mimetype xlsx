--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -1877,51 +1877,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 05:23</t>
+          <t>Прайс актуален на 23.09.2026 02:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2003,221 +2003,221 @@
           <t>81243088</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>JD-86219</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Диспенсер на 4 отделения для пищевых ингредиентов, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4473</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81259022</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>CD2TP10</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 10 отд. 2 яруса 36*30,5*22,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>7953</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222512</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CDMH0017 SUB</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 10 отд. 2 яруса пластик B'Guys P.L.</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>9087</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81259023</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>CD2TP12</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 12 отд. 2 яруса 45*30,5*22,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>8953</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81222513</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CDMH0018 SUB</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 12 отд. 2 яруса пластик B'Guys P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>9087</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>90000013</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JD-B3B</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 3 отд. 49*14,5*10 см пластик P.L. </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2273</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>90000011</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282 (БАР)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 3 отд. нерж. P.L.</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2241,153 +2241,153 @@
           <t>90000022</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282A (БАР)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 4 отд. 30*14,5*8,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>2173</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>90000044</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>JD-B4B/коробка 24 шт</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 4 отд. 49,4*15,5*10 см пластик P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2273</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>299</v>
+        <v>271</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>90000012</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282B (БАР)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 5 отд. 38*15*9 см нерж. P.L. </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2493</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>90000045</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JD-B5B/  коробка 24 шт</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 5 отд. 49*15,5*9,5 см пластик P.L. </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2273</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81290198</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>TWH06</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 6 отд. 34*29,5*7 см с крышкой нерж. P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2411,85 +2411,85 @@
           <t>90001176</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282C (БАР)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 6 отд. 46*15*9,3 см нерж. P.L. </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2757</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>90000046</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JD-B6B/ коробка 24 шт</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 6 отд. 49*15,5*9,5 см пластик P.L.</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2273</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81259021</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>CD2TP8</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 8 отд. 2 яруса 30,5*30,5*22,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2527,51 +2527,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>7620</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81222511</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CDMH0016 SUB</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 8 отд. 2 яруса 49,5*34,5*32,5 см пластик B'Guys P.L.</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>9087</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>5</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
@@ -2629,85 +2629,85 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>3979</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81222459</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRCD0009 SUB</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Подставка барная для салфеток и украшений 24*14,5*10,5 см "Magic-1" черная B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1637</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81222460</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BRCD0010 SUB</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Подставка барная для салфеток и украшений 24*14,5*10,5 см "Magic-2" черная B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1637</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>343</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
@@ -2717,51 +2717,51 @@
           <t>90000020</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>JD-BC / JW-BC / JQ-B024 /</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Подставка барная для салфеток и украшений 24*14,7*10,5 см черная P.L. - BarWare</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>733</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>596</v>
+        <v>561</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81250238</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>B001O</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Подставка барная для салфеток и украшений оранжевая The Bars</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>The Bars</t>
         </is>
@@ -2785,119 +2785,119 @@
           <t>81250122</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>GS-CT802 /P0067</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Подставка для темпера (станция для темперовки) 14*9,3 см h6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1283</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81280421</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>S0565-4</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 20*20*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>6283</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81243090</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>JD-86217</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 20,5*20,5*49,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>4637</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81280419</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>S0565-5</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 25*23*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2921,51 +2921,51 @@
           <t>81243093</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>JD-86228</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 28*15,5*42 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>4417</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81280420</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>S0565-3</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 28*31*16 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -3003,173 +3003,173 @@
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>6177</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81221534</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86229</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 30*20*10 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1613</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81280418</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>S0565-2</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 30*30*29 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>9453</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81280417</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>S0565-1</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 31*21*40 см нерж. P.L. Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>11073</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81243089</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>JD-86216</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 35,5*26,5*31 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>5376</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81243091</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>JD-86256</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 38*11*45 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3193,142 +3193,142 @@
           <t>81243092</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>JD-86234</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 40,5*20*40 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>7137</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81221535</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>JD-86231</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 41*21*22 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>3697</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81279083</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86255</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для кофейных аксессуаров 43*10,7*46 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1587</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81279084</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-86238</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Станция диспенсер для хранения одноразовых стаканов 58*19,8*20,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>12157</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="J45" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>