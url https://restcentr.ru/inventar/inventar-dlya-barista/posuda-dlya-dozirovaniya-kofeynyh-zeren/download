--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -1019,51 +1019,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:22</t>
+          <t>Прайс актуален на 23.09.2026 10:51</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1111,99 +1111,99 @@
           <t>81240017</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>73038023 / SG-86337</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 13*13 см (поднос) "Antique" нерж. под медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1196</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81241122</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP 42707 H</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 13*13 см h1,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1137</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81241123</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP 42708 H</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 16*16 см h1,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1573</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>284</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
@@ -1261,51 +1261,51 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1537</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81241124</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP 42709 H</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо квадратное 21*21 см h2,5 см (поднос) Dents нерж. P.L. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2473</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>67</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
@@ -1315,51 +1315,51 @@
           <t>81280427</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>S0483</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо круглое d 14 см (поднос) для кофейных зерен "Vintage" нерж. Barbossa-P.L.</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>437</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>288</v>
+        <v>261</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280423</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>S0349</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Ложка для дозирования и трамбовки с темпером 25 мл 4,5*16 см черная пластик Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -1417,51 +1417,51 @@
           <t>81280425</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>S0681</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ложка совок для дозирования кофе 16,7*2,6 см P.L. Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>320</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>30000244</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>D003007</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Чашка для купажирования кофе мерная 150/200 мл d 9,6 см h5,5 см керамика P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>