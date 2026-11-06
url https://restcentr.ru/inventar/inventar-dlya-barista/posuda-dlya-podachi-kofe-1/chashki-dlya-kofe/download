--- v0 (2026-06-08)
+++ v1 (2026-11-06)
@@ -12272,51 +12272,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 08.06.2026 04:01</t>
+          <t>Прайс актуален на 06.11.2026 11:46</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -12364,51 +12364,51 @@
           <t>81223300</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>390/390 (brown)кор=48шт.</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл коричневая d 6,2 см h5,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>365</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>469</v>
+        <v>320</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223284</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>INQ-CS119221WD-Red</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл красная d 7 см h3,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12426,57 +12426,57 @@
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81272066</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>CS200309-RED</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл красная d 7 см h4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>3925</v>
+        <v>3842</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81223282</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>INQ-CS119221WD-Orange</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл оранжевая d 7 см h4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12528,57 +12528,57 @@
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81272068</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>CS200309-BA</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл черная d 7 см h4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>3184</v>
+        <v>3110</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81223283</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>INQ-CS119221WD-Black</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  70 мл черная d 7 см h4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12596,91 +12596,91 @@
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223986</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>10616/10617</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл бежевая d 6,7 см h5,7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>327</v>
+        <v>354</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>565</v>
+        <v>517</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81220293</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HJ13083-80SET-17710</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл голубая d 6,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>661</v>
+        <v>516</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223311</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>4626/4627 (brown)кор=48/6</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл коричневая d 6,2 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12704,11736 +12704,11736 @@
           <t>81223310</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>4626/4627 (red)кор=48/6</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл красная d 6,2 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>473</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>2012</v>
+        <v>1792</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81220290</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HJ13083-80SET-185C</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл красная d 6,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>447</v>
+        <v>633</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>980</v>
+        <v>1141</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81223983</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>10616/10617</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл красная d 6,7 см h5,7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>327</v>
+        <v>354</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>915</v>
+        <v>741</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81223309</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>4626/4627 (orange)к=48/6</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл оранжевая d 6,2 см h5,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>264</v>
       </c>
       <c r="I19" s="10">
-        <v>1362</v>
+        <v>1300</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81220272</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>HJ13083-80SET-WC-BC</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара  80 мл черная d 6,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>475</v>
+        <v>267</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229042</t>
+          <t>81223429</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>81229042/whitematt</t>
+          <t>53593+53594 кор=36/6</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл d 6,3 см h5,2 см White Matt New Brown Taiga P.L. Proff Cuisine [8]</t>
+          <t>Кофейная пара 100 мл d 12 см h5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>617</v>
+        <v>597</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>376</v>
+        <v>340</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81223143</t>
+          <t>81229042</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>52647/52648 24 шт</t>
+          <t>81229042/whitematt</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл d 6,8 см h6 см Espresso Black Raw Stellar P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 100 мл d 6,3 см h5,2 см White Matt New Brown Taiga P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>517</v>
+        <v>617</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2587</v>
+        <v>333</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81229846</t>
+          <t>81223143</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>52647/52648 24 шт</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл d 7 см h5,2 см Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 100 мл d 6,8 см h6 см Espresso Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>603</v>
+        <v>517</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>6207</v>
+        <v>2403</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81229640</t>
+          <t>81229846</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>305607A-G001-K007</t>
+          <t>53593/53594</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл d 7,4 см h5,4 см Vie En Rose Noble [6]</t>
+          <t>Кофейная пара 100 мл d 7 см h5,2 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1083</v>
+        <v>603</v>
       </c>
       <c r="H24" s="9">
-        <v/>
+        <v>391</v>
       </c>
       <c r="I24" s="10">
-        <v>1064</v>
+        <v>6125</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81224320</t>
+          <t>81229640</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>313607/313017</t>
+          <t>305607A-G001-K007</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл белая d 6,8 см h6 см Aristocrat Noble [6]</t>
+          <t>Кофейная пара 100 мл d 7,4 см h5,4 см Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>893</v>
+        <v>1116</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>4103</v>
+        <v>996</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81224334</t>
+          <t>81224320</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>313607/313017-Gold</t>
+          <t>313607/313017</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл белая d 6,8 см h6 см Gold Aristocrat Noble [6]</t>
+          <t>Кофейная пара 100 мл белая d 6,8 см h6 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1213</v>
+        <v>893</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>513</v>
+        <v>3481</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81290267</t>
+          <t>81224334</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>313613+313017</t>
+          <t>313607/313017-Gold</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл белая d 7,2 см h5,5 см Aristocrat Stackable Noble [6]</t>
+          <t>Кофейная пара 100 мл белая d 6,8 см h6 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>893</v>
+        <v>1213</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>4270</v>
+        <v>375</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>99004091</t>
+          <t>81290267</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>P7061007 кор=72/6</t>
+          <t>313613+313017</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл белая d 7,5 см h4,5 см фарфор Stackable P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 100 мл белая d 7,2 см h5,5 см Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>193</v>
+        <v>893</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>5628</v>
+        <v>4180</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81280264</t>
+          <t>99004091</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte yellow</t>
+          <t>P7061007 кор=72/6</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл желтая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 100 мл белая d 7,5 см h4,5 см фарфор Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>579</v>
+        <v>193</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>125</v>
       </c>
       <c r="I29" s="10">
-        <v>1156</v>
+        <v>4932</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81280262</t>
+          <t>81280264</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte red</t>
+          <t>S0117-matte yellow</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл красная матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 100 мл желтая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1140</v>
+        <v>1096</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81280261</t>
+          <t>81280262</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte orange</t>
+          <t>S0117-matte red</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл оранжевая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 100 мл красная матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1189</v>
+        <v>1080</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81280265</t>
+          <t>81280261</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte fruit green</t>
+          <t>S0117-matte orange</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл светло-зеленая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. [6]</t>
+          <t>Кофейная пара 100 мл оранжевая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>377</v>
       </c>
       <c r="I32" s="10">
-        <v>1166</v>
+        <v>1183</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81280260</t>
+          <t>81280265</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte grey</t>
+          <t>S0117-matte fruit green</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл серая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 100 мл светло-зеленая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>377</v>
       </c>
       <c r="I33" s="10">
-        <v>1066</v>
+        <v>1135</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81280263</t>
+          <t>81280260</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>S0117-matte black</t>
+          <t>S0117-matte grey</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 100 мл черная матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 100 мл серая матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1145</v>
+        <v>872</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81222252</t>
+          <t>81280263</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0117-matte black</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 110 мл d 6,8 см h6,3 см Aristocrat Peach Tea Noble [6]</t>
+          <t>Кофейная пара 100 мл черная матовая d 6,4 см h6,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>974</v>
+        <v>580</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>1109</v>
+        <v>1027</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81221837</t>
+          <t>81222252</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313607+313017-PEACH</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 110 мл d 7,4 см h5 см Elegance Sun P.L. Proff Cuisine [1]</t>
+          <t>Кофейная пара 110 мл d 6,8 см h6,3 см Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>413</v>
+        <v>974</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2230</v>
+        <v>1097</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81222367</t>
+          <t>81221837</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>40249</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 115 мл d 7 см h5 см Neo Silk Stackable Noble [6]</t>
+          <t>Кофейная пара 110 мл d 7,4 см h5 см Elegance Sun P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>847</v>
+        <v>512</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>927</v>
+        <v>1804</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81222329</t>
+          <t>81222367</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>99601</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 120 мл d 6,7 см h5,5 см Sea Flower P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 115 мл d 7 см h5 см Neo Silk Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>775</v>
+        <v>847</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>2162</v>
+        <v>766</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81223956</t>
+          <t>81222329</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>G-MC2414H-T4</t>
+          <t>NY-BQC4767B-120CX6</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 140 мл Hemisphere Coffee прозрачная набор 2 шт. d 7,9 см h6 см термостекло P.L. [1]</t>
+          <t>Кофейная пара 120 мл d 6,7 см h5,5 см Sea Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>669.9</v>
+        <v>775</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>503</v>
       </c>
       <c r="I39" s="10">
-        <v>0</v>
+        <v>2116</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81223235</t>
+          <t>81223956</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>P7150108-C+D-SH222 к=72/6</t>
+          <t>G-MC2414H-T4</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 150 мл d 8,5 см h5,7 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 140 мл Hemisphere Coffee прозрачная набор 2 шт. d 7,9 см h6 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>513</v>
+        <v>669.9</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>410</v>
+        <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81223230</t>
+          <t>81223235</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>P7150108-C+D-SH221 к=72/6</t>
+          <t>P7150108-C+D-SH222 к=72/6</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 150 мл d 8,5 см h5,7 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 150 мл d 8,5 см h5,7 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>513</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>0</v>
+        <v>178</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81223144</t>
+          <t>81223230</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>52650/52649  кор=24/</t>
+          <t>P7150108-C+D-SH221 к=72/6</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 175 мл d 8,3 см h7 см Cappuccino Black Raw Stellar P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 150 мл d 8,5 см h5,7 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>793</v>
+        <v>513</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>5750</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81223299</t>
+          <t>81223144</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>389/389 (red) кор=36/6</t>
+          <t>52650/52649  кор=24/</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 180 мл красная d 8 см h7,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 175 мл d 8,3 см h7 см Cappuccino Black Raw Stellar P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>647</v>
+        <v>793</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>5279</v>
+        <v>5501</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81223298</t>
+          <t>81223299</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>389/389 (orange)кор=36/6</t>
+          <t>389/389 (red) кор=36/6</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 180 мл оранжевая d 8 см h7,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 180 мл красная d 8 см h7,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>637</v>
+        <v>648</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>5251</v>
+        <v>5189</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81223288</t>
+          <t>81223298</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS11916WD-Red</t>
+          <t>389/389 (orange)кор=36/6</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 280 мл красная d 9 см h8,5 см Barista (Бариста) P.L. Proff Cuisine  [6]</t>
+          <t>Кофейная пара 180 мл оранжевая d 8 см h7,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>426</v>
+        <v>637</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>0</v>
+        <v>5251</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81223286</t>
+          <t>81223288</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS11916WD-Orange</t>
+          <t>INQ-CS11916WD-Red</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 280 мл оранжевая d 9 см h8,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 280 мл красная d 9 см h8,5 см Barista (Бариста) P.L. Proff Cuisine  [6]</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>426</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81223289</t>
+          <t>81223286</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS11916WD-Blue</t>
+          <t>INQ-CS11916WD-Orange</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 280 мл синяя d 9 см h8,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 280 мл оранжевая d 9 см h8,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>426</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
         <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81223287</t>
+          <t>81223289</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS11916WD-Black</t>
+          <t>INQ-CS11916WD-Blue</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 280 мл черная d 9 см h8,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 280 мл синяя d 9 см h8,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>426</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>99002219</t>
+          <t>81223287</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>F3664 кор=72/6</t>
+          <t>INQ-CS11916WD-Black</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 70 мл белая d 5,4 см h5,8 см фарфор P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 280 мл черная d 9 см h8,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>243</v>
+        <v>426</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>5614</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81201281</t>
+          <t>99002219</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>95756/b</t>
+          <t>F3664 кор=72/6</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 70 мл прозрачная стекло d 9,7 см h5,8 см Аква Tempered Glass Pasabahce [6]</t>
+          <t>Кофейная пара 70 мл белая d 5,4 см h5,8 см фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>92</v>
+        <v>243</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>0</v>
+        <v>4576</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81269872</t>
+          <t>81201281</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>95756/b</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 75 мл d 7,2 см h3,9 см Wood Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 70 мл прозрачная стекло d 9,7 см h5,8 см Аква Tempered Glass Pasabahce [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>583</v>
+        <v>92</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>5380</v>
+        <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81229224</t>
+          <t>81269872</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-01-KFT</t>
+          <t>WM 245108</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 75 мл Elegance By Bone Innovation [6]    </t>
+          <t>Кофейная пара 75 мл d 7,2 см h3,9 см Wood Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1623</v>
+        <v>583</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>378</v>
       </c>
       <c r="I52" s="10">
-        <v>1302</v>
+        <v>5319</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81229173</t>
+          <t>81229224</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-01-KFT</t>
+          <t>HA-EL-ZT-01-KFT</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 75 мл Infinity By Bone Innovation [6]</t>
+          <t>Кофейная пара 75 мл Elegance By Bone Innovation [6]    </t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>918</v>
+        <v>1674</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1</v>
+        <v>1184</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81229113</t>
+          <t>81229173</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-01-KFT</t>
+          <t>HA-IN-ZT-01-KFT</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 75 мл Supreme By Bone Innovation [6]</t>
+          <t>Кофейная пара 75 мл Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>1404</v>
+        <v>1095</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>205</v>
+        <v>1</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81229363</t>
+          <t>81229113</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-GT-01-KFT</t>
+          <t>HA-SP-ZT-01-KFT</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 75 мл Vintage By Bone Innovation [6]</t>
+          <t>Кофейная пара 75 мл Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>913</v>
+        <v>1674</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81229312</t>
+          <t>81229363</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-01-KFT</t>
+          <t>HA-VT-GT-01-KFT</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 75 мл Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>921</v>
+        <v>1089</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>707</v>
       </c>
       <c r="I56" s="10">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81223176</t>
+          <t>81229312</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>P7052706-C-D-SH234 к</t>
+          <t>HA-VT-ZT-01-KFT</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 80 мл d 5,4 см h5,6 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 75 мл Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>357</v>
+        <v>1098</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>719</v>
+        <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81223995</t>
+          <t>81223176</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>81223995</t>
+          <t>P7052706-C-D-SH234 к</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 80 мл d 6,5 см h6 см Brown Spider Silk P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 80 мл d 5,4 см h5,6 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>837</v>
+        <v>357</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>1626</v>
+        <v>646</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81222229</t>
+          <t>81223201</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7052706-C+D-SH236 к=72/6</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 80 мл d 6,5 см h7 см Luxe Noble [1]</t>
+          <t>Кофейная пара 80 мл d 5,4 см h5,7 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>907</v>
+        <v>370</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>700</v>
+        <v>1582</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81223201</t>
+          <t>81223995</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>P7052706-C+D-SH236 к=72/6</t>
+          <t>81223995</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 80 мл d5,4 см h5,7 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 80 мл d 6,5 см h6 см Brown Spider Silk P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>370</v>
+        <v>837</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>1700</v>
+        <v>1607</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81223955</t>
+          <t>81222229</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>G-MC2408H-T4</t>
+          <t>307607A+307017A</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 80 мл Hemisphere Coffee прозрачная набор 2 шт. d 6,5 см h4,8 см термостекло P.L. [1]</t>
+          <t>Кофейная пара 80 мл d 6,5 см h7 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>607.2</v>
+        <v>907</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>166</v>
+        <v>649</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81222365</t>
+          <t>81223955</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>306607А</t>
+          <t>G-MC2408H-T4</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 85 мл d 6 см h5,5 см Neo Silk Noble [6]</t>
+          <t>Кофейная пара 80 мл Hemisphere Coffee прозрачная набор 2 шт. d 6,5 см h4,8 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>847</v>
+        <v>607.2</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>1010</v>
+        <v>172</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81223190</t>
+          <t>81222365</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>P7060307-C+D-SH234к=</t>
+          <t>306607А</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 90 мл d 6,4 см h4,8 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 85 мл d 6 см h5,5 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>397</v>
+        <v>847</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>311</v>
+        <v>996</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81221483/81221484</t>
+          <t>81223190</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7060307-C+D-SH234к=</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 90 мл d 6,5 см h4,8 см Appeal Noble [6]</t>
+          <t>Кофейная пара 90 мл d 6,4 см h4,8 см Blue Lake Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>743</v>
+        <v>397</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>2354</v>
+        <v>233</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81223214</t>
+          <t>81221483/81221484</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>P7060307-C+D-SH236 к</t>
+          <t>310607A+310017А-G001</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 90 мл d 6,6 см h4,8 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 90 мл d 6,5 см h4,8 см Appeal Noble [6]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>413</v>
+        <v>766</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>53</v>
+        <v>2336</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81229976</t>
+          <t>81223214</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>JHLD1485</t>
+          <t>P7060307-C+D-SH236 к</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 90 мл d 7,1 см h4,3 Lord Gray P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 90 мл d 6,6 см h4,8 см Brown Shore Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>537</v>
+        <v>413</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>5550</v>
+        <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81233100</t>
+          <t>81229976</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>305607А/305017А</t>
+          <t>JHLD1485</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 90 мл d 7,3 см h5,4 см Bella Noble [6]</t>
+          <t>Кофейная пара 90 мл d 7,1 см h4,3 Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>853</v>
+        <v>537</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I67" s="10">
-        <v>1583</v>
+        <v>5525</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81222037</t>
+          <t>81233100</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>NY-YQA4706-CS-90CCX6</t>
+          <t>305607А/305017А</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 90 мл d 7,9 см h5,8 см Blue Flower P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 90 мл d 7,3 см h5,4 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>655</v>
+        <v>1230</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81222189</t>
+          <t>81222037</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NY-YQA4706-CS-90CCX6</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара 90 мл белая d 6,7 см h5 см фарфор Glory Eco Stackable P.L. Proff Cuisine [4]</t>
+          <t>Кофейная пара 90 мл d 7,9 см h5,8 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>276</v>
+        <v>868</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>5522</v>
+        <v>575</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>81223429</t>
+          <t>81222189</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>53593+53594 кор=36/6</t>
+          <t>20416-13</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Кофейная пара Texture Dark Green Lines 100 мл, 12 см, h 5 см, P.L. Proff Cuisine [6]</t>
+          <t>Кофейная пара 90 мл белая d 6,7 см h5 см фарфор Glory Eco Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>597</v>
+        <v>276</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>179</v>
       </c>
       <c r="I70" s="10">
-        <v>374</v>
+        <v>5522</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81223095</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>TX12851-300-H357 к=72/6</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Кружка 300 мл d 8,5 см h10 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>377</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>987</v>
+        <v>975</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>99002222</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>F3655/F3656 кор=48/4</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 130 мл белая d 6,9 см h5,2 см фарфор Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>307</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>199</v>
       </c>
       <c r="I72" s="10">
-        <v>3982</v>
+        <v>3843</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81229975</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>JHLD1514</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 150 мл d 9,2 h5,2 см Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>687</v>
+        <v>707</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>10198</v>
+        <v>9788</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>99004001</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>F3662 кор=48/4</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Чайная пара 150 мл белая d 8 см h6,5 см фарфор P.L. Proff Cuisine [8]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>317</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>7746</v>
+        <v>5891</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81220342</t>
+          <t>81229362</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>P7060308 кор=48/4</t>
+          <t>HA-VT-GT-01-CFT</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 160 мл белая d 8,8 см h6,5 см фарфор P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 175 мл Vintage Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>178</v>
+        <v>1213</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>788</v>
       </c>
       <c r="I75" s="10">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81229362</t>
+          <t>81229055</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-GT-01-CFT</t>
+          <t>F1545B-180/F1546B-5.</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 175 мл Vintage Stackable By Bone Innovation [6]</t>
+          <t>Чайная пара 180 мл d 7 см h7,8 см Blue Rim Kids Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>1017</v>
+        <v>441</v>
       </c>
       <c r="H76" s="9">
-        <v/>
+        <v>267</v>
       </c>
       <c r="I76" s="10">
-        <v>181</v>
+        <v>600</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81229055</t>
+          <t>81223994</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>F1545B-180/F1546B-5.</t>
+          <t>JM2324/JM2317 24/6</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл d 7 см h7,8 см Blue Rim Kids Stackable P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 180 мл d 7,8 см h7 см Brown Spider Silk P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>411</v>
+        <v>883</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>600</v>
+        <v>2806</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81223994</t>
+          <t>81229813</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>JM2324/JM2317 24/6</t>
+          <t>F0996+F2032</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл d 7,8 см h7 см Brown Spider Silk P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 180 мл белая d 8,2 см h5,5 см фарфор Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>883</v>
+        <v>473</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>307</v>
       </c>
       <c r="I78" s="10">
-        <v>2906</v>
+        <v>2118</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81229813</t>
+          <t>81223308</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>F0996+F2032</t>
+          <t>4613/4615 (brown)кор</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл белая d 8,2 см h5,5 см фарфор Stackable P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 180 мл коричневая d 8,6 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>473</v>
+        <v>637</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>3040</v>
+        <v>645</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81223308</t>
+          <t>81229814</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>4613/4615 (brown)кор</t>
+          <t>F0996R1+F2032-6.5R1</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл коричневая d 8,6 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 180 мл красная d 8,2 см h5,5 см Barista (Бариста) красная Stackable P.L. [4]</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>637</v>
+        <v>518</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>1175</v>
+        <v>2167</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81229814</t>
+          <t>81223307</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>F0996R1+F2032-6.5R1</t>
+          <t>4613/4615 (red)кор=36шт.</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл красная d 8,2 см h5,5 см Barista (Бариста) красная Stackable P.L. [4]</t>
+          <t>Чайная пара 180 мл красная d 8,7 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>503</v>
+        <v>643</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>2247</v>
+        <v>577</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81223307</t>
+          <t>81223280</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>4613/4615 (red)кор=36шт.</t>
+          <t>INQ-CS119220WD-Red</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл красная d 8,7 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 180 мл красная d 9,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>643</v>
+        <v>369</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>2454</v>
+        <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81223280</t>
+          <t>81223306</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS119220WD-Red</t>
+          <t>4613/4615 (orange)ко</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл красная d 9,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 180 мл оранжевая d 8,7 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>369</v>
+        <v>637</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>0</v>
+        <v>2466</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81223306</t>
+          <t>81223278</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>4613/4615 (orange)ко</t>
+          <t>INQ-CS119220WD-Orange</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл оранжевая d 8,7 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 180 мл оранжевая d 9,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>637</v>
+        <v>369</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>2739</v>
+        <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81223278</t>
+          <t>81223281</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS119220WD-Orange</t>
+          <t>INQ-CS119220WD-Blue</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл оранжевая d 9,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 180 мл синяя d 9,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>369</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
         <v>0</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81223281</t>
+          <t>81223279</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS119220WD-Blue</t>
+          <t>INQ-CS119220WD-Black</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл синяя d 9,5 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 180 мл черная d 9,3 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>369</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81223279</t>
+          <t>81222230</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS119220WD-Black</t>
+          <t>307608A+307018A</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 180 мл черная d 9,3 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 200 мл d 10 см h7,5 см Luxe Noble [1]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>369</v>
+        <v>852</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>0</v>
+        <v>2336</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81222230</t>
+          <t>81223041</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7139609.C+D/05</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 10 см h7,5 см Luxe Noble [1]</t>
+          <t>Чайная пара 200 мл d 8,5 см h6 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>1037</v>
+        <v>531</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>104</v>
+        <v>2086</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81223041</t>
+          <t>81223060</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>P7139609.C+D/05</t>
+          <t>3010718 / P7139609/0525-3</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 8,5 см h6 см Coral Fusion P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 200 мл d 8,5 см h6 см Desert Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>531</v>
+        <v>573</v>
       </c>
       <c r="H89" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I89" s="10">
-        <v>2367</v>
+        <v>1341</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81223060</t>
+          <t>73024276/73024339/73024279/730243</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>3010718 / P7139609/0525-3</t>
+          <t>P7139609-C/0525-5 (к</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 8,5 см h6 см Desert Fusion P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 200 мл d 8,5 см h6 см Organic Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>573</v>
+        <v>543</v>
       </c>
       <c r="H90" s="9">
-        <v/>
+        <v>352</v>
       </c>
       <c r="I90" s="10">
-        <v>1858</v>
+        <v>4659</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>73024275/73024338/73</t>
+          <t>73024274/73024336/73024277/73024340</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>P7139609-C/0525-4 (к</t>
+          <t>P7139609-C</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 8,5 см h6,2 см Ocean Fusion P.L. (73024275/73024338/73024278/73024341) [6]</t>
+          <t>Чайная пара 200 мл d 8,5 см h6 см White Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>573</v>
+        <v>637</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>5932</v>
+        <v>9574</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>73024276/73024339/73</t>
+          <t>73024275/73024338/73024278/73024341</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>P7139609-C/0525-5 (к</t>
+          <t>P7139609-C/0525-4</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 8,5 см Organic Fusion P.L. (73024276/73024339/73024279/730243) [6]</t>
+          <t>Чайная пара 200 мл d 8,5 см h6,2 см Ocean Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>543</v>
+        <v>573</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>5363</v>
+        <v>4880</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>73024274/73024336/73</t>
+          <t>81229847</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>P7139609-C</t>
+          <t>53595/53596 к=24/6</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 8,5 см White Fusion P.L. (73024274/73024336/73024277/73024340) [6]</t>
+          <t>Чайная пара 200 мл d 8,8 см h6,2 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>637</v>
+        <v>837</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>10133</v>
+        <v>13403</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81229847</t>
+          <t>81221485</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>310600А-310018А-G001</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 8,8 см h6,2 см Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 200 мл d 9 см h5,5 см Appeal Noble [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>837</v>
+        <v>903</v>
       </c>
       <c r="H94" s="9">
-        <v/>
+        <v>586</v>
       </c>
       <c r="I94" s="10">
-        <v>14040</v>
+        <v>10090</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81221485</t>
+          <t>81229041</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>310600А-310018А-G001</t>
+          <t>81229041/whitematt</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 9 см h5,5 см Appeal Noble [6]</t>
+          <t>Чайная пара 200 мл d 9 см h6 см White Matt New Brown Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>903</v>
+        <v>1093</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>10246</v>
+        <v>0</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81229041</t>
+          <t>81223430</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>81229041/whitematt</t>
+          <t>53595+53596 кор=24/6</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 9 см h6 см White Matt New Brown Taiga P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 200 мл d 9 см h6,3 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>1093</v>
+        <v>803</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>133</v>
+        <v>991</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81223430</t>
+          <t>81224335</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>53595+53596 кор=24/6</t>
+          <t>313600/313009-Gold</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 9 см h6,3 см Texture Dark Green P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 200 мл d 9,3 см h7,2 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>803</v>
+        <v>1317</v>
       </c>
       <c r="H97" s="9">
-        <v/>
+        <v>856</v>
       </c>
       <c r="I97" s="10">
-        <v>1150</v>
+        <v>2151</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81224335</t>
+          <t>81229642</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>313600/313009-Gold</t>
+          <t>305608A-G001-K007</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 9,3 см h7,2 см Gold Aristocrat Noble [6]</t>
+          <t>Чайная пара 200 мл d 9,3 см h7,3 см La Vie En Rose Noble [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>1317</v>
+        <v>1403</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>2447</v>
+        <v>362</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81229642</t>
+          <t>81233102</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>305608A-G001-K007</t>
+          <t>305608А/305018А</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 9,3 см h7,3 см La Vie En Rose Noble [6]</t>
+          <t>Чайная пара 200 мл d 9,4 см h7,2 см Bella Noble [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>1403</v>
+        <v>973</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>880</v>
+        <v>951</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81233102</t>
+          <t>81223234</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>305608А/305018А</t>
+          <t>P7150110-C+D-SH222</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 9,4 см h7,2 см Bella Noble [6]</t>
+          <t>Чайная пара 200 мл d 9,5 см h6,4 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>973</v>
+        <v>737</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>1699</v>
+        <v>1313</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81223234</t>
+          <t>81223227</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>P7150110-C+D-SH222</t>
+          <t>P7150110-C+D-SH221 к=48/4</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 9,5 см h6,4 см Green Sea Fusion P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 200 мл d 9,5 см h6,4 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>737</v>
+        <v>687</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>2713</v>
+        <v>641</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81223227</t>
+          <t>99004002</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>P7150110-C+D-SH221 к=48/4</t>
+          <t>F3653.3654 (кор=36ш)</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл d 9,5 см h6,4 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 200 мл белая d 8,4 см h5,4 см фарфор Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>687</v>
+        <v>370</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>1581</v>
+        <v>13453</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>99004002</t>
+          <t>99004134</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>F3653.3654 (кор=36ш)</t>
+          <t>F3660/F3663 (кор=48/6</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл белая d 8,4 см h5,4 см фарфор Stackable P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 200 мл белая d 8,5 см h7,2 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>370</v>
+        <v>297</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>18688</v>
+        <v>17705</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>99004134</t>
+          <t>81222234</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>F3660/F3663 (кор=48/6</t>
+          <t>313601/313009</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл белая d 8,5 см h7,2 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 200 мл белая d 8,6 см h6,1 см Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>297</v>
+        <v>913</v>
       </c>
       <c r="H104" s="9">
-        <v/>
+        <v>593</v>
       </c>
       <c r="I104" s="10">
-        <v>20878</v>
+        <v>1403</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81222234</t>
+          <t>81220657</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7060309 кор=32</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл белая d 8,6 см h6,1 см Aristocrat Stackable Noble [6]</t>
+          <t>Чайная пара 200 мл белая d 8,6 см h6,2 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>913</v>
+        <v>370</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>2210</v>
+        <v>13375</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81220657</t>
+          <t>81224321</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>P7060309 кор=32</t>
+          <t>313600/313009</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл белая d 8,6 см h6,2 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 200 мл белая d 9,3 см h7,2 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>370</v>
+        <v>977</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>16730</v>
+        <v>8763</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81224321</t>
+          <t>81220296</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>313600/313009</t>
+          <t>HJ13081-200SET-17710</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл белая d 9,3 см h7,2 см Aristocrat Noble [6]</t>
+          <t>Чайная пара 200 мл голубая d 9,6 см h6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>977</v>
+        <v>537</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>10746</v>
+        <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81220296</t>
+          <t>81272065</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CS200312-RED кор 32/4</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл голубая d 9,6 см h6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 200 мл красная d 9,4 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>537</v>
+        <v>481</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
         <v>0</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81272065</t>
+          <t>81220295</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>CS200312-RED кор 32/4</t>
+          <t>HJ13081-200SET-185C</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл красная d 9,4 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 200 мл красная d 9,6 см h6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>481</v>
+        <v>537</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>0</v>
+        <v>454</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81220295</t>
+          <t>81201156</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>HJ13081-200SET-185C</t>
+          <t>97948 кор=6</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл красная d 9,6 см h6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 200 мл прозрачная "Бейзик" стекло Tempered Glass d 13,7 см h6,4 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>537</v>
+        <v>106</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>1986</v>
+        <v>0</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81201156</t>
+          <t>81272067</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>97948 кор=6</t>
+          <t>CS200312-BA</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл прозрачная "Бейзик" стекло Tempered Glass d 13,7 см h6,4 см Pasabahce [6]</t>
+          <t>Чайная пара 200 мл черная d 9,4 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>106</v>
+        <v>388</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
         <v>0</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81272067</t>
+          <t>81220294</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>CS200312-BA</t>
+          <t>HJ13081-200SET-WC-BC</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл черная d 9,4 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 200 мл черная d 9,6 см h6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>381</v>
+        <v>438</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81220294</t>
+          <t>81229989</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD011</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 200 мл черная d 9,6 см h6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 210 мл d 10 см h6 см Elegance Sun P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>423</v>
+        <v>583</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>0</v>
+        <v>14730</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81229989</t>
+          <t>81222372</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>99612</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 210 мл d 10 см h6 см Elegance Sun P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 210 мл белая d 8,5 см h6 см Neo Silk Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>583</v>
+        <v>937</v>
       </c>
       <c r="H114" s="9">
-        <v/>
+        <v>609</v>
       </c>
       <c r="I114" s="10">
-        <v>19967</v>
+        <v>2743</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81222372</t>
+          <t>81201280</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>95040/b</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 210 мл белая d 8,5 см h6 см Neo Silk Stackable Noble [6]</t>
+          <t>Чайная пара 215 мл "Аква "прозрачная стекло Tempered Glass d 13 см h8,3 см Pasabahce [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>937</v>
+        <v>130</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>2901</v>
+        <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81201280</t>
+          <t>81223177</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>95040/b</t>
+          <t>P7060309-C+D-SH234 к=48/4</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 215 мл "Аква "прозрачная стекло Tempered Glass d 13 см h8,3 см Pasabahce [6]</t>
+          <t>Чайная пара 220 мл d 9 см h6,4 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>130</v>
+        <v>587</v>
       </c>
       <c r="H116" s="9">
-        <v/>
+        <v>381</v>
       </c>
       <c r="I116" s="10">
-        <v>0</v>
+        <v>6778</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81223177</t>
+          <t>81223202</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>P7060309-C+D-SH234 к=48/4</t>
+          <t>P7060309-C+D-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 220 мл d 9 см h6,4 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 220 мл d 9 см h6,4 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>587</v>
+        <v>637</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>7213</v>
+        <v>712</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81223202</t>
+          <t>81229222</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>P7060309-C+D-SH236 к=48/4</t>
+          <t>HA-EL-ZT-01-CFT</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 220 мл d 9 см h6,4 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 220 мл d 9,3 см h6,5 см Elegance By Bone Innovation [6]    </t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>637</v>
+        <v>1780</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>1229</v>
+        <v>2219</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81229222</t>
+          <t>81229171</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-01-CFT</t>
+          <t>HA-IN-ZT-01-CFT</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 220 мл d 9,3 см h6,5 см Elegance By Bone Innovation [6]    </t>
+          <t>Чайная пара 220 мл d 9,3 см h6,5 см Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>1637</v>
+        <v>1271</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>2540</v>
+        <v>0</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81229171</t>
+          <t>81229111</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-01-CFT</t>
+          <t>HA-SP-ZT-01-CFT</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 220 мл d 9,3 см h6,5 см Infinity By Bone Innovation [6]</t>
+          <t>Чайная пара 220 мл d 9,3 см h6,5 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>1066</v>
+        <v>1805</v>
       </c>
       <c r="H120" s="9">
-        <v/>
+        <v>1173</v>
       </c>
       <c r="I120" s="10">
-        <v>0</v>
+        <v>980</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81229111</t>
+          <t>81229310</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-01-CFT</t>
+          <t>HA-VT-ZT-01-CFT</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 220 мл d 9,3 см h6,5 см Supreme By Bone Innovation [6]</t>
+          <t>Чайная пара 220 мл d 9,3 см h6,5 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>1747</v>
+        <v>1271</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>1074</v>
+        <v>0</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81229310</t>
+          <t>81223987</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-01-CFT</t>
+          <t>10618/10621</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 220 мл d 9,3 см h6,5 см Vintage By Bone Innovation [6]</t>
+          <t>Чайная пара 220 мл бежевая d 9,8 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>1066</v>
+        <v>677</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>0</v>
+        <v>1871</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81223987</t>
+          <t>99000128</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>10618/10621</t>
+          <t>F2120/F2121  (кор=32/4</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 220 мл бежевая d 9,8 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 220 мл белая d 9 см h6,5 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>677</v>
+        <v>370</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>1976</v>
+        <v>662</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>99000128</t>
+          <t>81223984</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>F2120/F2121  (кор=32/4</t>
+          <t>10618/10621</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 220 мл белая d 9 см h6,5 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 220 мл красная d 9,8 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>370</v>
+        <v>677</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>972</v>
+        <v>1117</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81223984</t>
+          <t>81269873</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>10618/10621</t>
+          <t>WM 245110</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 220 мл красная d 9,8 см h5,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 230 мл d 10 см h5,2 см Wood Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>1398</v>
+        <v>9906</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81269873</t>
+          <t>81229835</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>170638</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 230 мл d 10 см h5,2 см Wood Fusion P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 240 мл d 10 см h5 см голубая фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>673</v>
+        <v>599</v>
       </c>
       <c r="H126" s="9">
-        <v/>
+        <v>307</v>
       </c>
       <c r="I126" s="10">
-        <v>10655</v>
+        <v>10435</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81229835</t>
+          <t>81229834</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>170638</t>
+          <t>170637</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 240 мл d 10 см h5 см голубая фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 240 мл d 10 см h5 см зеленая фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>473</v>
+        <v>599</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>10462</v>
+        <v>9754</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81229834</t>
+          <t>81229836</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>170637</t>
+          <t>170639</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 240 мл d 10 см h5 см зеленая фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 240 мл d 10 см h5 см красная фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>473</v>
+        <v>599</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>9893</v>
+        <v>10588</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81229836</t>
+          <t>81229833</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>170639</t>
+          <t>170636</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 240 мл d 10 см h5 см красная фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 240 мл d 10 см h5 см оранжевая фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>473</v>
+        <v>599</v>
       </c>
       <c r="H129" s="9">
-        <v/>
+        <v>389</v>
       </c>
       <c r="I129" s="10">
-        <v>10701</v>
+        <v>8302</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81229833</t>
+          <t>81222038</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>170636</t>
+          <t>NY-YQA3286X6-CS-180C</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 240 мл d 10 см h5 см оранжевая фарфор "The Sun Eco" P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 240 мл d 10,4 см h6,4 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>473</v>
+        <v>1225</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>8426</v>
+        <v>1026</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81222038</t>
+          <t>81290273</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>NY-YQA3286X6-CS-180C</t>
+          <t>310608A + 310018A</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 240 мл d 10,4 см h6,4 см Blue Flower P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 240 мл d 9,6 см h6 см Appeal Noble [6]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>1187</v>
+        <v>1252</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>1457</v>
+        <v>5354</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81290273</t>
+          <t>81222188</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>310608A + 310018A</t>
+          <t>20416-12</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 240 мл d 9,6 см h6 см Appeal Noble [6]</t>
+          <t>Чайная пара 240 мл белая d 9,2 см h6,3 см фарфор Glory Eco Stackable P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>1252</v>
+        <v>338</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>5639</v>
+        <v>718</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81222188</t>
+          <t>81229575</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>313608/313009-gold</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 240 мл белая d 9,2 см h6,3 см фарфор Glory Eco Stackable P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 250 мл d 10,4 см h7,6 см Gold Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>338</v>
+        <v>1357</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
-        <v>1303</v>
+        <v>192</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81229575</t>
+          <t>81223336</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>313608/313009-gold</t>
+          <t>YA4967Z10-YA4968Z10--UW</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл d 10,4 см h7,6 см Gold Aristocrat Noble [6]</t>
+          <t>Чайная пара 250 мл d 8,3 см h7,2 см Rubi Sunset P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>1357</v>
+        <v>1783</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>511</v>
+        <v>1928</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81223336</t>
+          <t>81222330</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>YA4967Z10-YA4968Z10--UW</t>
+          <t>NY-BQC4767B-240CX6</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл d 8,3 см h7,2 см Rubi Sunset P.L. Proff Cuisine [1]</t>
+          <t>Чайная пара 250 мл d 8,7 см h6,5 см Sea Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>1265</v>
+        <v>1037</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>1928</v>
+        <v>4193</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81222330</t>
+          <t>73024287/73024297</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7139509-C/0525-2 (к</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл d 8,7 см h6,5 см Sea Flower P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 250 мл d 8,8 см h6,3 см White Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>1037</v>
+        <v>637</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>4509</v>
+        <v>16390</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>73024287/73024297</t>
+          <t>81223040</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>P7139509-C/0525-2 (к</t>
+          <t>P7139509-C+D/05</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл d 8,8 см h6,3 см White Fusion P.L. (73024287/73024297) [6]</t>
+          <t>Чайная пара 250 мл d 8,8 см h6,9 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>637</v>
+        <v>563</v>
       </c>
       <c r="H137" s="9">
-        <v/>
+        <v>365</v>
       </c>
       <c r="I137" s="10">
-        <v>18979</v>
+        <v>3818</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>81223040</t>
+          <t>81222369</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>P7139509-C+D/05</t>
+          <t>306608А</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл d 8,8 см h6,9 см Coral Fusion P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 250 мл d 9,6 см h6,3 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>563</v>
+        <v>937</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>4863</v>
+        <v>2575</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81222369</t>
+          <t>81224322</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>306608А</t>
+          <t>313608/313009</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл d 9,6 см h6,3 см Neo Silk Noble [6]</t>
+          <t>Чайная пара 250 мл белая d 10,4 см h7,6 см Aristocrat Noble [6]</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>937</v>
+        <v>1013</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>2666</v>
+        <v>10533</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81224322</t>
+          <t>81290268</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>313608/313009</t>
+          <t>313605+313009</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл белая d 10,4 см h7,6 см Aristocrat Noble [6]</t>
+          <t>Чайная пара 250 мл белая d 9 см h7,8 см Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>1013</v>
       </c>
       <c r="H140" s="9">
-        <v/>
+        <v>658</v>
       </c>
       <c r="I140" s="10">
-        <v>12870</v>
+        <v>10843</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81290268</t>
+          <t>99004088</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>313605+313009</t>
+          <t>F3651/F3652</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл белая d 9 см h7,8 см Aristocrat Stackable Noble [6]</t>
+          <t>Чайная пара 250 мл белая d 9,5 см h6,2 см фарфор Stackable P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>1013</v>
+        <v>390</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
-        <v>11287</v>
+        <v>5830</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>99004088</t>
+          <t>81280270</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>F3651/F3652</t>
+          <t>S0120-200-matte yellow</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл белая d 9,5 см h6,2 см фарфор Stackable P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 250 мл желтая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>387</v>
+        <v>723</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>5293</v>
+        <v>671</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81280270</t>
+          <t>81280268</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>S0120-200-matte yellow</t>
+          <t>S0120-200-matte red</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл желтая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 250 мл красная матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>723</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>1005</v>
+        <v>486</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81280268</t>
+          <t>81280267</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>S0120-200-matte red</t>
+          <t>S0120-200-matte orange</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл красная матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 250 мл оранжевая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>723</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>971</v>
+        <v>938</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81280267</t>
+          <t>81280271</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>S0120-200-matte orange</t>
+          <t>S0120-matte fruit green</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл оранжевая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 250 мл светло-зеленая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>723</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>1068</v>
+        <v>853</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>81280271</t>
+          <t>81280266</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>S0120-matte fruit green</t>
+          <t>S0120-200-matte grey</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл светло-зеленая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. [6]</t>
+          <t>Чайная пара 250 мл серая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>723</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>994</v>
+        <v>473</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81280266</t>
+          <t>81280269</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>S0120-200-matte grey</t>
+          <t>S0120-200-matte black</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл серая матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 250 мл черная матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>723</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>949</v>
+        <v>606</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81280269</t>
+          <t>81200735</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>S0120-200-matte black</t>
+          <t>F2464- F2465</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 250 мл черная матовая d 9,6 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 255 мл белая d 9 см h7 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>723</v>
+        <v>513</v>
       </c>
       <c r="H148" s="9">
-        <v/>
+        <v>333</v>
       </c>
       <c r="I148" s="10">
-        <v>1124</v>
+        <v>2294</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81200735</t>
+          <t>81223059</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>F2464- F2465</t>
+          <t>3010911 /P7139509/052-3 к</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 255 мл белая d 9 см h7 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 260 мл d 8,8 см h6,1 см Desert Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>513</v>
+        <v>617</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
         <v>0</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81223059</t>
+          <t>73024290/73024300</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>3010911 /P7139509/052-3 к</t>
+          <t>P7139509-C/0525-5 (к=48/6</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 260 мл d 8,8 см h6,1 см Desert Fusion P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 260 мл d 8,8 см h6,2 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>1</v>
+        <v>3544</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>73024290/73024300</t>
+          <t>81222374</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>P7139509-C/0525-5 (к=48/6</t>
+          <t>306605А</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 260 мл d 8,8 см h6,2 см Organic Fusion P.L. Proff Cuisine (73024290/73024300) [6]</t>
+          <t>Чайная пара 270 мл d 9 см h6,5 см Neo Silk Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>603</v>
+        <v>1417</v>
       </c>
       <c r="H151" s="9">
-        <v/>
+        <v>921</v>
       </c>
       <c r="I151" s="10">
-        <v>4671</v>
+        <v>2145</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81222374</t>
+          <t>81223957</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>306605А</t>
+          <t>G-MC2427H-T4</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 270 мл d 9 см h6,5 см Neo Silk Stackable Noble [6]</t>
+          <t>Чайная пара 270 мл Hemisphere прозрачная набор 2 шт. d 9,5 см h7,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>1417</v>
+        <v>1766</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>2348</v>
+        <v>0</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>81223957</t>
+          <t>81223276</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>G-MC2427H-T4</t>
+          <t>INQ-CS119228WD-Red</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 270 мл Hemisphere прозрачная набор 2 шт. d 9,5 см h7,5 см термостекло P.L. [1]</t>
+          <t>Чайная пара 270 мл красная d 10,5 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>1766</v>
+        <v>426</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
         <v>0</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81223276</t>
+          <t>81223274</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS119228WD-Red</t>
+          <t>INQ-CS119228WD-orange</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 270 мл красная d 10,5 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 270 мл оранжевая d 10,5 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>426</v>
+        <v>404</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
         <v>0</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81223274</t>
+          <t>81223277</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS119228WD-orange</t>
+          <t>INQ-CS119228WD-Blue</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 270 мл оранжевая d 10,5 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 270 мл синяя d 10,5 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>404</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
         <v>0</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81223277</t>
+          <t>81223275</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS119228WD-Blue</t>
+          <t>INQ-CS119228WD-Black</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 270 мл синяя d 10,5 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 270 мл черная d 10,5 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>404</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
         <v>0</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81223275</t>
+          <t>99004135</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>INQ-CS119228WD-Black</t>
+          <t>F3659 275мл кор=32/4</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 270 мл черная d 10,5 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 275 мл белая d 9 см h9 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>404</v>
+        <v>453</v>
       </c>
       <c r="H157" s="9">
-        <v/>
+        <v>294</v>
       </c>
       <c r="I157" s="10">
-        <v>0</v>
+        <v>21192</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>99004135</t>
+          <t>81229223</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>F3659 275мл кор=32/4</t>
+          <t>HA-EL-ZT-02-CFT</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 275 мл белая d 9 см h9 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 280 мл Elegance By Bone Innovation [6]    </t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>453</v>
+        <v>2059</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>21727</v>
+        <v>4291</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81229223</t>
+          <t>81229172</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-02-CFT</t>
+          <t>HA-IN-ZT-02-CFT</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 280 мл Elegance By Bone Innovation [6]    </t>
+          <t>Чайная пара 280 мл Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>1993</v>
+        <v>1743</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>4401</v>
+        <v>526</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81229172</t>
+          <t>81229112</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-02-CFT</t>
+          <t>HA-SP-ZT-02-CFT</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 280 мл Infinity By Bone Innovation [6]</t>
+          <t>Чайная пара 280 мл Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>1462</v>
+        <v>1907</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>562</v>
+        <v>1144</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81229112</t>
+          <t>81229311</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-02-CFT</t>
+          <t>HA-VT-ZT-02-CFT</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 280 мл Supreme By Bone Innovation [6]</t>
+          <t>Чайная пара 280 мл Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>1847</v>
+        <v>1510</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81229311</t>
+          <t>81223988</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-02-CFT</t>
+          <t>10620/8928</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 280 мл Vintage By Bone Innovation [6]</t>
+          <t>Чайная пара 280 мл бежевая d 10,3 см h6,1 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>1267</v>
+        <v>614</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
         <v>0</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81223988</t>
+          <t>81223985</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>10620/8928</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 280 мл бежевая d 10,3 см h6,1 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 280 мл красная d 10,3 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>569</v>
+        <v>637</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81223985</t>
+          <t>81222253</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>10620/8928</t>
+          <t>313608+313009-PEACH</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 280 мл красная d 10,3 см h6,3 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 285 мл d 10,2 см h7,8 см Aristocrat Peach Tea Noble [6]</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>637</v>
+        <v>1093</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>674</v>
+        <v>2024</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81222253</t>
+          <t>99002220</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2413 /F2414</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 285 мл d 10,2 см h7,8 см Aristocrat Peach Tea Noble [6]</t>
+          <t>Чайная пара 290 мл белая d 9,6 см h6,2 см фарфор  P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>1093</v>
+        <v>577</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>2035</v>
+        <v>1592</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>99002220</t>
+          <t>81241334</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>F2413 /F2414</t>
+          <t>WM7142108-SH108</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 290 мл белая d 9,6 см h6,2 см фарфор  P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 295 мл d 8,3 см h8,1 см Bakery Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>577</v>
+        <v>653</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>1928</v>
+        <v>5909</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81241334</t>
+          <t>73024289/73024299</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7139509-C/0525-4</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 295 мл d 8,3 см h8,1 см Bakery Fusion P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 295 мл d 9 см h6,2 см Ocean Fusion P.L. [6]</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>5998</v>
+        <v>10832</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>73024289/73024299</t>
+          <t>81221999</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>P7139509-C/0525-4 (к</t>
+          <t>QB23061010</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 295 мл d 9 см h6,2 см Ocean Fusion P.L. (73024289/73024299) [6]</t>
+          <t>Чайная пара 300 мл d 10,5 см h6,5 см Gray Whirlpool Frutti di Mare P.L. [4]</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>647</v>
+        <v>1037</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>12414</v>
+        <v>42</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>81221999</t>
+          <t>81223431</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>53597+53598 кор=24/6</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл d 10,5 см h6,5 см Gray Whirlpool Frutti di Mare P.L. [4]</t>
+          <t>Чайная пара 300 мл d 9,5 см h7,5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>1037</v>
+        <v>980</v>
       </c>
       <c r="H169" s="9">
-        <v/>
+        <v>637</v>
       </c>
       <c r="I169" s="10">
-        <v>65</v>
+        <v>2095</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81223431</t>
+          <t>81229848</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t>53597+53598 кор=24/6</t>
+          <t>53597/53598 к=24/6</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл d 9,5 см h7,5 см Texture Dark Green P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл d 9,7 см h7,9 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>2212</v>
+        <v>3255</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81229848</t>
+          <t>81222371</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>306614А</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл d 9,7 см h7,9 см Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл белая d 10,2 см h6,6 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>983</v>
+        <v>953</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>3909</v>
+        <v>2476</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81222371</t>
+          <t>81229559</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2031+F2032</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл белая d 10,2 см h6,6 см Neo Silk Noble [6]</t>
+          <t>Чайная пара 300 мл белая d 10,5 см h6 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>953</v>
+        <v>607</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>2520</v>
+        <v>13688</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81229559</t>
+          <t>99004102</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>F2031+F2032</t>
+          <t>F3302-F3303-6.25 (кор=32ш</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл белая d 10,5 см h6 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 300 мл белая d 10,5 см h6,8 см фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>607</v>
+        <v>447</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>13934</v>
+        <v>16189</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>99004102</t>
+          <t>81280276</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>F3302-F3303-6.25 (кор=32ш</t>
+          <t>S0120-250-matte yellow</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл белая d 10,5 см h6,8 см фарфор P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 300 мл желтая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>447</v>
+        <v>743</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>18509</v>
+        <v>1090</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81280276</t>
+          <t>81223305</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte yellow</t>
+          <t>4616/4618 (brown)кор=24/6</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл желтая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл коричневая d 10,2 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>743</v>
+        <v>937</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>1160</v>
+        <v>1024</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81223305</t>
+          <t>81223304</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>4616/4618 (brown)кор=24/6</t>
+          <t>4616/4618 (red)кор=24/6</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл коричневая d 10,2 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл красная d 10,2 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>937</v>
+        <v>853</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>1282</v>
+        <v>0</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81223304</t>
+          <t>81229560</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>4616/4618 (red)кор=24/6</t>
+          <t>F2031R1+F2032-6.5R1</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл красная d 10,2 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл красная d 10,5 см h6 см Barista (Бариста) фарфор P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>853</v>
+        <v>813</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>0</v>
+        <v>2366</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>81229560</t>
+          <t>81272064</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>F2031R1+F2032-6.5R1</t>
+          <t>CS200313-RED</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл красная d 10,5 см h6 см Barista (Бариста) фарфор P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 300 мл красная d 10,5 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>811</v>
+        <v>506</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>2679</v>
+        <v>0</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81272064</t>
+          <t>81280274</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>CS200313-RED</t>
+          <t>S0120-250-matte red</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл красная d 10,5 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 300 мл красная матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>487</v>
+        <v>743</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>0</v>
+        <v>782</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81280274</t>
+          <t>81223303</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte red</t>
+          <t>4616/4618 (orange)к=24/6</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл красная матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл оранжевая d 10 см h7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>743</v>
+        <v>937</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>1026</v>
+        <v>626</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>81223303</t>
+          <t>81223793</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>4616/4618 (orange)к=24/6</t>
+          <t>HJ13081-300SET-ORANGE</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл оранжевая d 10 см h7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл оранжевая d 11 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>937</v>
+        <v>648</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>787</v>
+        <v>2573</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81223793</t>
+          <t>81280273</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>HJ13081-300SET-ORANGE</t>
+          <t>S0120-250-matte orange</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл оранжевая d 11 см h6,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл оранжевая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>647</v>
+        <v>743</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>2696</v>
+        <v>1095</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81280273</t>
+          <t>81280277</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte orange</t>
+          <t>S0120-250-matte fruit gre</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл оранжевая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл светло-зеленая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G183" s="9">
         <v>743</v>
       </c>
       <c r="H183" s="9">
-        <v/>
+        <v>482</v>
       </c>
       <c r="I183" s="10">
-        <v>1157</v>
+        <v>1068</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81280277</t>
+          <t>81280272</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte fruit gre</t>
+          <t>S0120-250-matte grey</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл светло-зеленая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. [6]</t>
+          <t>Чайная пара 300 мл серая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G184" s="9">
         <v>743</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>1146</v>
+        <v>932</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81280272</t>
+          <t>81223792</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte grey</t>
+          <t>HJ13081-300SET-BLUE</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл серая матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл синяя d 10,7 см h6,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>743</v>
+        <v>512</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>1141</v>
+        <v>0</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81223792</t>
+          <t>81223502</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>HJ13081-300SET-BLUE</t>
+          <t>HJ13081-300-WC+D-BCк=24/6</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл синяя d 10,7 см h6,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл черная d 10,8 см h6,7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>497</v>
+        <v>637</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>441</v>
+        <v>1348</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81223502</t>
+          <t>81280275</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>HJ13081-300-WC+D-BCк=24/6</t>
+          <t>S0120-250-matte black</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл черная d 10,8 см h6,7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 300 мл черная матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>637</v>
+        <v>743</v>
       </c>
       <c r="H187" s="9">
-        <v/>
+        <v>482</v>
       </c>
       <c r="I187" s="10">
-        <v>1724</v>
+        <v>1064</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>81280275</t>
+          <t>81220313</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>S0120-250-matte black</t>
+          <t>TX21320+21320D-H461</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 300 мл черная матовая d 10,3 см h6,6 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 320 мл d 11 см h7 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>743</v>
+        <v>713</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>1151</v>
+        <v>9502</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81220313</t>
+          <t>81280282</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>TX21320+21320D-H461</t>
+          <t>S0120-300-matte yellow</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл d 11 см h7 см Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 320 мл желтая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>713</v>
+        <v>844</v>
       </c>
       <c r="H189" s="9">
-        <v/>
+        <v>547</v>
       </c>
       <c r="I189" s="10">
-        <v>3838</v>
+        <v>1119</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81280282</t>
+          <t>81220239</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte yellow</t>
+          <t>HJ13081-300B-185C</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл желтая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 320 мл красная d 11 см h7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>843</v>
+        <v>648</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>1150</v>
+        <v>2370</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81220239</t>
+          <t>81280280</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0120-300-matte red</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл красная d 11 см h7 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 320 мл красная матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>647</v>
+        <v>844</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>4105</v>
+        <v>1049</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81280280</t>
+          <t>81280279</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte red</t>
+          <t>S0120-300-matte orange</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл красная матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 320 мл оранжевая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="H192" s="9">
-        <v/>
+        <v>547</v>
       </c>
       <c r="I192" s="10">
-        <v>1119</v>
+        <v>1140</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81280279</t>
+          <t>81280283</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte orange</t>
+          <t>S0120-300-matte fruit gre</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл оранжевая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 320 мл светло-зеленая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>1186</v>
+        <v>1065</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81280283</t>
+          <t>81280278</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte fruit gre</t>
+          <t>S0120-300-matte grey</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл светло-зеленая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 320 мл серая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>1102</v>
+        <v>845</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81280278</t>
+          <t>81280281</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte grey</t>
+          <t>S0120-300-matte black</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл серая матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 320 мл черная матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="H195" s="9">
-        <v/>
+        <v>548</v>
       </c>
       <c r="I195" s="10">
-        <v>1016</v>
+        <v>970</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81280281</t>
+          <t>81223999</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>S0120-300-matte black</t>
+          <t>JM2316/JM2319  кор=16/4</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 320 мл черная матовая d 10,7 см h6,4 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 330 мл d 9,8 см h7,5 см Brown Spider Silk P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>843</v>
+        <v>953</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>1147</v>
+        <v>4235</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81223999</t>
+          <t>81280288</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>JM2316/JM2319  кор=16/4</t>
+          <t>S0120-350-matte yellow</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 330 мл d 9,8 см h7,5 см Brown Spider Silk P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 370 мл желтая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>953</v>
+        <v>887</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>4343</v>
+        <v>1015</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81280288</t>
+          <t>81280286</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte yellow</t>
+          <t>S0120-350-matte red</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл желтая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 370 мл красная матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G198" s="9">
         <v>887</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>1126</v>
+        <v>890</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81280286</t>
+          <t>81280285</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte red</t>
+          <t>S0120-350-matte orange</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл красная матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 370 мл оранжевая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G199" s="9">
         <v>887</v>
       </c>
       <c r="H199" s="9">
-        <v/>
+        <v>576</v>
       </c>
       <c r="I199" s="10">
-        <v>1055</v>
+        <v>1013</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81280285</t>
+          <t>81280289</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte orange</t>
+          <t>S0120-350-matte green</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл оранжевая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 370 мл светло-зеленая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G200" s="9">
         <v>887</v>
       </c>
       <c r="H200" s="9">
-        <v/>
+        <v>576</v>
       </c>
       <c r="I200" s="10">
-        <v>1086</v>
+        <v>1059</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81280289</t>
+          <t>81280284</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte green</t>
+          <t>S0120-350-matte grey</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл светло-зеленая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 370 мл серая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G201" s="9">
         <v>887</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>1110</v>
+        <v>979</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81280284</t>
+          <t>81280287</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte grey</t>
+          <t>S0120-350-matte black</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл серая матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 370 мл черная матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G202" s="9">
         <v>887</v>
       </c>
       <c r="H202" s="9">
-        <v/>
+        <v>576</v>
       </c>
       <c r="I202" s="10">
-        <v>1152</v>
+        <v>1102</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81280287</t>
+          <t>81223159</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>S0120-350-matte black</t>
+          <t>P7150112-C&amp;D-SH222 к</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 370 мл черная матовая d 10,9 см h7,2 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Чайная пара 375 мл d 11,8 см h7 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>887</v>
+        <v>837</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
-        <v>1135</v>
+        <v>3915</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81223159</t>
+          <t>81223150</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>P7150112-C&amp;D-SH222 к</t>
+          <t>P7150112-C&amp;D-SH221 к</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 375 мл d 11,8 см h7 см Green Sea Fusion P.L. Proff Cuisine [4]</t>
+          <t>Чайная пара 375 мл d 11,8 см h7 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>837</v>
+        <v>823</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
-        <v>4760</v>
+        <v>2176</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81223150</t>
+          <t>81223251</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>P7150112-C&amp;D-SH221 к</t>
+          <t>F3778-60WR кор=100/10</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Чайная пара 375 мл d 11,8 см h7 см Orange Sky Fusion P.L. Proff Cuisine [4]</t>
+          <t>Чашка  90 мл кофейная без ручки бордовая d 6,4 см h6 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>823</v>
+        <v>217</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
-        <v>2749</v>
+        <v>29</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81223251</t>
+          <t>81223253</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>F3778-60WR кор=100/10</t>
+          <t>F3778-60DP кор=100/10</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Чашка  90 мл кофейная без ручки бордовая d 6,4 см h6 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка  90 мл кофейная без ручки сиреневая d 6,4 см h6 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G206" s="9">
         <v>217</v>
       </c>
       <c r="H206" s="9">
-        <v/>
+        <v>141</v>
       </c>
       <c r="I206" s="10">
-        <v>70</v>
+        <v>415</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81223253</t>
+          <t>81222290</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>F3778-60DP кор=100/10</t>
+          <t>ZA0585-90-A</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Чашка  90 мл кофейная без ручки сиреневая d 6,4 см h6 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 100 мл кофейная d 6 см h5,2 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>217</v>
+        <v>447</v>
       </c>
       <c r="H207" s="9">
-        <v/>
+        <v>290</v>
       </c>
       <c r="I207" s="10">
-        <v>436</v>
+        <v>733</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81223419</t>
+          <t>81221686</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>TW116C23AL</t>
+          <t>095600A-P001-G001</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Чашка  RAK Porcelain Twirl Alga 230 мл</t>
+          <t>Чашка 100 мл кофейная d 6 см h5,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>642.2</v>
+        <v>465</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>4</v>
+        <v>3758</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81222290</t>
+          <t>81229913</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095600A</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Чашка 100 мл кофейная d 6 см h5,2 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Чашка 100 мл кофейная d 6,2 см h5,3 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>825</v>
+        <v>1463</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81221686</t>
+          <t>81229599</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095600A-L010-LGS</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Чашка 100 мл кофейная d 6 см h5,5 см Grace Noble [6]</t>
+          <t>Чашка 100 мл кофейная d 6,2 см h5,3 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>453</v>
+        <v>483</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>3847</v>
+        <v>1408</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81229913</t>
+          <t>81221752</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>095600A</t>
+          <t>091601А</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Чашка 100 мл кофейная d 6,2 см h5,3 см Fine Plus Noble [6]</t>
+          <t>Чашка 100 мл кофейная d 7 см h4,7 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>459</v>
+        <v>428</v>
       </c>
       <c r="H211" s="9">
-        <v/>
+        <v>271</v>
       </c>
       <c r="I211" s="10">
-        <v>1801</v>
+        <v>9568</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81229599</t>
+          <t>81223252</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>095600A-L010-LGS</t>
+          <t>F3778-60P кор=100/10</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Чашка 100 мл кофейная d 6,2 см h5,3 см Light Grey Noble [6]</t>
+          <t>Чашка 100 мл кофейная без ручки фиолетовая d 6,4 см h6 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>483</v>
+        <v>217</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
-        <v>1754</v>
+        <v>78</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81221752</t>
+          <t>81223254</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F3778-100WR кор=72/6</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Чашка 100 мл кофейная d 7 см h4,7 см Simply Fine Plus Stackable Noble [6]</t>
+          <t>Чашка 140 мл кофейная без ручки бордовая d 7,4 см h7 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>417</v>
+        <v>289</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>9580</v>
+        <v>336</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81223252</t>
+          <t>81223256</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>F3778-60P кор=100/10</t>
+          <t>F3778-100DP кор=72/6</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Чашка 100 мл кофейная без ручки фиолетовая d 6,4 см h6 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 140 мл кофейная без ручки сиреневая d 7,4 см h7 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>217</v>
+        <v>289</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>90</v>
+        <v>389</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81223254</t>
+          <t>81223255</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>F3778-100WR кор=72/6</t>
+          <t>F3778-100Pкор=72/6</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Чашка 140 мл кофейная без ручки бордовая d 7,4 см h7 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 140 мл кофейная без ручки фиолетовая d 7,4 см h7 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G215" s="9">
         <v>289</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
-        <v>366</v>
+        <v>405</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81223256</t>
+          <t>81269704</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>F3778-100DP кор=72/6</t>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Чашка 140 мл кофейная без ручки сиреневая d 7,4 см h7 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 150 мл кофейная без ручки Classic Coffee d 7 см h8 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>289</v>
+        <v>149.6</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
-        <v>425</v>
+        <v>3054</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81223255</t>
+          <t>81221802</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>F3778-100Pкор=72/6</t>
+          <t>ZA0260-z</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Чашка 140 мл кофейная без ручки фиолетовая d 7,4 см h7 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 150 мл чайная без ручки d 6,9 см h6,2 см Proper Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>289</v>
+        <v>478</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>429</v>
+        <v>1238</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81269704</t>
+          <t>81221945</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17-340AX-AS PICTURE /К=48</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Чашка 150 мл кофейная без ручки Classic Coffee d 7 см h8 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чашка 150 мл чайная без ручки d 6,9 см h6,8 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>149.6</v>
+        <v>370</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>3513</v>
+        <v>611</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81221802</t>
+          <t>81280393</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0636</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Чашка 150 мл чайная без ручки d 6,9 см h6,2 см Proper Panasia P.L. Proff Cuisine [6]</t>
+          <t>Чашка 150 мл чайно-кофейная без ручки оранжевая Rose Barista d 6,8/6,1 см h6,8 см Barbossa [1] </t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>478</v>
+        <v>983</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>1472</v>
+        <v>595</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81221945</t>
+          <t>81280384</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0068-150</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Чашка 150 мл чайная без ручки d 6,9 см h6,8 см Dark Matt Panasia P.L. Proff Cuisine [1]</t>
+          <t>Чашка 170 мл кофейная без ручки ZINC Barista d 8,3 см h8 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>370</v>
+        <v>237</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>1127</v>
+        <v>356</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81280393</t>
+          <t>81229543</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>S0636</t>
+          <t>01-GT-01-CF</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Чашка 150 мл чайно-кофейная без ручки оранжевая Rose Barista d 6,8/6,1 см h6,8 см Barbossa [1] </t>
+          <t>Чашка 175 мл чайная d 7 см h5,2 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>983</v>
+        <v>537</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>595</v>
+        <v>754</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81280384</t>
+          <t>71047031</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>S0068-150</t>
+          <t>TX12839-180-H275 к=48/6</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Чашка 170 мл кофейная без ручки ZINC Barista d 8,3 см h8 см стекло P.L. Barbossa [1] </t>
+          <t>Чашка 180 мл кофейная d 8,5 см h7,5 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>237</v>
+        <v>292</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>832</v>
+        <v>287</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81229543</t>
+          <t>81221753</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>01-GT-01-CF</t>
+          <t>091612А</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Чашка 175 мл чайная d 7 см h5,2 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Чашка 180 мл чайная d 8,5 см h5,5 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>450</v>
+        <v>484</v>
       </c>
       <c r="H223" s="9">
-        <v/>
+        <v>307</v>
       </c>
       <c r="I223" s="10">
-        <v>892</v>
+        <v>10636</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>71047031</t>
+          <t>81269414</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t>TX12839-180-H275 к=48/6</t>
+          <t>1P02441</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Чашка 180 мл кофейная d 8,5 см h7,5 см Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Чашка 195 мл кофейная "Cappuccino Caffe Premio" d 10,3 см h8,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>283</v>
+        <v>206</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>311</v>
+        <v>791</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>81221753</t>
+          <t>81269406</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>07с1337</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Чашка 180 мл чайная d 8,5 см h5,5 см Simply Fine Plus Stackable Noble [6]</t>
+          <t>Чашка 200 мл "Гламур" стекло d 8,6 см h6,9 см ОСЗ [40]</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>473</v>
+        <v>54</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>10936</v>
+        <v>383</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>81269414</t>
+          <t>81201309</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>1P02441</t>
+          <t>08с1416</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Чашка 195 мл кофейная "Cappuccino Caffe Premio" d 10,3 см h8,1 см стекло Ocean [6]</t>
+          <t>Чашка 200 мл "Прага" стекло d 9,2 см h6,4 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>206</v>
+        <v>54</v>
       </c>
       <c r="H226" s="9">
-        <v/>
+        <v>40</v>
       </c>
       <c r="I226" s="10">
-        <v>791</v>
+        <v>567</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>81269406</t>
+          <t>81280394</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>07с1337</t>
+          <t>S0686</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл "Гламур" стекло d 8,6 см h6,9 см ОСЗ [40]</t>
+          <t>Чашка 200 мл кофейная Petals лепестки между стенками d 10/8,1 см h7,5 см термостекло Barbossa [1]</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
-        <v>1507</v>
+        <v>472</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>81201309</t>
+          <t>81280390</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>08с1416</t>
+          <t>S0594</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл "Прага" стекло d 9,2 см h6,4 см ОСЗ [24]</t>
+          <t>Чашка 200 мл кофейная без ручки Dents Japanese Style дерев. вставка d 7,5 см h6,5 см Barista [1]</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>54</v>
+        <v>273</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>1236</v>
+        <v>0</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81280394</t>
+          <t>81280435</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>S0686</t>
+          <t>S0804</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная Petals лепестки между стенками d 10/8,1 см h7,5 см термостекло Barbossa [1]</t>
+          <t>Чашка 200 мл кофейная без ручки Flower Barista d 8,5 см h7,8 см P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>397</v>
+        <v>593</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>486</v>
+        <v>1105</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>81280390</t>
+          <t>81280437</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t>S0594</t>
+          <t>S0803</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная без ручки Dents Japanese Style дерев. вставка d 7,5 см h6,5 см Barista [1]</t>
+          <t>Чашка 200 мл кофейная без ручки Grid Barista d 8,5 см h7,8 см P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>273</v>
+        <v>593</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>408</v>
+        <v>1102</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>81280435</t>
+          <t>81280389</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>S0804</t>
+          <t>S0594</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная без ручки Flower Barista d 8,5 см h7,8 см P.L. Barbossa [1] </t>
+          <t>Чашка 200 мл кофейная без ручки Japanese Style Optic дерев. вставка d 7,5 см h6,5 см Barista [1] </t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>593</v>
+        <v>273</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>1153</v>
+        <v>0</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81280437</t>
+          <t>81229915</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>S0803</t>
+          <t>095611A</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная без ручки Grid Barista d 8,5 см h7,8 см P.L. Barbossa [1] </t>
+          <t>Чашка 200 мл чайная d 8,5 см h6 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>593</v>
+        <v>537</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>1111</v>
+        <v>1736</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81280389</t>
+          <t>81229601</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t>S0594</t>
+          <t>095611A-L010-LGS</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл кофейная без ручки Japanese Style Optic дерев. вставка d 7,5 см h6,5 см Barista [1] </t>
+          <t>Чашка 200 мл чайная d 8,5 см h6 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>273</v>
+        <v>573</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>0</v>
+        <v>3609</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81229915</t>
+          <t>81221688</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>095611A</t>
+          <t>095611A-P001-G001</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл чайная d 8,5 см h6 см Fine Plus Noble [6]</t>
+          <t>Чашка 200 мл чайная d 8,5 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>537</v>
+        <v>552</v>
       </c>
       <c r="H234" s="9">
-        <v/>
+        <v>358</v>
       </c>
       <c r="I234" s="10">
-        <v>3717</v>
+        <v>4985</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81229601</t>
+          <t>81223536</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>095611A-L010-LGS</t>
+          <t>LECLCU20OR</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл чайная d 8,5 см h6 см Light Grey Noble [6]</t>
+          <t>Чашка 200 мл чайная LEA Orange фарфор RAK</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>573</v>
+        <v>399.3</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>4120</v>
+        <v>12</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81221688</t>
+          <t>81221801</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0259-z</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл чайная d 8,5 см h6,5 см Grace Noble [6]</t>
+          <t>Чашка 200 мл чайная без ручки d 7,9 см h8,8 см Proper Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>537</v>
+        <v>465</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>5305</v>
+        <v>166</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81221801</t>
+          <t>81222580</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0386-180-ME</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл чайная без ручки d 7,9 см h8,8 см Proper Panasia P.L. Proff Cuisine [6]</t>
+          <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Frost White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>453</v>
+        <v>487</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
-        <v>236</v>
+        <v>1654</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81222580</t>
+          <t>81233130</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0386-180-MD</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Frost White Moon P.L. Proff Cuisine [12]</t>
+          <t>Чашка 200 мл чайная без ручки d 8,1 см h6,7 см Marine White Moon P.L. Proff Cuisine [12]</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>487</v>
+        <v>607</v>
       </c>
       <c r="H238" s="9">
         <v/>
       </c>
       <c r="I238" s="10">
-        <v>1679</v>
+        <v>629</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
           <t>81280386</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
           <t>S0582</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл кофейная без ручки Japanese Style Optical Barista d 9,1 см h7,1 см стекло Barbossa [1]</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G239" s="9">
         <v>203</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>1046</v>
+        <v>686</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
           <t>81280385</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
           <t>S0068-200</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Чашка 220 мл кофейная без ручки ZINC Barista d 9,1 см h8,6 см стекло P.L. Barbossa [1] </t>
+          <t>Чашка 220 мл кофейная без ручки ZINC Uni Rocks Barista d 9,1 см h8,6 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G240" s="9">
         <v>247</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
-        <v>673</v>
+        <v>2</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
           <t>81280431</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
           <t>S0605</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл кофейная без ручки голубая Ceremony Barista d 7,2 см h8,2 см P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G241" s="9">
         <v>653</v>
       </c>
       <c r="H241" s="9">
-        <v/>
+        <v>424</v>
       </c>
       <c r="I241" s="10">
-        <v>1167</v>
+        <v>1131</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
           <t>81280387</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
           <t>S0582-1</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл кофейная без ручки желтая матовая Japanese Style дерев. вставка d 9,1 см h7,1 см [1]</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G242" s="9">
         <v>273</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>955</v>
+        <v>651</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
           <t>70001255</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
           <t>V9497/H7795</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная (блюдце 01526/70001254) Эвридэй Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G243" s="9">
         <v>286</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>1121</v>
+        <v>1421</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
           <t>70001262</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
           <t>N9349</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 10,8 см h 6 см (блюдце N9346/70001261) Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G244" s="9">
         <v>178</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
         <v>0</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
           <t>81221800</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0569-220-ar</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 7,4 см h5,5 см White Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G245" s="9">
         <v>593</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>821</v>
+        <v>647</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
           <t>81222744</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
           <t>GT-02-CF</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 8,3 см h6,5 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>418</v>
+        <v>540</v>
       </c>
       <c r="H246" s="9">
         <v/>
       </c>
       <c r="I246" s="10">
-        <v>1196</v>
+        <v>1172</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
           <t>70001352</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
           <t>D6921  (1кор=36/6)</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 8,5 см h 6,5 см (блюдце D6925/70001356) Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G247" s="9">
         <v>276</v>
       </c>
       <c r="H247" s="9">
-        <v/>
+        <v>207</v>
       </c>
       <c r="I247" s="10">
-        <v>2815</v>
+        <v>2737</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
           <t>81229535</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
           <t>01-ZT-01-CF</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9 см h6,5 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>515</v>
+        <v>614</v>
       </c>
       <c r="H248" s="9">
         <v/>
       </c>
       <c r="I248" s="10">
-        <v>2552</v>
+        <v>2346</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
           <t>81222586</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0397-210-ME</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9 см h6,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G249" s="9">
         <v>487</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>1290</v>
+        <v>1149</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
           <t>81229437</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
           <t>TN-AI-ZT-01-CF</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Armonia By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>435</v>
+        <v>518</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
         <v>0</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
           <t>81229811</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
           <t>TN-EA-ZT-01-CF</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>747</v>
+        <v>769</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>563</v>
+        <v>493</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
           <t>81229474</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
           <t>HA-EL-ZT-01-CF</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Elegance By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>687</v>
+        <v>819</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
         <v>0</v>
       </c>
       <c r="J252" s="4"/>
     </row>
     <row r="253" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="4"/>
       <c r="B253" s="5"/>
       <c r="C253" s="6" t="inlineStr">
         <is>
           <t>81229692</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
           <t>HA-GL-ZT-01-CF</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G253" s="9">
-        <v>747</v>
+        <v>772</v>
       </c>
       <c r="H253" s="9">
-        <v/>
+        <v>501</v>
       </c>
       <c r="I253" s="10">
-        <v>6699</v>
+        <v>6383</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
           <t>81229469</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
           <t>HA-IN-ZT-01-CF</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G254" s="9">
-        <v>793</v>
+        <v>1023</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
-        <v>1093</v>
+        <v>946</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
           <t>81229479</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
           <t>HA-SP-ZT-01-CF</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Supreme By Bone Innovation [12]</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G255" s="9">
-        <v>635</v>
+        <v>757</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
         <v>0</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
           <t>81229682</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
           <t>HA-TP-ZT-01-CF</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G256" s="9">
-        <v>1082</v>
+        <v>1290</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
         <v>0</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
           <t>81229357</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
           <t>HA-VT-ZT-01-CF</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная d 9,3 см h6,5 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G257" s="9">
-        <v>635</v>
+        <v>757</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
           <t>81221944</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>16-253-2AX-AS PICTURE /К=</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайная без ручки d 7,9 см h7,6 см Dark Matt Panasia P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
         <v>437</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>1102</v>
+        <v>747</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
           <t>81280433</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
           <t>S0605</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайно-кофейная без ручки бежево-корич. Ceremony Barista d 7,2 см h8,2 см Barbossa [1]</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G259" s="9">
         <v>653</v>
       </c>
       <c r="H259" s="9">
-        <v/>
+        <v>424</v>
       </c>
       <c r="I259" s="10">
-        <v>1153</v>
+        <v>1095</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
           <t>81280432</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
           <t>S0605</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайно-кофейная без ручки коричневая Ceremony Barista d 7,2 см h8,2 см Barbossa [1] </t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G260" s="9">
         <v>653</v>
       </c>
       <c r="H260" s="9">
-        <v/>
+        <v>424</v>
       </c>
       <c r="I260" s="10">
-        <v>1138</v>
+        <v>1100</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
           <t>81280430</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
           <t>S0605</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
           <t>Чашка 220 мл чайно-кофейная без ручки синяя Ceremony Barista d 7,2 см h8,2 см Barbossa [1] </t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G261" s="9">
         <v>653</v>
       </c>
       <c r="H261" s="9">
-        <v/>
+        <v>424</v>
       </c>
       <c r="I261" s="10">
-        <v>1168</v>
+        <v>1125</v>
       </c>
       <c r="J261" s="4"/>
     </row>
     <row r="262" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="4"/>
       <c r="B262" s="5"/>
       <c r="C262" s="6" t="inlineStr">
         <is>
           <t>81223257</t>
         </is>
       </c>
       <c r="D262" s="7" t="inlineStr">
         <is>
           <t>F3778-200WR</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
           <t>Чашка 225 мл кофейная без ручки бордовая d 8,6 см h8,5 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G262" s="9">
         <v>387</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
-        <v>273</v>
+        <v>188</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
           <t>81223259</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
           <t>F3778-200DP</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
           <t>Чашка 225 мл кофейная без ручки сиреневая d 8,6 см h8,5 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G263" s="9">
         <v>387</v>
       </c>
       <c r="H263" s="9">
         <v/>
       </c>
       <c r="I263" s="10">
-        <v>714</v>
+        <v>659</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
           <t>81223258</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
           <t>F3778-200P</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
           <t>Чашка 225 мл кофейная без ручки фиолетовая d 8,6 см h8,5 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G264" s="9">
         <v>387</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>621</v>
+        <v>584</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
           <t>81222289</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0585-210-A</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
           <t>Чашка 230 мл чайная d 8,1 см h6,7 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
         <v>639</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>2440</v>
+        <v>2315</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
-          <t>81280434</t>
+          <t>81223411</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t>S0632</t>
+          <t>LECLCU23NY</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
-          <t>Чашка 240 мл чайно-кофейная без ручки матовая Monkey King Barista d 7,3 см h9 см стекло Barbossa [1]</t>
+          <t>Чашка 230 мл чайная LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G266" s="9">
-        <v>483</v>
+        <v>447.7</v>
       </c>
       <c r="H266" s="9">
         <v/>
       </c>
       <c r="I266" s="10">
-        <v>1121</v>
+        <v>561</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
-          <t>81280436</t>
+          <t>81223384</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t>S0804</t>
+          <t>SH116CU23</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл кофейная без ручки Flower Barista d 9,1 см h8,4 см P.L. Barbossa [1] </t>
+          <t>Чашка 230 мл чайная Shale фарфор RAK</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G267" s="9">
-        <v>593</v>
+        <v>427.9</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>1129</v>
+        <v>1</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
-          <t>81280438</t>
+          <t>81223419</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
-          <t>S0803</t>
+          <t>TW116C23AL</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл кофейная без ручки Grid Barista d 9,1 см h8,4 см P.L. Barbossa [1] </t>
+          <t>Чашка 230 мл чайная Twirl Alga фарфор RAK</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>593</v>
+        <v>543.4</v>
       </c>
       <c r="H268" s="9">
         <v/>
       </c>
       <c r="I268" s="10">
-        <v>1139</v>
+        <v>4</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
-          <t>81229916</t>
+          <t>81223421</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t>095616A</t>
+          <t>TW116C23CO</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл чайная d 9 см h6,3 см Fine Plus Noble [6]</t>
+          <t>Чашка 230 мл чайная Twirl Coral фарфор RAK</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G269" s="9">
-        <v>557</v>
+        <v>543.4</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>4740</v>
+        <v>0</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
-          <t>81229602</t>
+          <t>81280434</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t>095616A-L010-LGS</t>
+          <t>S0632</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл чайная d 9 см h6,3 см Light Grey Noble [6]</t>
+          <t>Чашка 240 мл чайно-кофейная без ручки матовая декор Monkey King Barista d 7,3 см h9 см Barbossa [1]</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G270" s="9">
-        <v>617</v>
+        <v>483</v>
       </c>
       <c r="H270" s="9">
-        <v/>
+        <v>313</v>
       </c>
       <c r="I270" s="10">
-        <v>6914</v>
+        <v>1068</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
-          <t>81221689</t>
+          <t>81280436</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0804</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл чайная d 9 см h6,5 см Grace Noble [6]</t>
+          <t>Чашка 250 мл кофейная без ручки Flower Barista d 9,1 см h8,4 см P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G271" s="9">
-        <v>543</v>
+        <v>593</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>315</v>
+        <v>1033</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
-          <t>81221754</t>
+          <t>81280438</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0803</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл чайная d 9,2 см h6,5 см Simply Fine Plus Stackable Noble [6]</t>
+          <t>Чашка 250 мл кофейная без ручки Grid Barista d 9,1 см h8,4 см P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>493</v>
+        <v>593</v>
       </c>
       <c r="H272" s="9">
         <v/>
       </c>
       <c r="I272" s="10">
-        <v>6981</v>
+        <v>1051</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
-          <t>81221881</t>
+          <t>81229916</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095616A</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл чайная без ручки d 8 см h7,8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
+          <t>Чашка 250 мл чайная d 9 см h6,3 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G273" s="9">
-        <v>447</v>
+        <v>557</v>
       </c>
       <c r="H273" s="9">
         <v/>
       </c>
       <c r="I273" s="10">
-        <v>730</v>
+        <v>3737</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
-          <t>81269413</t>
+          <t>81229602</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
-          <t>1P02443L</t>
+          <t>095616A-L010-LGS</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
-          <t>Чашка 260 мл кофейная "Latte Caffe Premio" d 12,6 см h6,5 см стекло Ocean [6]</t>
+          <t>Чашка 250 мл чайная d 9 см h6,3 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>251</v>
+        <v>617</v>
       </c>
       <c r="H274" s="9">
         <v/>
       </c>
       <c r="I274" s="10">
-        <v>356</v>
+        <v>6068</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
-          <t>81222182</t>
+          <t>81221689</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
-          <t>HA-GL-ZT-02-CF</t>
+          <t>095616A-P001-G001</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
-          <t>Чашка 260 мл чайная d 9,7 см h7 см Antico By Bone Innovation [6]</t>
+          <t>Чашка 250 мл чайная d 9 см h6,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F275" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G275" s="9">
-        <v>1003</v>
+        <v>673</v>
       </c>
       <c r="H275" s="9">
         <v/>
       </c>
       <c r="I275" s="10">
-        <v>3312</v>
+        <v>7050</v>
       </c>
       <c r="J275" s="4"/>
     </row>
     <row r="276" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A276" s="4"/>
       <c r="B276" s="5"/>
       <c r="C276" s="6" t="inlineStr">
         <is>
-          <t>81222557</t>
+          <t>81221754</t>
         </is>
       </c>
       <c r="D276" s="7" t="inlineStr">
         <is>
-          <t>14611/X1987</t>
+          <t>091617А</t>
         </is>
       </c>
       <c r="E276" s="8" t="inlineStr">
         <is>
-          <t>Чашка 275 мл чайная d 9 см h7 см Ресторан Stackable Opal ARC [6]</t>
+          <t>Чашка 250 мл чайная d 9,2 см h6,5 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G276" s="9">
-        <v>362</v>
+        <v>509</v>
       </c>
       <c r="H276" s="9">
         <v/>
       </c>
       <c r="I276" s="10">
-        <v>3311</v>
+        <v>6789</v>
       </c>
       <c r="J276" s="4"/>
     </row>
     <row r="277" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A277" s="4"/>
       <c r="B277" s="5"/>
       <c r="C277" s="6" t="inlineStr">
         <is>
-          <t>70001384</t>
+          <t>81221881</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
-          <t>G2725</t>
+          <t>17-220 STONE B /К=48ШТ</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная (блюдце G2722/70001382) Эвридэй Stackable Opal ARC [6]</t>
+          <t>Чашка 250 мл чайная без ручки d 8 см h7,8 см Stone Untouched Taiga P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G277" s="9">
-        <v>324</v>
+        <v>447</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>0</v>
+        <v>525</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
-          <t>70001353</t>
+          <t>81269413</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t>D6922 (1 кор=36/6)</t>
+          <t>1P02443L</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,4 см h 7,2 см (блюдце D6926/70001357) Трианон Opal ARC [6]</t>
+          <t>Чашка 260 мл кофейная "Latte Caffe Premio" d 12,6 см h6,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G278" s="9">
-        <v>349</v>
+        <v>251</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>2226</v>
+        <v>248</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
-          <t>81222742</t>
+          <t>81222182</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t>GT-01-CPF</t>
+          <t>HA-GL-ZT-02-CF</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,5 см h6 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Чашка 260 мл чайная d 9,7 см h7 см Antico By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G279" s="9">
-        <v>493</v>
+        <v>1003</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>1222</v>
+        <v>3088</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
-          <t>81229536</t>
+          <t>81222826</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-02-CF</t>
+          <t>HL-MGL-01-CPF</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Arel By Bone Innovation [6]</t>
+          <t>Чашка 270 мл чайная d 10 см h6 см Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G280" s="9">
-        <v>450</v>
+        <v>1089</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>75</v>
+        <v>480</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
-          <t>81229383</t>
+          <t>81222557</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-ZT-02-CF</t>
+          <t>14611/X1987</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Cowry Yellow By Bone Innovation [6]</t>
+          <t>Чашка 275 мл чайная d 9 см h7 см Ресторан Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G281" s="9">
-        <v>864</v>
+        <v>362</v>
       </c>
       <c r="H281" s="9">
-        <v/>
+        <v>271</v>
       </c>
       <c r="I281" s="10">
-        <v>228</v>
+        <v>3161</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
-          <t>81229475</t>
+          <t>70001384</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-02-CF</t>
+          <t>G2725</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Elegance By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная (блюдце G2722/70001382) Эвридэй Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G282" s="9">
-        <v>962</v>
+        <v>324</v>
       </c>
       <c r="H282" s="9">
         <v/>
       </c>
       <c r="I282" s="10">
-        <v>1035</v>
+        <v>0</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
-          <t>81221658</t>
+          <t>70001353</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t>HA-GR-ZT-02-CF</t>
+          <t>D6922 (1 кор=36/6)</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Falme Grey By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,4 см h 7,2 см (блюдце D6926/70001357) Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G283" s="9">
-        <v>726</v>
+        <v>349</v>
       </c>
       <c r="H283" s="9">
-        <v/>
+        <v>261</v>
       </c>
       <c r="I283" s="10">
-        <v>1436</v>
+        <v>1854</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
-          <t>81229693</t>
+          <t>81222742</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
-          <t>HA-GL-ZT-02-CF</t>
+          <t>GT-01-CPF</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Gleam By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,5 см h6 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G284" s="9">
-        <v>873</v>
+        <v>633</v>
       </c>
       <c r="H284" s="9">
-        <v/>
+        <v>411</v>
       </c>
       <c r="I284" s="10">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>81229470</t>
+          <t>81229536</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-02-CF</t>
+          <t>01-ZT-02-CF</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Infinity By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>1038</v>
+        <v>537</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>2209</v>
+        <v>0</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>81229338</t>
+          <t>81229383</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t>TN-KL-ZT-02-CF</t>
+          <t>CW-YL-ZT-02-CF</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Kolezyum By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Cowry Yellow By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>671</v>
+        <v>1030</v>
       </c>
       <c r="H286" s="9">
-        <v/>
+        <v>669</v>
       </c>
       <c r="I286" s="10">
-        <v>1053</v>
+        <v>227</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>81229327</t>
+          <t>81229475</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-ZT-02-CF</t>
+          <t>HA-EL-ZT-02-CF</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Legna By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Elegance By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>502</v>
+        <v>1147</v>
       </c>
       <c r="H287" s="9">
         <v/>
       </c>
       <c r="I287" s="10">
-        <v>0</v>
+        <v>933</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>81229750</t>
+          <t>81221658</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-02-CF</t>
+          <t>HA-GR-ZT-02-CF</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Rome By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>565</v>
+        <v>865</v>
       </c>
       <c r="H288" s="9">
-        <v/>
+        <v>562</v>
       </c>
       <c r="I288" s="10">
-        <v>0</v>
+        <v>1420</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>81229459</t>
+          <t>81229693</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-ZT-02-CF</t>
+          <t>HA-GL-ZT-02-CF</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Spazio Tinta By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>823</v>
+        <v>903</v>
       </c>
       <c r="H289" s="9">
         <v/>
       </c>
       <c r="I289" s="10">
-        <v>75</v>
+        <v>1091</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>81229731</t>
+          <t>81229470</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-02-CF</t>
+          <t>HA-IN-ZT-02-CF</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Tessera By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>710</v>
+        <v>1166</v>
       </c>
       <c r="H290" s="9">
-        <v/>
+        <v>757</v>
       </c>
       <c r="I290" s="10">
-        <v>55</v>
+        <v>2173</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>81229683</t>
+          <t>81229338</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-ZT-02-CF</t>
+          <t>TN-KL-ZT-02-CF</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Tropical By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Kolezyum By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>754</v>
+        <v>800</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>0</v>
+        <v>833</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>81229358</t>
+          <t>81229327</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-02-CF</t>
+          <t>TN-LG-ZT-02-CF</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Vintage By Bone Innovation [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G292" s="9">
-        <v>890</v>
+        <v>599</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
         <v>0</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>81223263</t>
+          <t>81229750</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
-          <t>F3778-350WR кор=48/6</t>
+          <t>TN-RM-ZT-02-CF</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Чашка 290 мл кофейная без ручки бордовая d 8,2 см h11,5 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>437</v>
+        <v>673</v>
       </c>
       <c r="H293" s="9">
         <v/>
       </c>
       <c r="I293" s="10">
         <v>0</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>81223265</t>
+          <t>81229459</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t>F3778-350DP кор=48/6</t>
+          <t>TN-SZ-ZT-02-CF</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Чашка 290 мл кофейная без ручки сиреневая d 8,2 см h11,5 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>437</v>
+        <v>850</v>
       </c>
       <c r="H294" s="9">
         <v/>
       </c>
       <c r="I294" s="10">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>81223264</t>
+          <t>81229731</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t>F3778-350P кор=48/6</t>
+          <t>TN-TS-ZT-02-CF</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Чашка 290 мл кофейная без ручки фиолетовая d 8,2 см h11,5 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>437</v>
+        <v>847</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
         <v>0</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>81280391</t>
+          <t>81229683</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t>S0594-1</t>
+          <t>HA-TP-ZT-02-CF</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Чашка 300 мл кофейная без ручки Japanese Style Optic дерев. вставка d 8,2 см h11,2 см Barista [1]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>223</v>
+        <v>899</v>
       </c>
       <c r="H296" s="9">
         <v/>
       </c>
       <c r="I296" s="10">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>81222588</t>
+          <t>81229358</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-VT-ZT-02-CF</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
-          <t>Чашка 320 мл чайная d 9,4 см h8,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Чашка 280 мл чайная d 9,8 см h6,8 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G297" s="9">
-        <v>573</v>
+        <v>1061</v>
       </c>
       <c r="H297" s="9">
         <v/>
       </c>
       <c r="I297" s="10">
-        <v>1282</v>
+        <v>0</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>81221691</t>
+          <t>81223409</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LECLCU28NY</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>Чашка 350 мл чайная d 10 см h7,5 см Grace Noble [6]</t>
+          <t>Чашка 280 мл чайная LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G298" s="9">
-        <v>613</v>
+        <v>506</v>
       </c>
       <c r="H298" s="9">
         <v/>
       </c>
       <c r="I298" s="10">
-        <v>4683</v>
+        <v>268</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>81229918</t>
+          <t>81223263</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
-          <t>095641A</t>
+          <t>F3778-350WR кор=48/6</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
-          <t>Чашка 350 мл чайная d 10,3 см h7,2 см Fine Plus Noble [6]</t>
+          <t>Чашка 290 мл кофейная без ручки бордовая d 8,2 см h11,5 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G299" s="9">
-        <v>583</v>
+        <v>437</v>
       </c>
       <c r="H299" s="9">
         <v/>
       </c>
       <c r="I299" s="10">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>81229604</t>
+          <t>81223265</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
-          <t>095641A-L010-LGS</t>
+          <t>F3778-350DP кор=48/6</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>Чашка 350 мл чайная d 10,3 см h7,2 см Light Grey Noble [6]</t>
+          <t>Чашка 290 мл кофейная без ручки сиреневая d 8,2 см h11,5 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G300" s="9">
-        <v>673</v>
+        <v>437</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>3663</v>
+        <v>0</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>81222880</t>
+          <t>81223264</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
-          <t>HA-MGL-ZT-01-CPF</t>
+          <t>F3778-350P кор=48/6</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
-          <t>Чашка 350 мл чайная d 11,2 см h6,5 см Rug By Bone Innovation [6]</t>
+          <t>Чашка 290 мл кофейная без ручки фиолетовая d 8,2 см h11,5 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G301" s="9">
-        <v>744</v>
+        <v>437</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
-        <v>1526</v>
+        <v>0</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
-          <t>81269410</t>
+          <t>81280391</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
-          <t>1P02440</t>
+          <t>S0594-1</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
-          <t>Чашка 355 мл кофейная "Americano Caffe Premio" d 12 см h11,1 см стекло Ocean [6]</t>
+          <t>Чашка 300 мл кофейная без ручки Japanese Style Optic дерев. вставка d 8,2 см h11,2 см Barista [1]</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G302" s="9">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>375</v>
+        <v>0</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
-          <t>81223260</t>
+          <t>81222588</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
-          <t>F3778-260WR кор=48/6</t>
+          <t>ZA0583-320-ME</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
-          <t>Чашка 400 мл кофейная без ручки бордовая d 10,3 см h10,3 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 320 мл чайная d 9,4 см h8,5 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G303" s="9">
-        <v>537</v>
+        <v>573</v>
       </c>
       <c r="H303" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I303" s="10">
-        <v>0</v>
+        <v>1201</v>
       </c>
       <c r="J303" s="4"/>
     </row>
     <row r="304" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="4"/>
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
-          <t>81223262</t>
+          <t>81221691</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
-          <t>F3778-260DP кор=48/6</t>
+          <t>095641A-P001-G001</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
-          <t>Чашка 400 мл кофейная без ручки сиреневая d 10,3 см h10,3 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 350 мл чайная d 10 см h7,5 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G304" s="9">
-        <v>537</v>
+        <v>630</v>
       </c>
       <c r="H304" s="9">
         <v/>
       </c>
       <c r="I304" s="10">
-        <v>0</v>
+        <v>4458</v>
       </c>
       <c r="J304" s="4"/>
     </row>
     <row r="305" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="4"/>
       <c r="B305" s="5"/>
       <c r="C305" s="6" t="inlineStr">
         <is>
-          <t>81223261</t>
+          <t>81229918</t>
         </is>
       </c>
       <c r="D305" s="7" t="inlineStr">
         <is>
-          <t>F3778-260P кор=48/6</t>
+          <t>095641A</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
-          <t>Чашка 400 мл кофейная без ручки фиолетовая d 10,3 см h10,3 см мятая Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 350 мл чайная d 10,3 см h7,2 см Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F305" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G305" s="9">
-        <v>537</v>
+        <v>583</v>
       </c>
       <c r="H305" s="9">
         <v/>
       </c>
       <c r="I305" s="10">
-        <v>0</v>
+        <v>3039</v>
       </c>
       <c r="J305" s="4"/>
     </row>
     <row r="306" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="4"/>
       <c r="B306" s="5"/>
       <c r="C306" s="6" t="inlineStr">
         <is>
-          <t>81241406</t>
+          <t>81229604</t>
         </is>
       </c>
       <c r="D306" s="7" t="inlineStr">
         <is>
-          <t>CEB9136</t>
+          <t>095641A-L010-LGS</t>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
-          <t>Чашка 450 мл без ручки d 9,3 cм h12,2 см Blue Rim эмалированая сталь SUNNEX [1]</t>
+          <t>Чашка 350 мл чайная d 10,3 см h7,2 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G306" s="9">
-        <v>973</v>
+        <v>673</v>
       </c>
       <c r="H306" s="9">
         <v/>
       </c>
       <c r="I306" s="10">
-        <v>1176</v>
+        <v>2945</v>
       </c>
       <c r="J306" s="4"/>
     </row>
     <row r="307" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="4"/>
       <c r="B307" s="5"/>
       <c r="C307" s="6" t="inlineStr">
         <is>
-          <t>81223939</t>
+          <t>81222880</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
-          <t>G-MC5705H-T2</t>
+          <t>HA-MGL-ZT-01-CPF</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
-          <t>Чашка 50 мл кофейная Classic Coffee набор 2 шт. d 5,5 см h6 см термостекло P.L. Proff Cuisine [1]</t>
+          <t>Чашка 350 мл чайная d 11,2 см h6,5 см Rug By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G307" s="9">
-        <v>408.1</v>
+        <v>961</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
-        <v>402</v>
+        <v>1443</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
-          <t>81222689</t>
+          <t>81269410</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>1P02440</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
-          <t>Чашка 60 мл для саке, чая, вина без ручки d 6 см h4,4 см белая фарфор NEW P.L. Proff Cuisine [6]</t>
+          <t>Чашка 355 мл кофейная "Americano Caffe Premio" d 12 см h11,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G308" s="9">
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="H308" s="9">
-        <v/>
+        <v>147</v>
       </c>
       <c r="I308" s="10">
-        <v>1212</v>
+        <v>375</v>
       </c>
       <c r="J308" s="4"/>
     </row>
     <row r="309" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="5"/>
       <c r="C309" s="6" t="inlineStr">
         <is>
-          <t>81269412</t>
+          <t>81223260</t>
         </is>
       </c>
       <c r="D309" s="7" t="inlineStr">
         <is>
-          <t>1P02442</t>
+          <t>F3778-260WR кор=48/6</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
-          <t>Чашка 70 мл кофейная "Espresso Caffe Premio" d 8,4 см h6,1 см стекло Ocean [6]</t>
+          <t>Чашка 400 мл кофейная без ручки бордовая d 10,3 см h10,3 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F309" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G309" s="9">
-        <v>146</v>
+        <v>537</v>
       </c>
       <c r="H309" s="9">
         <v/>
       </c>
       <c r="I309" s="10">
-        <v>525</v>
+        <v>0</v>
       </c>
       <c r="J309" s="4"/>
     </row>
     <row r="310" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="5"/>
       <c r="C310" s="6" t="inlineStr">
         <is>
-          <t>81280392</t>
+          <t>81223262</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
-          <t>S0657</t>
+          <t>F3778-260DP кор=48/6</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>Чашка 70 мл кофейная Barista Glass d 5,5/4,9 см h5,1 см темное стекло P.L. Barbossa [1]</t>
+          <t>Чашка 400 мл кофейная без ручки сиреневая d 10,3 см h10,3 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G310" s="9">
         <v>537</v>
       </c>
       <c r="H310" s="9">
         <v/>
       </c>
       <c r="I310" s="10">
-        <v>597</v>
+        <v>0</v>
       </c>
       <c r="J310" s="4"/>
     </row>
     <row r="311" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="5"/>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>81229545</t>
+          <t>81223261</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
-          <t>01-GT-01-KF</t>
+          <t>F3778-260P кор=48/6</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная Arel Stackable By Bone Innovation [6]</t>
+          <t>Чашка 400 мл кофейная без ручки фиолетовая d 10,3 см h10,3 см мятая Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G311" s="9">
-        <v>240</v>
+        <v>537</v>
       </c>
       <c r="H311" s="9">
         <v/>
       </c>
       <c r="I311" s="10">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>81229538</t>
+          <t>81241406</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-01-KF</t>
+          <t>CEB9136</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Arel By Bone Innovation [6]</t>
+          <t>Чашка 450 мл без ручки d 9,3 cм h12,2 см Blue Rim эмалированая сталь SUNNEX [1]</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G312" s="9">
-        <v>293</v>
+        <v>973</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>860</v>
+        <v>1149</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>81229438</t>
+          <t>81223939</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
-          <t>TN-AI-ZT-01-KF</t>
+          <t>G-MC5705H-T2</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Armonia By Bone Innovation [6]</t>
+          <t>Чашка 50 мл кофейная Classic Coffee набор 2 шт. d 5,5 см h6 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G313" s="9">
-        <v>299</v>
+        <v>408.1</v>
       </c>
       <c r="H313" s="9">
         <v/>
       </c>
       <c r="I313" s="10">
-        <v>0</v>
+        <v>399</v>
       </c>
       <c r="J313" s="4"/>
     </row>
     <row r="314" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="5"/>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>81229385</t>
+          <t>81222689</t>
         </is>
       </c>
       <c r="D314" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-ZT-01-KF</t>
+          <t>F2408 (кор=144 шт)</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Cowry Yellow By Bone Innovation [6]</t>
+          <t>Чашка 60 мл для саке, чая, вина без ручки d 6 см h4,4 см белая фарфор NEW P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G314" s="9">
-        <v>700</v>
+        <v>103</v>
       </c>
       <c r="H314" s="9">
         <v/>
       </c>
       <c r="I314" s="10">
-        <v>210</v>
+        <v>673</v>
       </c>
       <c r="J314" s="4"/>
     </row>
     <row r="315" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="5"/>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>81229812</t>
+          <t>81269412</t>
         </is>
       </c>
       <c r="D315" s="7" t="inlineStr">
         <is>
-          <t>TN-EA-ZT-01-KF</t>
+          <t>1P02442</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Edera By Bone Innovation [6]</t>
+          <t>Чашка 70 мл кофейная "Espresso Caffe Premio" d 8,4 см h6,1 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F315" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G315" s="9">
-        <v>440</v>
+        <v>146</v>
       </c>
       <c r="H315" s="9">
         <v/>
       </c>
       <c r="I315" s="10">
-        <v>206</v>
+        <v>332</v>
       </c>
       <c r="J315" s="4"/>
     </row>
     <row r="316" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="4"/>
       <c r="B316" s="5"/>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>81229476</t>
+          <t>81280392</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-ZT-01-KF</t>
+          <t>S0657</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Elegance By Bone Innovation [6]</t>
+          <t>Чашка 70 мл кофейная Barista Glass d 5,5/4,9 см h5,1 см темное стекло P.L. Barbossa [1]</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G316" s="9">
+        <v>537</v>
+      </c>
+      <c r="H316" s="9">
+        <v/>
+      </c>
+      <c r="I316" s="10">
         <v>578</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
-          <t>81221660</t>
+          <t>81220115</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
-          <t>HA-GR-ZT-01-KF</t>
+          <t>BANC07</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Falme Grey By Bone Innovation [6]</t>
+          <t>Чашка 70 мл кофейная Ристретто Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G317" s="9">
-        <v>396</v>
+        <v>119.9</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
-        <v>315</v>
+        <v>6</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
-          <t>81229695</t>
+          <t>81229545</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
-          <t>HA-GL-ZT-01-KF</t>
+          <t>01-GT-01-KF</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Gleam By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 5,8 см h4,7 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G318" s="9">
-        <v>513</v>
+        <v>286</v>
       </c>
       <c r="H318" s="9">
         <v/>
       </c>
       <c r="I318" s="10">
-        <v>6864</v>
+        <v>54</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
-          <t>81229471</t>
+          <t>81229538</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-ZT-01-KF</t>
+          <t>01-ZT-01-KF</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Infinity By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G319" s="9">
-        <v>575</v>
+        <v>379</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>344</v>
+        <v>794</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
-          <t>81229340</t>
+          <t>81229438</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
-          <t>TN-KL-ZT-01-KF</t>
+          <t>TN-AI-ZT-01-KF</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Kolezyum By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Armonia By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G320" s="9">
-        <v>263</v>
+        <v>357</v>
       </c>
       <c r="H320" s="9">
         <v/>
       </c>
       <c r="I320" s="10">
         <v>0</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>81229329</t>
+          <t>81229385</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-ZT-01-KF</t>
+          <t>CW-YL-ZT-01-KF</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Legna By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Cowry Yellow By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G321" s="9">
-        <v>294</v>
+        <v>834</v>
       </c>
       <c r="H321" s="9">
-        <v/>
+        <v>542</v>
       </c>
       <c r="I321" s="10">
-        <v>0</v>
+        <v>209</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
-          <t>81222791</t>
+          <t>81229812</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
-          <t>HA-MGL-ZT-01-KF</t>
+          <t>TN-EA-ZT-01-KF</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Oliva By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G322" s="9">
-        <v>387</v>
+        <v>524</v>
       </c>
       <c r="H322" s="9">
         <v/>
       </c>
       <c r="I322" s="10">
-        <v>1196</v>
+        <v>200</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
-          <t>81229753</t>
+          <t>81229476</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
-          <t>TN-RM-ZT-01-KF</t>
+          <t>HA-EL-ZT-01-KF</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Rome By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Elegance By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G323" s="9">
-        <v>333</v>
+        <v>689</v>
       </c>
       <c r="H323" s="9">
         <v/>
       </c>
       <c r="I323" s="10">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
-          <t>81229460</t>
+          <t>81221660</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-ZT-01-KF</t>
+          <t>HA-GR-ZT-01-KF</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Spazio Tinta By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G324" s="9">
-        <v>422</v>
+        <v>472</v>
       </c>
       <c r="H324" s="9">
         <v/>
       </c>
       <c r="I324" s="10">
-        <v>36</v>
+        <v>315</v>
       </c>
       <c r="J324" s="4"/>
     </row>
     <row r="325" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4"/>
       <c r="B325" s="5"/>
       <c r="C325" s="6" t="inlineStr">
         <is>
-          <t>81229481</t>
+          <t>81229695</t>
         </is>
       </c>
       <c r="D325" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-ZT-01-KF</t>
+          <t>HA-GL-ZT-01-KF</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Supreme By Bone Innovation [12]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Gleam By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F325" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G325" s="9">
-        <v>578</v>
+        <v>531</v>
       </c>
       <c r="H325" s="9">
-        <v/>
+        <v>345</v>
       </c>
       <c r="I325" s="10">
-        <v>0</v>
+        <v>6694</v>
       </c>
       <c r="J325" s="4"/>
     </row>
     <row r="326" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4"/>
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
-          <t>81229733</t>
+          <t>81229471</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
-          <t>TN-TS-ZT-01-KF</t>
+          <t>HA-IN-ZT-01-KF</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Tessera By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G326" s="9">
-        <v>396</v>
+        <v>686</v>
       </c>
       <c r="H326" s="9">
         <v/>
       </c>
       <c r="I326" s="10">
-        <v>119</v>
+        <v>320</v>
       </c>
       <c r="J326" s="4"/>
     </row>
     <row r="327" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4"/>
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
-          <t>81229685</t>
+          <t>81229340</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-ZT-01-KF</t>
+          <t>TN-KL-ZT-01-KF</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Tropical By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Kolezyum By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G327" s="9">
-        <v>624</v>
+        <v>314</v>
       </c>
       <c r="H327" s="9">
         <v/>
       </c>
       <c r="I327" s="10">
-        <v>226</v>
+        <v>0</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
-          <t>81229360</t>
+          <t>81229329</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-ZT-01-KF</t>
+          <t>TN-LG-ZT-01-KF</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
-          <t>Чашка 75 мл кофейная d 6,5 см h5 см Vintage By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G328" s="9">
-        <v>572</v>
+        <v>351</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
-        <v>319</v>
+        <v>0</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
-          <t>81222746</t>
+          <t>81222791</t>
         </is>
       </c>
       <c r="D329" s="7" t="inlineStr">
         <is>
-          <t>GT-02-KF</t>
+          <t>HA-MGL-ZT-01-KF</t>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
-          <t>Чашка 80 мл кофейная d 5,3 см h5,3 см Arel Stackable By Bone Innovation [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F329" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G329" s="9">
-        <v>293</v>
+        <v>496</v>
       </c>
       <c r="H329" s="9">
         <v/>
       </c>
       <c r="I329" s="10">
-        <v>1196</v>
+        <v>1034</v>
       </c>
       <c r="J329" s="4"/>
     </row>
     <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="4"/>
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
-          <t>81223936</t>
+          <t>81229753</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
-          <t>G-MC2408H-T2</t>
+          <t>TN-RM-ZT-01-KF</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
-          <t>Чашка 80 мл кофейная Hemisphere Coffee набор 2 шт. d 6,5 см h5,5 см термостекло P.L. [1]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Rome By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G330" s="9">
-        <v>408.1</v>
+        <v>397</v>
       </c>
       <c r="H330" s="9">
         <v/>
       </c>
       <c r="I330" s="10">
-        <v>343</v>
+        <v>0</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
-          <t>81223931</t>
+          <t>81229460</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
-          <t>G-MC11108-T2</t>
+          <t>TN-SZ-ZT-01-KF</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
-          <t>Чашка 80 мл кофейная без ручки Neo Classic Coffee набор 2 шт. d 5,5 см h7 см термостекло P.L. [1]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G331" s="9">
-        <v>696</v>
+        <v>503</v>
       </c>
       <c r="H331" s="9">
         <v/>
       </c>
       <c r="I331" s="10">
         <v>0</v>
       </c>
       <c r="J331" s="4"/>
     </row>
     <row r="332" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="4"/>
       <c r="B332" s="5"/>
       <c r="C332" s="6" t="inlineStr">
         <is>
-          <t>71002105</t>
+          <t>81229481</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
-          <t>TX12839-90-H275 (к=96/6)</t>
+          <t>HA-SP-ZT-01-KF</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
-          <t>Чашка 90 мл кофейная d 6,5 см h6,5 см Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Supreme By Bone Innovation [12]</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G332" s="9">
-        <v>189</v>
+        <v>689</v>
       </c>
       <c r="H332" s="9">
         <v/>
       </c>
       <c r="I332" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J332" s="4"/>
     </row>
     <row r="333" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="4"/>
       <c r="B333" s="5"/>
       <c r="C333" s="6" t="inlineStr">
         <is>
-          <t>81280383</t>
+          <t>81229733</t>
         </is>
       </c>
       <c r="D333" s="7" t="inlineStr">
         <is>
-          <t>S0068-90</t>
+          <t>TN-TS-ZT-01-KF</t>
         </is>
       </c>
       <c r="E333" s="8" t="inlineStr">
         <is>
-          <t>Чашка 90 мл кофейная без ручки ZINC Barista d 7 см h6,8 см стекло P.L. Barbossa [1] </t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Tessera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F333" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G333" s="9">
-        <v>203</v>
+        <v>472</v>
       </c>
       <c r="H333" s="9">
         <v/>
       </c>
       <c r="I333" s="10">
-        <v>917</v>
+        <v>7</v>
       </c>
       <c r="J333" s="4"/>
     </row>
     <row r="334" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="4"/>
       <c r="B334" s="5"/>
       <c r="C334" s="6" t="inlineStr">
         <is>
-          <t>81222584</t>
+          <t>81229685</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
-          <t>ZA0395-90-ME</t>
+          <t>HA-TP-ZT-01-KF</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
-          <t>Чашка 95 мл кофейная d 6,5 см h5,3 см Frost White Moon P.L. Proff Cuisine [6]</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G334" s="9">
-        <v>397</v>
+        <v>744</v>
       </c>
       <c r="H334" s="9">
-        <v/>
+        <v>483</v>
       </c>
       <c r="I334" s="10">
-        <v>1559</v>
+        <v>226</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
-          <t>81220355</t>
+          <t>81229360</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
-          <t>116CU08</t>
+          <t>HA-VT-ZT-01-KF</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain Barista 80 мл (блюдце к ней CLSA13)</t>
+          <t>Чашка 75 мл кофейная d 6,5 см h5 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G335" s="9">
-        <v>150.8</v>
+        <v>682</v>
       </c>
       <c r="H335" s="9">
-        <v/>
+        <v>443</v>
       </c>
       <c r="I335" s="10">
-        <v>786</v>
+        <v>319</v>
       </c>
       <c r="J335" s="4"/>
     </row>
     <row r="336" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="4"/>
       <c r="B336" s="5"/>
       <c r="C336" s="6" t="inlineStr">
         <is>
-          <t>81223536</t>
+          <t>81220355</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
-          <t>LECLCU20OR</t>
+          <t>116CU08</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Orange 200 мл (оранжевый цвет)</t>
+          <t>Чашка 80 мл кофейная Barista фарфор RAK </t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G336" s="9">
-        <v>471.9</v>
+        <v>127.6</v>
       </c>
       <c r="H336" s="9">
         <v/>
       </c>
       <c r="I336" s="10">
-        <v>28</v>
+        <v>787</v>
       </c>
       <c r="J336" s="4"/>
     </row>
     <row r="337" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4"/>
       <c r="B337" s="5"/>
       <c r="C337" s="6" t="inlineStr">
         <is>
-          <t>81223538</t>
+          <t>81222746</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
-          <t>LECLCU09OR</t>
+          <t>GT-02-KF</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Orange 90 мл (оранжевый цвет)</t>
+          <t>Чашка 80 мл кофейная d 5,3 см h5,3 см Arel Stackable By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G337" s="9">
-        <v>321.1</v>
+        <v>379</v>
       </c>
       <c r="H337" s="9">
-        <v/>
+        <v>246</v>
       </c>
       <c r="I337" s="10">
-        <v>42</v>
+        <v>1184</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
-          <t>81223411</t>
+          <t>81223936</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
-          <t>LECLCU23NY</t>
+          <t>G-MC2408H-T2</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Yellow 230 мл (желтый цвет)</t>
+          <t>Чашка 80 мл кофейная Hemisphere Coffee набор 2 шт. d 6,5 см h5,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G338" s="9">
-        <v>529.1</v>
+        <v>408.1</v>
       </c>
       <c r="H338" s="9">
         <v/>
       </c>
       <c r="I338" s="10">
-        <v>573</v>
+        <v>336</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
-          <t>81223409</t>
+          <t>81223931</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
-          <t>LECLCU28NY</t>
+          <t>G-MC11108-T2</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Yellow 280 мл (желтый цвет)</t>
+          <t>Чашка 80 мл кофейная без ручки Neo Classic Coffee набор 2 шт. d 5,5 см h7 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G339" s="9">
-        <v>598</v>
+        <v>696</v>
       </c>
       <c r="H339" s="9">
         <v/>
       </c>
       <c r="I339" s="10">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="J339" s="4"/>
     </row>
     <row r="340" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="4"/>
       <c r="B340" s="5"/>
       <c r="C340" s="6" t="inlineStr">
         <is>
-          <t>81223413</t>
+          <t>81220114</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
-          <t>LECLCU09NY</t>
+          <t>BANC09</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain LEA Yellow 90 мл (желтый цвет)</t>
+          <t>Чашка 90 мл кофейная Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G340" s="9">
-        <v>319.8</v>
+        <v>117.7</v>
       </c>
       <c r="H340" s="9">
         <v/>
       </c>
       <c r="I340" s="10">
-        <v>264</v>
+        <v>13</v>
       </c>
       <c r="J340" s="4"/>
     </row>
     <row r="341" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="4"/>
       <c r="B341" s="5"/>
       <c r="C341" s="6" t="inlineStr">
         <is>
-          <t>81223384</t>
+          <t>81220141</t>
         </is>
       </c>
       <c r="D341" s="7" t="inlineStr">
         <is>
-          <t>SH116CU23</t>
+          <t>BACU09</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain Shale 230 мл</t>
+          <t>Чашка 90 мл кофейная Banquet фарфор RAK </t>
         </is>
       </c>
       <c r="F341" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G341" s="9">
-        <v>505.7</v>
+        <v>104.5</v>
       </c>
       <c r="H341" s="9">
         <v/>
       </c>
       <c r="I341" s="10">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="J341" s="4"/>
     </row>
     <row r="342" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="4"/>
       <c r="B342" s="5"/>
       <c r="C342" s="6" t="inlineStr">
         <is>
-          <t>81223421</t>
+          <t>81220606</t>
         </is>
       </c>
       <c r="D342" s="7" t="inlineStr">
         <is>
-          <t>TW116C23CO</t>
+          <t>BACU09PBL</t>
         </is>
       </c>
       <c r="E342" s="8" t="inlineStr">
         <is>
-          <t>Чашка RAK Porcelain Twirl Coral 230 мл</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Blue Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G342" s="9">
-        <v>642.2</v>
+        <v>203.5</v>
       </c>
       <c r="H342" s="9">
         <v/>
       </c>
       <c r="I342" s="10">
-        <v>26</v>
+        <v>261</v>
       </c>
       <c r="J342" s="4"/>
     </row>
     <row r="343" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="4"/>
       <c r="B343" s="5"/>
       <c r="C343" s="6" t="inlineStr">
         <is>
-          <t>81220115</t>
+          <t>81220214</t>
         </is>
       </c>
       <c r="D343" s="7" t="inlineStr">
         <is>
-          <t>BANC07</t>
+          <t>BACU09PGY</t>
         </is>
       </c>
       <c r="E343" s="8" t="inlineStr">
         <is>
-          <t>Чашка для кофе Ристретто RAK Porcelain Banquet 70 мл</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Gray Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F343" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G343" s="9">
-        <v>141.7</v>
+        <v>203.5</v>
       </c>
       <c r="H343" s="9">
         <v/>
       </c>
       <c r="I343" s="10">
-        <v>8</v>
+        <v>264</v>
       </c>
       <c r="J343" s="4"/>
     </row>
     <row r="344" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="4"/>
       <c r="B344" s="5"/>
       <c r="C344" s="6" t="inlineStr">
         <is>
-          <t>81220606</t>
+          <t>81220607</t>
         </is>
       </c>
       <c r="D344" s="7" t="inlineStr">
         <is>
-          <t>BACU09PBL</t>
+          <t>BACU09PGN</t>
         </is>
       </c>
       <c r="E344" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, голубой цвет</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G344" s="9">
-        <v>240.5</v>
+        <v>203.5</v>
       </c>
       <c r="H344" s="9">
         <v/>
       </c>
       <c r="I344" s="10">
-        <v>271</v>
+        <v>290</v>
       </c>
       <c r="J344" s="4"/>
     </row>
     <row r="345" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="4"/>
       <c r="B345" s="5"/>
       <c r="C345" s="6" t="inlineStr">
         <is>
-          <t>81220607</t>
+          <t>81220213</t>
         </is>
       </c>
       <c r="D345" s="7" t="inlineStr">
         <is>
-          <t>BACU09PGN</t>
+          <t>BACU09PBR</t>
         </is>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, зеленый цвет</t>
+          <t>Чашка 90 мл кофейная d 6 см h5,5 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F345" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G345" s="9">
-        <v>240.5</v>
+        <v>203.5</v>
       </c>
       <c r="H345" s="9">
         <v/>
       </c>
       <c r="I345" s="10">
-        <v>295</v>
+        <v>270</v>
       </c>
       <c r="J345" s="4"/>
     </row>
     <row r="346" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="4"/>
       <c r="B346" s="5"/>
       <c r="C346" s="6" t="inlineStr">
         <is>
-          <t>81220213</t>
+          <t>81220667</t>
         </is>
       </c>
       <c r="D346" s="7" t="inlineStr">
         <is>
-          <t>BACU09PBR</t>
+          <t>CLSC09</t>
         </is>
       </c>
       <c r="E346" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, красный цвет</t>
+          <t>Чашка 90 мл кофейная d 6 см h6 см Classic Gourmet RAK </t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G346" s="9">
-        <v>240.5</v>
+        <v>180.4</v>
       </c>
       <c r="H346" s="9">
         <v/>
       </c>
       <c r="I346" s="10">
-        <v>275</v>
+        <v>48</v>
       </c>
       <c r="J346" s="4"/>
     </row>
     <row r="347" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="4"/>
       <c r="B347" s="5"/>
       <c r="C347" s="6" t="inlineStr">
         <is>
-          <t>81220214</t>
+          <t>71002105</t>
         </is>
       </c>
       <c r="D347" s="7" t="inlineStr">
         <is>
-          <t>BACU09PGY</t>
+          <t>TX12839-90-H275 (к=96/6)</t>
         </is>
       </c>
       <c r="E347" s="8" t="inlineStr">
         <is>
-          <t>Чашка для эспрессо RAK Porcelain Peppery 90 мл штабелируемая, серый цвет</t>
+          <t>Чашка 90 мл кофейная d 6,5 см h6,5 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F347" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G347" s="9">
-        <v>240.5</v>
+        <v>198</v>
       </c>
       <c r="H347" s="9">
         <v/>
       </c>
       <c r="I347" s="10">
-        <v>268</v>
+        <v>883</v>
       </c>
       <c r="J347" s="4"/>
     </row>
     <row r="348" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4"/>
       <c r="B348" s="5"/>
       <c r="C348" s="6" t="inlineStr">
         <is>
-          <t>81221510</t>
+          <t>81220563</t>
         </is>
       </c>
       <c r="D348" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FDCU09</t>
         </is>
       </c>
       <c r="E348" s="8" t="inlineStr">
         <is>
-          <t>Чашка кофейная 110 мл d 7,1 см h4,9 см Impress Stackable Noble [6]</t>
+          <t>Чашка 90 мл кофейная Fine Dine фарфор RAK</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G348" s="9">
-        <v>437</v>
+        <v>203.5</v>
       </c>
       <c r="H348" s="9">
         <v/>
       </c>
       <c r="I348" s="10">
-        <v>2774</v>
+        <v>220</v>
       </c>
       <c r="J348" s="4"/>
     </row>
     <row r="349" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4"/>
       <c r="B349" s="5"/>
       <c r="C349" s="6" t="inlineStr">
         <is>
-          <t>73024066</t>
+          <t>81223538</t>
         </is>
       </c>
       <c r="D349" s="7" t="inlineStr">
         <is>
-          <t>TX12839-180-H281 (к=</t>
+          <t>LECLCU09OR</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
-          <t>Чашка кофейная 180 мл d 8,5 см h7,5 см Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Чашка 90 мл кофейная LEA Orange фарфор RAK</t>
         </is>
       </c>
       <c r="F349" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G349" s="9">
-        <v>249</v>
+        <v>271.7</v>
       </c>
       <c r="H349" s="9">
         <v/>
       </c>
       <c r="I349" s="10">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="J349" s="4"/>
     </row>
     <row r="350" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4"/>
       <c r="B350" s="5"/>
       <c r="C350" s="6" t="inlineStr">
         <is>
-          <t>81223098</t>
+          <t>81223413</t>
         </is>
       </c>
       <c r="D350" s="7" t="inlineStr">
         <is>
-          <t>TX12839-180-H357 к=48/6</t>
+          <t>LECLCU09NY</t>
         </is>
       </c>
       <c r="E350" s="8" t="inlineStr">
         <is>
-          <t>Чашка кофейная 180 мл d 8,5 см h7,5 см P.L. Proff Cuisine [6]</t>
+          <t>Чашка 90 мл кофейная LEA Yellow фарфор RAK</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G350" s="9">
-        <v>249</v>
+        <v>270.6</v>
       </c>
       <c r="H350" s="9">
         <v/>
       </c>
       <c r="I350" s="10">
-        <v>226</v>
+        <v>264</v>
       </c>
       <c r="J350" s="4"/>
     </row>
     <row r="351" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4"/>
       <c r="B351" s="5"/>
       <c r="C351" s="6" t="inlineStr">
         <is>
-          <t>81223096</t>
+          <t>81280383</t>
         </is>
       </c>
       <c r="D351" s="7" t="inlineStr">
         <is>
-          <t>TX12839-90-H357 к=96/6</t>
+          <t>S0068-90</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
-          <t>Чашка кофейная 90 мл d 6,5 см h6,5 см Organica Sand P.L. Proff Cuisine [6]</t>
+          <t>Чашка 90 мл кофейная без ручки ZINC Barista d 7 см h6,8 см стекло P.L. Barbossa [1] </t>
         </is>
       </c>
       <c r="F351" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G351" s="9">
-        <v>159</v>
+        <v>203</v>
       </c>
       <c r="H351" s="9">
         <v/>
       </c>
       <c r="I351" s="10">
-        <v>0</v>
+        <v>784</v>
       </c>
       <c r="J351" s="4"/>
     </row>
     <row r="352" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="4"/>
       <c r="B352" s="5"/>
       <c r="C352" s="6" t="inlineStr">
         <is>
-          <t>73024064</t>
+          <t>81222584</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
-          <t>TX12839-90-H281 кор=</t>
+          <t>ZA0395-90-ME</t>
         </is>
       </c>
       <c r="E352" s="8" t="inlineStr">
         <is>
-          <t>Чашка кофейная 90 мл d 6,5 см h6,5 см Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Чашка 95 мл кофейная d 6,5 см h5,3 см Frost White Moon P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G352" s="9">
-        <v>183</v>
+        <v>397</v>
       </c>
       <c r="H352" s="9">
         <v/>
       </c>
       <c r="I352" s="10">
-        <v>1154</v>
+        <v>1482</v>
       </c>
       <c r="J352" s="4"/>
     </row>
     <row r="353" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="4"/>
       <c r="B353" s="5"/>
       <c r="C353" s="6" t="inlineStr">
         <is>
-          <t>81220667</t>
+          <t>81221510</t>
         </is>
       </c>
       <c r="D353" s="7" t="inlineStr">
         <is>
-          <t>CLSC09</t>
+          <t>094601A-G001</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
-          <t>Чашка кофейная RAK Porcelain Classic Gourmet 90 мл, d 6 см, h 6 см</t>
+          <t>Чашка кофейная 110 мл d 7,1 см h4,9 см Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F353" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G353" s="9">
-        <v>213.2</v>
+        <v>437</v>
       </c>
       <c r="H353" s="9">
         <v/>
       </c>
       <c r="I353" s="10">
-        <v>48</v>
+        <v>2666</v>
       </c>
       <c r="J353" s="4"/>
     </row>
     <row r="354" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="4"/>
       <c r="B354" s="5"/>
       <c r="C354" s="6" t="inlineStr">
         <is>
-          <t>81220141</t>
+          <t>73024066</t>
         </is>
       </c>
       <c r="D354" s="7" t="inlineStr">
         <is>
-          <t>BACU09</t>
+          <t>TX12839-180-H281 (к=</t>
         </is>
       </c>
       <c r="E354" s="8" t="inlineStr">
         <is>
-          <t>Чашка круглая RAK Porcelain Banquet 90 мл</t>
+          <t>Чашка кофейная 180 мл d 8,5 см h7,5 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G354" s="9">
-        <v>123.5</v>
+        <v>322</v>
       </c>
       <c r="H354" s="9">
-        <v/>
+        <v>209</v>
       </c>
       <c r="I354" s="10">
-        <v>20</v>
+        <v>957</v>
       </c>
       <c r="J354" s="4"/>
     </row>
     <row r="355" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="4"/>
       <c r="B355" s="5"/>
       <c r="C355" s="6" t="inlineStr">
         <is>
-          <t>81220567</t>
+          <t>81223098</t>
         </is>
       </c>
       <c r="D355" s="7" t="inlineStr">
         <is>
-          <t>FDCU30M1</t>
+          <t>TX12839-180-H357 к=48/6</t>
         </is>
       </c>
       <c r="E355" s="8" t="inlineStr">
         <is>
-          <t>Чашка круглая без ручки RAK Porcelain Fine Dine 300 мл</t>
+          <t>Чашка кофейная 180 мл d 8,5 см h7,5 см P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F355" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G355" s="9">
-        <v>405.6</v>
+        <v>258</v>
       </c>
       <c r="H355" s="9">
         <v/>
       </c>
       <c r="I355" s="10">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="J355" s="4"/>
     </row>
     <row r="356" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="4"/>
       <c r="B356" s="5"/>
       <c r="C356" s="6" t="inlineStr">
         <is>
-          <t>81220563</t>
+          <t>81223096</t>
         </is>
       </c>
       <c r="D356" s="7" t="inlineStr">
         <is>
-          <t>FDCU09</t>
+          <t>TX12839-90-H357 к=96/6</t>
         </is>
       </c>
       <c r="E356" s="8" t="inlineStr">
         <is>
-          <t>Чашка круглая нештабелируемая RAK Porcelain Fine Dine 90 мл</t>
+          <t>Чашка кофейная 90 мл d 6,5 см h6,5 см Organica Sand P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F356" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G356" s="9">
-        <v>240.5</v>
+        <v>198</v>
       </c>
       <c r="H356" s="9">
         <v/>
       </c>
       <c r="I356" s="10">
-        <v>220</v>
+        <v>1884</v>
       </c>
       <c r="J356" s="4"/>
     </row>
     <row r="357" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="4"/>
       <c r="B357" s="5"/>
       <c r="C357" s="6" t="inlineStr">
         <is>
-          <t>81220114</t>
+          <t>73024064</t>
         </is>
       </c>
       <c r="D357" s="7" t="inlineStr">
         <is>
-          <t>BANC09</t>
+          <t>TX12839-90-H281 кор=</t>
         </is>
       </c>
       <c r="E357" s="8" t="inlineStr">
         <is>
-          <t>Чашка нештабелируемая RAK Porcelain Banquet 90 мл</t>
+          <t>Чашка кофейная 90 мл d 6,5 см h6,5 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F357" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G357" s="9">
-        <v>139.1</v>
+        <v>190</v>
       </c>
       <c r="H357" s="9">
-        <v/>
+        <v>123</v>
       </c>
       <c r="I357" s="10">
-        <v>13</v>
+        <v>1125</v>
       </c>
       <c r="J357" s="4"/>
     </row>
     <row r="358" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="4"/>
       <c r="B358" s="5"/>
       <c r="C358" s="6" t="inlineStr">
         <is>
           <t>81221512</t>
         </is>
       </c>
       <c r="D358" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094612A-G001</t>
         </is>
       </c>
       <c r="E358" s="8" t="inlineStr">
         <is>
           <t>Чашка чайная 220 мл d 8,6 см h6 см Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G358" s="9">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="H358" s="9">
         <v/>
       </c>
       <c r="I358" s="10">
-        <v>6170</v>
+        <v>6021</v>
       </c>
       <c r="J358" s="4"/>
     </row>
     <row r="359" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="4"/>
       <c r="B359" s="5"/>
       <c r="C359" s="6" t="inlineStr">
         <is>
           <t>81221487</t>
         </is>
       </c>
       <c r="D359" s="7" t="inlineStr">
         <is>
           <t>310608A</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
           <t>Чашка чайная 250 мл d 9,5 см h6,2 см Appeal Noble [6]</t>
         </is>
       </c>
       <c r="F359" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G359" s="9">
         <v>873</v>
       </c>
       <c r="H359" s="9">
         <v/>
       </c>
       <c r="I359" s="10">
-        <v>5389</v>
+        <v>5281</v>
       </c>
       <c r="J359" s="4"/>
     </row>
     <row r="360" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="4"/>
       <c r="B360" s="5"/>
       <c r="C360" s="6" t="inlineStr">
         <is>
           <t>81221513</t>
         </is>
       </c>
       <c r="D360" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094617A-G001</t>
         </is>
       </c>
       <c r="E360" s="8" t="inlineStr">
         <is>
           <t>Чашка чайная 280 мл d 9,2 см h6,7 см Impress Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G360" s="9">
         <v>537</v>
       </c>
       <c r="H360" s="9">
         <v/>
       </c>
       <c r="I360" s="10">
-        <v>5218</v>
+        <v>4799</v>
       </c>
       <c r="J360" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>