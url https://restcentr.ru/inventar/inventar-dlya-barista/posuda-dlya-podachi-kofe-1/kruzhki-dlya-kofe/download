--- v0 (2026-06-13)
+++ v1 (2026-10-17)
@@ -314,50 +314,51 @@
                                 <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.jpg"/>
                                 <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.jpg"/>
                                 <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.jpg"/>
                                 <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.jpg"/>
                                 <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.jpg"/>
                                 <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.jpg"/>
                                 <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.jpg"/>
                                 <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.jpg"/>
                                 <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.jpg"/>
                                 <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.jpg"/>
                                 <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.jpg"/>
                                 <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.jpg"/>
                                 <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.jpg"/>
                                 <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.jpg"/>
                                 <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.jpg"/>
                                 <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.jpg"/>
                                 <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.jpg"/>
                                 <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.jpg"/>
                                 <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.jpg"/>
                                 <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.jpg"/>
                                 <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.jpg"/>
                                 <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.jpg"/>
                                 <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.jpg"/>
                                 <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.jpg"/>
                                 <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.jpg"/>
+                                <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -4602,50 +4603,82 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="135" name="Image135"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Image136"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4919,78 +4952,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J138"/>
+  <dimension ref="A2:J139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 17:54</t>
+          <t>Прайс актуален на 17.10.2026 04:55</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5072,51 +5105,51 @@
           <t>81223937</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>G-MC2414H-T2</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кружка 140 мл Hemisphere Coffee прозрачная набор 2 шт. d 8 см h6 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>479.6</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81272314</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TW05118</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кружка 150 мл Hemisphere Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5202,4364 +5235,4398 @@
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81200928</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>07с1335 кор=20</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кружка 200 мл прозрачная "Зеленый чай" стекло d 7,3 см h9,1 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>45</v>
       </c>
       <c r="I11" s="10">
-        <v>1776</v>
+        <v>762</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81223941</t>
+          <t>81222731</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>G-MC5723H-T2</t>
+          <t>MUG-02-KNK</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Кружка 230 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h9,5 см термостекло P.L. [1]</t>
+          <t>Кружка 210 мл белая d 7,5 см h9,5 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1136</v>
+        <v>407</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>203</v>
+        <v>92</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81221693</t>
+          <t>81223941</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>G-MC5723H-T2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл d 7 см h9 см Grace Noble [6]</t>
+          <t>Кружка 230 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h9,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>563</v>
+        <v>1136</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>0</v>
+        <v>183</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81222562</t>
+          <t>81221693</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095625A-P001-G001</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл d 7,1 см h8,9 см Light Grey Noble [6]</t>
+          <t>Кружка 250 мл d 7 см h9 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>589</v>
+        <v>658</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1169</v>
+        <v>8902</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81229974</t>
+          <t>81222562</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>JHLD4231</t>
+          <t>095622А</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл d 8 см h9,5 см Lord Gray P.L. Proff Cuisine [6]</t>
+          <t>Кружка 250 мл d 7,1 см h8,9 см Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>563</v>
+        <v>589</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>382</v>
       </c>
       <c r="I15" s="10">
-        <v>1784</v>
+        <v>1167</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81221514</t>
+          <t>81229974</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JHLD4231</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл белая d 7,3 см h9 см Impress Noble [6]</t>
+          <t>Кружка 250 мл d 8 см h9,5 см Lord Gray P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>503</v>
+        <v>563</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>449</v>
+        <v>1710</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81221757</t>
+          <t>81221514</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>094621A-G001</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл белая d 7,8 см h8 см Simply Fine Plus Stackable Noble [6]</t>
+          <t>Кружка 250 мл белая d 7,3 см h9 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>453</v>
+        <v>503</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>3513</v>
+        <v>426</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222564</t>
+          <t>81221757</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>091623А</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл белая d 7,8 см h8,8 см фарфор Cone Fine Plus Noble [6]</t>
+          <t>Кружка 250 мл белая d 7,8 см h8 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>537</v>
+        <v>453</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>294</v>
       </c>
       <c r="I18" s="10">
-        <v>1147</v>
+        <v>3513</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>70001340</t>
+          <t>81222564</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>D6880/68978</t>
+          <t>095621А</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл белая d 8 см h 11 см Трианон Opal ARC [6]</t>
+          <t>Кружка 250 мл белая d 7,8 см h8,8 см фарфор Cone Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>211</v>
+        <v>537</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>11905</v>
+        <v>1146</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81221558</t>
+          <t>70001340</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>D6880/68978</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл белая d 8 см h8,7 см фарфор Stackable P.L. Proff Cuisine [1]</t>
+          <t>Кружка 250 мл белая d 8 см h 11 см Трианон Opal ARC [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>250</v>
+        <v>211</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>158</v>
       </c>
       <c r="I20" s="10">
-        <v>0</v>
+        <v>8835</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81229014</t>
+          <t>81221558</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2155</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл красная d 8,1 см h7,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 250 мл белая d 8 см h8,7 см фарфор Stackable P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>81200934</t>
+          <t>81229014</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>13с1649 ко</t>
+          <t/>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл прозрачная "Грация" стекло d 8,3 см h9,5 см ОСЗ [20]</t>
+          <t>Кружка 250 мл красная d 8,1 см h7,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>59</v>
+        <v>213</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1365</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81200855</t>
+          <t>81200934</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>J2656/H843</t>
+          <t>13с1649 ко</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл прозрачная "Маг" стекло Tempered Glass d 7 см h9 см Arcoroc [12]</t>
+          <t>Кружка 250 мл прозрачная "Грация" стекло d 8,3 см h9,5 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>0</v>
+        <v>625</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>03140408</t>
+          <t>81200855</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>55029 кор=12</t>
+          <t>J2656/H843</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл прозрачная "Паб" стекло Tempered Glass d 7,5 см h9 см Pasabahce [12]</t>
+          <t>Кружка 250 мл прозрачная "Маг" стекло Tempered Glass d 7 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>Pasabahce</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81200939</t>
+          <t>03140408</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>N4715 кор=</t>
+          <t>55029 кор=12</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл прозрачная "Фитнес" стекло Tempered Glass d 7,2 см h9 см Arcoroc [12]</t>
+          <t>Кружка 250 мл прозрачная "Паб" стекло Tempered Glass d 7,5 см h9 см Pasabahce [12]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Pasabahce</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1245</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81229015</t>
+          <t>81200939</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>N4715 кор=</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Кружка 250 мл черная d 8,1 см h7,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 250 мл прозрачная "Фитнес" стекло Tempered Glass d 7,2 см h9 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>213</v>
+        <v>75</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81269809</t>
+          <t>81229015</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>23с2313</t>
+          <t/>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Кружка 260 мл прозрачная "Норд" стекло d 8,8 см h7,2 см ОСЗ [24]</t>
+          <t>Кружка 250 мл черная d 8,1 см h7,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>78</v>
+        <v>213</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>1500</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81223942</t>
+          <t>81269809</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>G-MC5727H-T2</t>
+          <t>23с2313</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h11 см термостекло P.L. [1]</t>
+          <t>Кружка 260 мл прозрачная "Норд" стекло d 8,8 см h7,2 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>552.2</v>
+        <v>78</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>58</v>
       </c>
       <c r="I28" s="10">
-        <v>54</v>
+        <v>1499</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81229388</t>
+          <t>81223942</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>CW-YL-MUG-03-KNK</t>
+          <t>G-MC5727H-T2</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл d 8 см h10 см Cowry Yellow By Bone Innovation [6]</t>
+          <t>Кружка 270 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>1320</v>
+        <v>552.2</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81229221</t>
+          <t>81229388</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>HA-EL-MUG-03-KNK</t>
+          <t>CW-YL-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл d 8 см h10 см Elegance By Bone Innovation [6]</t>
+          <t>Кружка 270 мл d 8 см h10 см Cowry Yellow By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>983</v>
+        <v>1320</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>649</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81221654</t>
+          <t>81229221</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>HA-GL-MUG-03-KNK</t>
+          <t>HA-EL-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл d 8 см h10 см GLEAM By Bone Innovation [6]</t>
+          <t>Кружка 270 мл d 8 см h10 см Elegance By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>708</v>
+        <v>983</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>364</v>
+        <v>576</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81229170</t>
+          <t>81221654</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>HA-IN-MUG-03-KNK</t>
+          <t>HA-GL-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл d 8 см h10 см Infinity By Bone Innovation [6]</t>
+          <t>Кружка 270 мл d 8 см h10 см GLEAM By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>0</v>
+        <v>316</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81229420</t>
+          <t>81229170</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>TN-KL-MUG-03-KNK</t>
+          <t>HA-IN-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл d 8 см h10 см Kolezyum By Bone Innovation [6]</t>
+          <t>Кружка 270 мл d 8 см h10 см Infinity By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>596</v>
+        <v>705</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81229404</t>
+          <t>81229420</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-MUG-03-KNK</t>
+          <t>TN-KL-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл d 8 см h10 см Legna By Bone Innovation [6]</t>
+          <t>Кружка 270 мл d 8 см h10 см Kolezyum By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>544</v>
+        <v>596</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81229464</t>
+          <t>81229404</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>TN-SZ-MUG-03-KNK</t>
+          <t>TN-LG-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл d 8 см h10 см Spazio Tinta By Bone Innovation [6]</t>
+          <t>Кружка 270 мл d 8 см h10 см Legna By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>565</v>
+        <v>544</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81229110</t>
+          <t>81229464</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>HA-SP-MUG-03-KNK</t>
+          <t>TN-SZ-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл d 8 см h10 см Supreme By Bone Innovation [6]</t>
+          <t>Кружка 270 мл d 8 см h10 см Spazio Tinta By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1217</v>
+        <v>565</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81229681</t>
+          <t>81229110</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>HA-TP-MUG-03-KNK</t>
+          <t>HA-SP-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл d 8 см h10 см Tropical By Bone Innovation [6]</t>
+          <t>Кружка 270 мл d 8 см h10 см Supreme By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>955</v>
+        <v>1217</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>491</v>
+        <v>246</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81229313</t>
+          <t>81229681</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>HA-VT-MUG-03-KNK</t>
+          <t>HA-TP-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл d 8 см h10 см Vintage By Bone Innovation [6]</t>
+          <t>Кружка 270 мл d 8 см h10 см Tropical By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>983</v>
+        <v>955</v>
       </c>
       <c r="H38" s="9">
-        <v/>
+        <v>620</v>
       </c>
       <c r="I38" s="10">
-        <v>516</v>
+        <v>491</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81223938</t>
+          <t>81229313</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>G-MC2427H-T2</t>
+          <t>HA-VT-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл Hemisphere Coffee прозрачная набор 2 шт. d 10 см h8 см термостекло P.L. [1]</t>
+          <t>Кружка 270 мл d 8 см h10 см Vintage By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>597.3</v>
+        <v>983</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>638</v>
       </c>
       <c r="I39" s="10">
-        <v>927</v>
+        <v>516</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81222376</t>
+          <t>81223938</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>G-MC2427H-T2</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл белая d 7,8 см h9,3 см Neo Silk Noble [6]</t>
+          <t>Кружка 270 мл Hemisphere Coffee прозрачная набор 2 шт. d 10 см h8 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>573</v>
+        <v>597.3</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>2928</v>
+        <v>906</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81229534</t>
+          <t>81222376</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>01-MUG-03-KNK</t>
+          <t>306612А</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Кружка 270 мл белая d 8 см h10 см Arel By Bone Innovation [6]</t>
+          <t>Кружка 270 мл белая d 7,8 см h9,3 см Neo Silk Noble [6]</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>376</v>
+        <v>2904</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81222563</t>
+          <t>81229534</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>01-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Кружка 275 мл белая d 7,4 см h9,2 см фарфор Coupe Fine Plus Noble [6]</t>
+          <t>Кружка 270 мл белая d 8 см h10 см Arel By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>1179</v>
+        <v>351</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81221662</t>
+          <t>81222563</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>HA-GR-MUG-03-KNK</t>
+          <t>095625А</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Кружка 290 мл d 8 см h10 см Falme Grey By Bone Innovation [6]</t>
+          <t>Кружка 275 мл белая d 7,4 см h9,2 см фарфор Coupe Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>708</v>
+        <v>537</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I43" s="10">
-        <v>113</v>
+        <v>1172</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81269779</t>
+          <t>81221662</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HA-GR-MUG-03-KNK</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Кружка 290 мл d 8,3 см h8,5 см белая Эвридэй Opal ARC [6]</t>
+          <t>Кружка 290 мл d 8 см h10 см Falme Grey By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>238</v>
+        <v>708</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>5780</v>
+        <v>77</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>71002102</t>
+          <t>81269779</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>TX12851-300-H275 (к=72/6)</t>
+          <t>P8675</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл d 8,5 см h10 см Organica Green P.L. Proff Cuisine [6]</t>
+          <t>Кружка 290 мл d 8,3 см h8,5 см белая Эвридэй Opal ARC [6]</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>413</v>
+        <v>238</v>
       </c>
       <c r="H45" s="9">
-        <v/>
+        <v>178</v>
       </c>
       <c r="I45" s="10">
-        <v>2358</v>
+        <v>5300</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>73024063</t>
+          <t>81220216</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>TX12851-300-H281 к=72/6</t>
+          <t>BAFMG30PGN</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл d 8,5 см h10 см Organica Spicy P.L. Proff Cuisine [6]</t>
+          <t>Кружка 300 мл d 8 см h10,8 см Green Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>347</v>
+        <v>443.3</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>423</v>
+        <v>61</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>99002190</t>
+          <t>81220612</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>F2514 (кор=48шт)</t>
+          <t>BAFMG30PBR</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл белая d 7,6 см h9,4 см фарфор P.L. Proff Cuisine [6]</t>
+          <t>Кружка 300 мл d 8 см h10,8 см Red Peppery фарфор RAK</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>RAK Porcelain</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>357</v>
+        <v>420.2</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>453</v>
+        <v>18</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>70001386</t>
+          <t>71002102</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>P5065</t>
+          <t>TX12851-300-H275 (к=72/6)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл белая d 8 см h 9 см Трианон Stackable Opal ARC [6]</t>
+          <t>Кружка 300 мл d 8,5 см h10 см Organica Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>117</v>
+        <v>413</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>2331</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81221758</t>
+          <t>73024063</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TX12851-300-H281 к=72/6</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл белая d 8,3 см h8,5 см Simply Fine Plus Stackable Noble [6]</t>
+          <t>Кружка 300 мл d 8,5 см h10 см Organica Spicy P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>507</v>
+        <v>347</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>2406</v>
+        <v>423</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81222233</t>
+          <t>99002190</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F2514 (кор=48шт)</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл белая d 8,6 h8,5 см Aristocrat Stackable Noble [6]</t>
+          <t>Кружка 300 мл белая d 7,6 см h9,4 см фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>597</v>
+        <v>357</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>0</v>
+        <v>321</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81220216</t>
+          <t>70001386</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>BAFMG30PGN</t>
+          <t>P5065</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл зеленая Peppery RAK Porcelain</t>
+          <t>Кружка 300 мл белая d 8 см h 9 см Трианон Stackable Opal ARC [6]</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>523.9</v>
+        <v>117</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81200044</t>
+          <t>81221758</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>F2568R1-280W (кор=48шт)</t>
+          <t>091627А</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл красная d 8,4 см h9,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 300 мл белая d 8,3 см h8,5 см Simply Fine Plus Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>281</v>
+        <v>507</v>
       </c>
       <c r="H52" s="9">
-        <v/>
+        <v>329</v>
       </c>
       <c r="I52" s="10">
-        <v>0</v>
+        <v>2382</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81220612</t>
+          <t>81222233</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>BAFMG30PBR</t>
+          <t>313615</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл красная Peppery RAK Porcelain</t>
+          <t>Кружка 300 мл белая d 8,6 h8,5 см Aristocrat Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t>RAK Porcelain</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>496.6</v>
+        <v>597</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>18</v>
+        <v>1527</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81200841</t>
+          <t>81200044</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>07с1334/L4</t>
+          <t>F2568R1-280W (кор=48шт)</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Кружка 300 мл прозрачная "Капучино" стекло d 8 см h11,2 см ОСЗ [20]</t>
+          <t>Кружка 300 мл красная d 8,4 см h9,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>82</v>
+        <v>281</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>765</v>
+        <v>0</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81223943</t>
+          <t>81200841</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>G-MC5731H-T2</t>
+          <t>07с1334/L4</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Кружка 310 мл Classic Coffee прозрачная набор 2 шт. d 9 см h10 см термостекло P.L. [1]</t>
+          <t>Кружка 300 мл прозрачная "Капучино" стекло d 8 см h11,2 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>1174</v>
+        <v>86</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>9</v>
+        <v>1900</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81222891</t>
+          <t>81223943</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087825</t>
+          <t>G-MC5731H-T2</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Псковский" керамика ПГ [6]</t>
+          <t>Кружка 310 мл Classic Coffee прозрачная набор 2 шт. d 9 см h10 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>370</v>
+        <v>1174</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81222919</t>
+          <t>81222891</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>пг071-00092431</t>
+          <t>ПГ022-00087825</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>154</v>
+        <v>294</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>70001365</t>
+          <t>81222919</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>63391</t>
+          <t>пг071-00092431</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл белая d 7,7 см h9 см Эволюшн Opal ARC [6]</t>
+          <t>Кружка 320 мл d 9,3/8,5 см h8,7 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>137</v>
+        <v>407</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>0</v>
+        <v>542</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81221561</t>
+          <t>70001365</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>63391</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл белая d 7,8 см h11 см фарфор P.L. Proff Cuisine [1]</t>
+          <t>Кружка 320 мл белая d 7,7 см h9 см Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>344</v>
+        <v>137</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>9305</v>
+        <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81223302</t>
+          <t>81221561</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>2620 (red)кор=36/6</t>
+          <t>F1050</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл красная d 8,2 см h10,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 320 мл белая d 7,8 см h11 см фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>453</v>
+        <v>344</v>
       </c>
       <c r="H60" s="9">
-        <v/>
+        <v>223</v>
       </c>
       <c r="I60" s="10">
-        <v>2807</v>
+        <v>9268</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81223301</t>
+          <t>81223302</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>2620 (orange) кор=36/6</t>
+          <t>2620 (red)кор=36/6</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл оранжевая d 8,2 см h10,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 320 мл красная d 8,2 см h10,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>453</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>6095</v>
+        <v>2699</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81269847</t>
+          <t>81223301</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>23с2354</t>
+          <t>2620 (orange) кор=36/6</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл прозрачная "Вертикаль" Optical стекло d 8 см h9,3 см ОСЗ [24]</t>
+          <t>Кружка 320 мл оранжевая d 8,2 см h10,3 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>89</v>
+        <v>453</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>1595</v>
+        <v>5825</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81201247</t>
+          <t>81269847</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>N2699 кор=</t>
+          <t>23с2354</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл прозрачная "Волюто" стекло d 8,8 см h11,2 см Arcoroc [12]</t>
+          <t>Кружка 320 мл прозрачная "Вертикаль" Optical стекло d 8 см h9,3 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>1183</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>81200940</t>
+          <t>81201247</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>N4717 кор=12</t>
+          <t>N2699 кор=</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл прозрачная "Фитнес" стекло Tempered Glass d 7,4 см h10,2 см Arcoroc [12]</t>
+          <t>Кружка 320 мл прозрачная "Волюто" стекло d 8,8 см h11,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>588</v>
+        <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81200926</t>
+          <t>81200940</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>23с1208 кор=24</t>
+          <t>N4717 кор=12</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Кружка 320 мл прозрачная "Чайная" стекло d 8 см h9,8 см ОСЗ [24]</t>
+          <t>Кружка 320 мл прозрачная "Фитнес" стекло Tempered Glass d 7,4 см h10,2 см Arcoroc [12]</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>2629</v>
+        <v>552</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>81250115</t>
+          <t>81200926</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>17-348 STONE B кор=3</t>
+          <t>23с1208 кор=24</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Кружка 325 мл d 7,8 см h10,1 см Stone Untouched Taiga P.L. Proff Cuisine [6]</t>
+          <t>Кружка 320 мл прозрачная "Чайная" стекло d 8 см h9,8 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>657</v>
+        <v>80</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>205</v>
+        <v>1278</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81200734</t>
+          <t>81250115</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>FF3328</t>
+          <t>17-348 STONE B кор=3</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Кружка 330 мл белая d 8,4 см h13,2 см фарфор P.L. Proff Cuisine [6]</t>
+          <t>Кружка 325 мл d 7,8 см h10,1 см Stone Untouched Taiga P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>373</v>
+        <v>657</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>816</v>
+        <v>88</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81221488</t>
+          <t>81200734</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FF3328</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Кружка 330 мл белая d 8,5 см h9 см Appeal Noble [6]</t>
+          <t>Кружка 330 мл белая d 8,4 см h13,2 см фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>589</v>
+        <v>373</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>485</v>
+        <v>575</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81222039</t>
+          <t>81221488</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>NY-KEB4706X6</t>
+          <t>310606А-G001</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Кружка 340 мл d 8,9 см h10,6 см Blue Flower P.L. Proff Cuisine [6]</t>
+          <t>Кружка 330 мл белая d 8,5 см h9 см Appeal Noble [6]</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>713</v>
+        <v>589</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>0</v>
+        <v>202</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>92000039</t>
+          <t>81222039</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>DL094 / DC094</t>
+          <t>NY-KEB4706X6</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл Classic Coffee прозрачная d 8,2 см h11,5 см термостекло P.L. [1]</t>
+          <t>Кружка 340 мл d 8,9 см h10,6 см Blue Flower P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>560</v>
+        <v>713</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
         <v>0</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>81272311</t>
+          <t>92000039</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>2-013-350</t>
+          <t>DL094 / DC094</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл Classic Coffee прозрачная d 9,1 см h11 см термостекло P.L. [1]</t>
+          <t>Кружка 350 мл Classic Coffee прозрачная d 8,2 см h11,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>843</v>
+        <v>560</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81272302</t>
+          <t>81272311</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>2-013-375</t>
+          <t>2-013-350</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл Classic Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
+          <t>Кружка 350 мл Classic Coffee прозрачная d 9,1 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>784</v>
+        <v>843</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81223228</t>
+          <t>81272302</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>P7135008-SH221 к=48/6</t>
+          <t>2-013-375</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 7,9 см h10 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кружка 350 мл Classic Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>513</v>
+        <v>784</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>2485</v>
+        <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81221694</t>
+          <t>81223228</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7135008-SH221 к=48/6</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 8,3 см h9,2 см Grace Noble [6]</t>
+          <t>Кружка 350 мл d 7,9 см h10 см Orange Sky Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>637</v>
+        <v>513</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>3655</v>
+        <v>2207</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81229990</t>
+          <t>81221694</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095634A-P001-G001</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 8,5 см h10,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
+          <t>Кружка 350 мл d 8,3 см h9,2 см Grace Noble [6]</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>353</v>
+        <v>637</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>24399</v>
+        <v>3529</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81220305</t>
+          <t>81229990</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NGD012</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 8,5 см h10,5 см Organica Grain P.L. Proff Cuisine [6]</t>
+          <t>Кружка 350 мл d 8,5 см h10,5 см Elegance Sun P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>573</v>
+        <v>353</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>3457</v>
+        <v>22175</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81223335</t>
+          <t>81220305</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>YA4969Z10-UWкор=48 бокс=6</t>
+          <t>TX20160-H461</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 8,5 см h9,7 см Rubi Sunset P.L. Proff Cuisine [1]</t>
+          <t>Кружка 350 мл d 8,5 см h10,5 см Organica Grain P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>726</v>
+        <v>573</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>1453</v>
+        <v>3168</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81222828</t>
+          <t>81223335</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>HL-MGL-01-MUG</t>
+          <t>YA4969Z10-UWкор=48 бокс=6</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 8,8 см h10 см Oliva By Bone Innovation [6]</t>
+          <t>Кружка 350 мл d 8,5 см h9,7 см Rubi Sunset P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>957</v>
+        <v>726</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>471</v>
       </c>
       <c r="I78" s="10">
-        <v>567</v>
+        <v>1387</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81233216</t>
+          <t>81222828</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>2542/6528 (кор=20 шт)</t>
+          <t>HL-MGL-01-MUG</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 8,8 см h10,5 см "Кухни мира" красная глина P.L.</t>
+          <t>Кружка 350 мл d 8,8 см h10 см Oliva By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>537</v>
+        <v>957</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>276</v>
+        <v>518</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81229606</t>
+          <t>81233216</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>095634A-L010-LGS</t>
+          <t>2542/6528 (кор=20 шт)</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 80 мм h90 мм Light Grey Noble [6]</t>
+          <t>Кружка 350 мл d 8,8 см h10,5 см "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>658</v>
+        <v>537</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>2541</v>
+        <v>390</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81222009</t>
+          <t>81229606</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095634A-L010-LGS</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 9 см h9 см Gray Rock Flowers Frutti di Mare P.L. [6]</t>
+          <t>Кружка 350 мл d 80 мм h90 мм Light Grey Noble [6]</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>643</v>
+        <v>658</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>703</v>
+        <v>2278</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81223426</t>
+          <t>81222009</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>80162 кор=36/6</t>
+          <t>QB23118005</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл d 9,5 см h8 см Texture Dark Green P.L. Proff Cuisine [6]</t>
+          <t>Кружка 350 мл d 9 см h9 см Gray Rock Flowers Frutti di Mare P.L. [6]</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>473</v>
+        <v>643</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>111</v>
+        <v>686</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>81223944</t>
+          <t>81223426</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>G-MC5735H-T2</t>
+          <t>80162 кор=36/6</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл Hemisphere Coffee прозрачная набор 2 шт. d 9 см h10 см термостекло P.L. [1]</t>
+          <t>Кружка 350 мл d 9,5 см h8 см Texture Dark Green P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>1278</v>
+        <v>473</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>81229920</t>
+          <t>81223944</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>095634A</t>
+          <t>G-MC5735H-T2</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл белая d 8,3 см h9,2 см Coupe Fine Plus Noble [6]</t>
+          <t>Кружка 350 мл Hemisphere Coffee прозрачная набор 2 шт. d 9 см h10 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>637</v>
+        <v>1278</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>2364</v>
+        <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>81229012</t>
+          <t>81229920</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>095634A</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл красная d 9 см h8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 350 мл белая d 8,3 см h9,2 см Coupe Fine Plus Noble [6]</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>261</v>
+        <v>637</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>0</v>
+        <v>2167</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>81229013</t>
+          <t>81229012</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Кружка 350 мл черная d 9 см h8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 350 мл красная d 9 см h8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>261</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>81222288</t>
+          <t>81229013</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Кружка 355 мл d 9,1 см h7,9 см Aqua Blue P.L. Proff Cuisine [6]</t>
+          <t>Кружка 350 мл черная d 9 см h8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>738</v>
+        <v>261</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>414</v>
+        <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>81223272</t>
+          <t>81222288</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>INQ-M11403WD-red</t>
+          <t>ZA0585-360-A</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Кружка 360 мл красная d 8,8 см h9,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 355 мл d 9,1 см h7,9 см Aqua Blue P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>237</v>
+        <v>738</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>0</v>
+        <v>270</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>81223270</t>
+          <t>81223272</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>INQ-M11403WD-orange</t>
+          <t>INQ-M11403WD-red</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Кружка 360 мл оранжевая d 8,8 см h9,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 360 мл красная d 8,8 см h9,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>237</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
         <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>81223273</t>
+          <t>81223270</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>INQ-M11403WD-blue</t>
+          <t>INQ-M11403WD-orange</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Кружка 360 мл синяя d 8,8 см h9,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 360 мл оранжевая d 8,8 см h9,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>237</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
         <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>81223271</t>
+          <t>81223273</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>INQ-M11403WD-Black</t>
+          <t>INQ-M11403WD-blue</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Кружка 360 мл черная d 8,8 см h9,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 360 мл синяя d 8,8 см h9,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>237</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81229849</t>
+          <t>81223271</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>INQ-M11403WD-Black</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Кружка 370 мл d 9,7 см h8 см Black Raw Wood P.L. Proff Cuisine [6]</t>
+          <t>Кружка 360 мл черная d 8,8 см h9,8 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>449</v>
+        <v>237</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>1448</v>
+        <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81221515</t>
+          <t>81229849</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>80162 к=36/6</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Кружка 370 мл белая d 8,2 см h10 см Impress Noble [6]</t>
+          <t>Кружка 370 мл d 9,7 см h8 см Black Raw Wood P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
-          <t>Noble</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>573</v>
+        <v>449</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>416</v>
+        <v>1354</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>81222375</t>
+          <t>81221515</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>306615А</t>
+          <t>094631A-G001</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Кружка 370 мл белая d 8,5 см h9,1 см Neo Silk Stackable Noble [6]</t>
+          <t>Кружка 370 мл белая d 8,2 см h10 см Impress Noble [6]</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>Noble</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>673</v>
+        <v>573</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>2796</v>
+        <v>388</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>81223945</t>
+          <t>81222375</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>G-MC5740H-T2</t>
+          <t>306615А</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл Classic Coffee прозрачная набор 2 шт. d 9,5 см h12 см термостекло P.L. [1]</t>
+          <t>Кружка 370 мл белая d 8,5 см h9,1 см Neo Silk Stackable Noble [6]</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Noble</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>635.8</v>
+        <v>673</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>0</v>
+        <v>2718</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81223053</t>
+          <t>81223945</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>P7139409/0525-3</t>
+          <t>G-MC5740H-T2</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 8,4 см h11,3 см Desert Fusion P.L. Proff Cuisine [1]</t>
+          <t>Кружка 400 мл Classic Coffee прозрачная набор 2 шт. d 9,5 см h12 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>430</v>
+        <v>635.8</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
         <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81223034</t>
+          <t>81223053</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>P7139409/0525-1</t>
+          <t>P7139409/0525-3</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 8,5 см h11,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кружка 400 мл d 8,4 см h11,3 см Desert Fusion P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>371</v>
+        <v>430</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>2413</v>
+        <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>73024990</t>
+          <t>81223034</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>P7139409/0525-4 (кор=36/6</t>
+          <t>P7139409/0525-1</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 8,5 см h11,5 см Ocean Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кружка 400 мл d 8,5 см h11,5 см Coral Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>4987</v>
+        <v>2100</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>73030001</t>
+          <t>73024990</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>P7139409/0525-5 кор=36/6</t>
+          <t>P7139409/0525-4 (кор=36/6</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 8,5 см h11,5 см Organic Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кружка 400 мл d 8,5 см h11,5 см Ocean Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>342</v>
+        <v>367</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>5105</v>
+        <v>4171</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>73024989</t>
+          <t>73030001</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>P7139409/0525-2 (кор=36/6</t>
+          <t>P7139409/0525-5 кор=36/6</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 8,5 см h11,5 см White Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кружка 400 мл d 8,5 см h11,5 см Organic Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>437</v>
+        <v>342</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>3537</v>
+        <v>4590</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81223191</t>
+          <t>73024989</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>P7130409-SH234 к=48/4</t>
+          <t>P7139409/0525-2 (кор=36/6</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 9 см h10,8 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
+          <t>Кружка 400 мл d 8,5 см h11,5 см White Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>453</v>
+        <v>437</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>1346</v>
+        <v>2123</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81223215</t>
+          <t>81223191</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>P7130409-SH236 к=48/4</t>
+          <t>P7130409-SH234 к=48/4</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 9 см h10,8 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
+          <t>Кружка 400 мл d 9 см h10,8 см Blue Lake Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>473</v>
+        <v>453</v>
       </c>
       <c r="H102" s="9">
-        <v/>
+        <v>294</v>
       </c>
       <c r="I102" s="10">
-        <v>2160</v>
+        <v>1116</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81269874</t>
+          <t>81223215</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P7130409-SH236 к=48/4</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 9,3 см h10,1 см Wood Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кружка 400 мл d 9 см h10,8 см Brown Shore Fusion P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>473</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>5913</v>
+        <v>2132</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81222918</t>
+          <t>81269874</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>пг071-00092421</t>
+          <t>WM 242510</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 9,4/8,5 см h10 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
+          <t>Кружка 400 мл d 9,3 см h10,1 см Wood Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>370</v>
+        <v>473</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>269</v>
+        <v>5672</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>81223998</t>
+          <t>81222918</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>JM2315  кор=24/6</t>
+          <t>пг071-00092421</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл d 9,7 см h7,3 см Brown Spider Silk P.L. Proff Cuisine [6]</t>
+          <t>Кружка 400 мл d 9,4/8,5 см h10 см "Шелк-Доломит" матовая керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>473</v>
+        <v>407</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>1697</v>
+        <v>596</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81272304</t>
+          <t>81223998</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>2-017-400</t>
+          <t>JM2315  кор=24/6</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл Neo Classic Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
+          <t>Кружка 400 мл d 9,7 см h7,3 см Brown Spider Silk P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>874</v>
+        <v>473</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>0</v>
+        <v>1611</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81229557</t>
+          <t>81272304</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>F1589</t>
+          <t>2-017-400</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл белая d 9,4 см h11,3 см фарфор P.L. Proff Cuisine [6]</t>
+          <t>Кружка 400 мл Neo Classic Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>488</v>
+        <v>874</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>5173</v>
+        <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81229558</t>
+          <t>81229557</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>F1589R1</t>
+          <t>F1589</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Кружка 400 мл красная d 9,5 см h11,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
+          <t>Кружка 400 мл белая d 9,4 см h11,3 см фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>648</v>
+        <v>488</v>
       </c>
       <c r="H108" s="9">
-        <v/>
+        <v>317</v>
       </c>
       <c r="I108" s="10">
-        <v>621</v>
+        <v>5166</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81241333</t>
+          <t>81229558</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>F1589R1</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Кружка 420 мл d 9,4 см h9,1 см Bakery Fusion P.L. Proff Cuisine [6]</t>
+          <t>Кружка 400 мл красная d 9,5 см h11,5 см Barista (Бариста) P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>447</v>
+        <v>648</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>6352</v>
+        <v>580</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81201168</t>
+          <t>81241333</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>09с1488  у</t>
+          <t>WM7142009-SH108</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Кружка 420 мл прозрачная "Каппучино" стекло d 8 см h14 см ОСЗ [20]</t>
+          <t>Кружка 420 мл d 9,4 см h9,1 см Bakery Fusion P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>89</v>
+        <v>447</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>1422</v>
+        <v>6159</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81269740</t>
+          <t>81201168</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>09с1488  у</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Кружка 440 мл прозрачная "Stack Noir Caffe Premio" d 9,8 см h9,5 см стекло Ocean [6]</t>
+          <t>Кружка 420 мл прозрачная "Каппучино" стекло d 8 см h14 см ОСЗ [20]</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
-          <t>Ocean</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>229</v>
+        <v>89</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>2295</v>
+        <v>1161</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81272303</t>
+          <t>81269740</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>2-015-450/tw05134</t>
+          <t>1P00341</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл Classic Coffee прозрачная d 8 см h14,5 см термостекло P.L. [1]</t>
+          <t>Кружка 440 мл прозрачная "Stack Noir Caffe Premio" d 9,8 см h9,5 см стекло Ocean [6]</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Ocean</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>909</v>
+        <v>229</v>
       </c>
       <c r="H112" s="9">
-        <v/>
+        <v>171</v>
       </c>
       <c r="I112" s="10">
-        <v>45</v>
+        <v>1237</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81222899</t>
+          <t>81272303</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>ПГ022-00087828</t>
+          <t>2-015-450/tw05134</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл d 9,1/8,5 см h11,5 см "Псковский" керамика ПГ [6]</t>
+          <t>Кружка 450 мл Classic Coffee прозрачная d 8 см h14,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
-          <t>Псковский гончар</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>413</v>
+        <v>909</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>187</v>
+        <v>17</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81222909</t>
+          <t>81222899</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>ПГ001-00087057</t>
+          <t>ПГ022-00087828</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл d 9,3/8,5 см h11,5 см "Стандарт" керамика ПГ [6]</t>
+          <t>Кружка 450 мл d 9,1/8,5 см h11,5 см "Псковский" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>317</v>
+        <v>453</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>343</v>
+        <v>394</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81229831</t>
+          <t>81222909</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>170634</t>
+          <t>ПГ001-00087057</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл голубая d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
+          <t>Кружка 450 мл d 9,3/8,5 см h11,5 см "Стандарт" керамика ПГ [6]</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Псковский гончар</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>243</v>
+        <v>350</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>7767</v>
+        <v>595</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81229830</t>
+          <t>81229831</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>170633</t>
+          <t>170634</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл зеленая d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
+          <t>Кружка 450 мл голубая d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>243</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>9459</v>
+        <v>7763</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81229832</t>
+          <t>81229830</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>170635</t>
+          <t>170633</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл красная d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
+          <t>Кружка 450 мл зеленая d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H117" s="9">
-        <v/>
+        <v>157</v>
       </c>
       <c r="I117" s="10">
-        <v>10738</v>
+        <v>9405</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81229829</t>
+          <t>81229832</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>170632</t>
+          <t>170635</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Кружка 450 мл оранжевая d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
+          <t>Кружка 450 мл красная d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="H118" s="9">
-        <v/>
+        <v>156</v>
       </c>
       <c r="I118" s="10">
-        <v>8203</v>
+        <v>10713</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81272312</t>
+          <t>81229829</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>2-013-450</t>
+          <t>170632</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Кружка 475 мл Classic Coffee прозрачная d 10,2 см h12,2 см термостекло P.L. [1]</t>
+          <t>Кружка 450 мл оранжевая d 9 см h11 см фарфор "The Sun Eco" P.L. Proff Cuisine [4]</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>1151</v>
+        <v>243</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>163</v>
+        <v>8175</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81223946</t>
+          <t>81272312</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>G-MC5748H-T2</t>
+          <t>2-013-450</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Кружка 480 мл Classic Coffee прозрачная набор 2 шт. d 10 см h12 см термостекло P.L. [1]</t>
+          <t>Кружка 475 мл Classic Coffee прозрачная d 10,2 см h12,2 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>660</v>
+        <v>1151</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81241263</t>
+          <t>81223946</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>B233017450-2406A</t>
+          <t>G-MC5748H-T2</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Кружка 500 мл d 10,8 см h9,6 см Light Brown Spots Frutti di Mare P.L. [1]</t>
+          <t>Кружка 480 мл Classic Coffee прозрачная набор 2 шт. d 10 см h12 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>903</v>
+        <v>660</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>958</v>
+        <v>142</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81229816</t>
+          <t>81241263</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>CKCM220004-1</t>
+          <t>B233017450-2406A</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Кружка 500 мл белая "Кроличья доброта" голубая внутри P.L. Proff Cuisine</t>
+          <t>Кружка 500 мл d 10,8 см h9,6 см Light Brown Spots Frutti di Mare P.L. [1]</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>537</v>
+        <v>903</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>9321</v>
+        <v>950</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81229817</t>
+          <t>81229816</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>CKCM220004-2</t>
+          <t>CKCM220004-1</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Кружка 500 мл белая "Кроличья доброта" желтая внутри P.L. Proff Cuisine</t>
+          <t>Кружка 500 мл белая "Кроличья доброта" голубая внутри P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>537</v>
       </c>
       <c r="H123" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I123" s="10">
-        <v>9246</v>
+        <v>9316</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81229819</t>
+          <t>81229817</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>CKCM220004</t>
+          <t>CKCM220004-2</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Кружка 500 мл белая "Кроличья доброта" зеленая внутри P.L. Proff Cuisine</t>
+          <t>Кружка 500 мл белая "Кроличья доброта" желтая внутри P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>537</v>
       </c>
       <c r="H124" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I124" s="10">
-        <v>9302</v>
+        <v>9241</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81229818</t>
+          <t>81229819</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>CKCM220004-3</t>
+          <t>CKCM220004</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Кружка 500 мл белая "Кроличья доброта" розовая внутри P.L. Proff Cuisine</t>
+          <t>Кружка 500 мл белая "Кроличья доброта" зеленая внутри P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>537</v>
       </c>
       <c r="H125" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I125" s="10">
-        <v>9282</v>
+        <v>9299</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81229555</t>
+          <t>81229818</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>F2779</t>
+          <t>CKCM220004-3</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Кружка 500 мл белая d 9,8 см h10,3 см фарфор P.L. Proff Cuisine [6]</t>
+          <t>Кружка 500 мл белая "Кроличья доброта" розовая внутри P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="H126" s="9">
-        <v/>
+        <v>349</v>
       </c>
       <c r="I126" s="10">
-        <v>3008</v>
+        <v>9276</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81229556</t>
+          <t>81229555</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>F2779R1</t>
+          <t>F2779</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Кружка 500 мл красная d 9,8 см h10,3 см Barista (Бариста) фарфор P.L. Proff Cuisine [6]</t>
+          <t>Кружка 500 мл белая d 9,8 см h10,3 см фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>708</v>
+        <v>543</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>147</v>
+        <v>2636</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81200935</t>
+          <t>81229556</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>15с1858 кор=24</t>
+          <t>F2779R1</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Кружка 500 мл прозрачная "Кинг Сайз" стекло d 10,5 см h8,7 см ОСЗ [24]</t>
+          <t>Кружка 500 мл красная d 9,8 см h10,3 см Barista (Бариста) фарфор P.L. Proff Cuisine [6]</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>ОСЗ - Опытный стекольный завод</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>125</v>
+        <v>708</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>851</v>
+        <v>134</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81200941</t>
+          <t>81200935</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>N4718 кор=12</t>
+          <t>15с1858 кор=24</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Кружка 500 мл прозрачная "Фитнес" стекло Tempered Glass d 7,8 см h10,3 см "Arcoroc" [12]</t>
+          <t>Кружка 500 мл прозрачная "Кинг Сайз" стекло d 10,5 см h8,7 см ОСЗ [24]</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>ОСЗ - Опытный стекольный завод</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>0</v>
+        <v>803</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81241405</t>
+          <t>81200941</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>CEM2008</t>
+          <t>N4718 кор=12</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Кружка 510 мл d 10,5 см h9 см Blue Rim эмалированая сталь SUNNEX [1]</t>
+          <t>Кружка 500 мл прозрачная "Фитнес" стекло Tempered Glass d 7,8 см h10,3 см "Arcoroc" [12]</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>597</v>
+        <v>88</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>1149</v>
+        <v>0</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81223312</t>
+          <t>81241405</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>4072 (lemon)кор=48/6</t>
+          <t>CEM2008</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл кофейная без ручки желтая d 9 см h8 см Barista (Бариста) P.L. [6]</t>
+          <t>Кружка 510 мл d 10,5 см h9 см Blue Rim эмалированая сталь SUNNEX [1]</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>357</v>
+        <v>597</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>2825</v>
+        <v>1093</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81223313</t>
+          <t>81223312</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>4072 (orange)кор=48/6</t>
+          <t>4072 (lemon)кор=48/6</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл кофейная без ручки оранжевая d 9 см h8 см Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 250 мл кофейная без ручки желтая d 9 см h8 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
         <v>357</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>2896</v>
+        <v>2769</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81223314</t>
+          <t>81223313</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>4072 (grey blue)</t>
+          <t>4072 (orange)кор=48/6</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Чашка 250 мл кофейная без ручки темно-зеленая d 9 см h8 см Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 250 мл кофейная без ручки оранжевая d 9 см h8 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
         <v>357</v>
       </c>
       <c r="H133" s="9">
-        <v/>
+        <v>232</v>
       </c>
       <c r="I133" s="10">
-        <v>2402</v>
+        <v>2860</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>81233213</t>
+          <t>81223314</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>2389 (кор=63 шт)</t>
+          <t>4072 (grey blue)</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Чашка 350 мл без ручки стакан для морса, кваса d 8,5 см h10,5 см "Кухни мира" красная глина P.L.</t>
+          <t>Чашка 250 мл кофейная без ручки темно-зеленая d 9 см h8 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>537</v>
+        <v>2304</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81223315</t>
+          <t>81233213</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>4944 (lemon)кор=36/6</t>
+          <t>2389 (кор=63 шт)</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Чашка 500 мл кофейная без ручки желтая d 9,5 см h11,7 см Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 350 мл без ручки стакан для морса, кваса d 8,5 см h10,5 см "Кухни мира" красная глина P.L.</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
+        <v>707</v>
+      </c>
+      <c r="H135" s="9">
         <v>459</v>
       </c>
-      <c r="H135" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="I135" s="10">
-        <v>2877</v>
+        <v>1214</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81223316</t>
+          <t>81223315</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>4944 (orange)кор=36/6</t>
+          <t>4944 (lemon)кор=36/6</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Чашка 500 мл кофейная без ручки оранжевая d 9,5 см h11,7 см Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 500 мл кофейная без ручки желтая d 9,5 см h11,7 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>459</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>2811</v>
+        <v>2844</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>81223317</t>
+          <t>81223316</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>4944 (grey blue)кор=</t>
+          <t>4944 (orange)кор=36/6</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Чашка 500 мл кофейная без ручки темно-зеленая d 9,5 см h11,7 см Barista (Бариста) P.L. [6]</t>
+          <t>Чашка 500 мл кофейная без ручки оранжевая d 9,5 см h11,7 см Barista (Бариста) P.L. [6]</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
         <v>459</v>
       </c>
       <c r="H137" s="9">
-        <v/>
+        <v>298</v>
       </c>
       <c r="I137" s="10">
-        <v>2217</v>
+        <v>2780</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
+          <t>81223317</t>
+        </is>
+      </c>
+      <c r="D138" s="7" t="inlineStr">
+        <is>
+          <t>4944 (grey blue)кор=</t>
+        </is>
+      </c>
+      <c r="E138" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 500 мл кофейная без ручки темно-зеленая d 9,5 см h11,7 см Barista (Бариста) P.L. [6]</t>
+        </is>
+      </c>
+      <c r="F138" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G138" s="9">
+        <v>459</v>
+      </c>
+      <c r="H138" s="9">
+        <v/>
+      </c>
+      <c r="I138" s="10">
+        <v>2173</v>
+      </c>
+      <c r="J138" s="4"/>
+    </row>
+    <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="4"/>
+      <c r="B139" s="5"/>
+      <c r="C139" s="6" t="inlineStr">
+        <is>
           <t>81220375</t>
         </is>
       </c>
-      <c r="D138" s="7" t="inlineStr">
+      <c r="D139" s="7" t="inlineStr">
         <is>
           <t>MZCU09</t>
         </is>
       </c>
-      <c r="E138" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F138" s="7" t="inlineStr">
+      <c r="E139" s="8" t="inlineStr">
+        <is>
+          <t>Чашка 85 мл кофейная d 5,6 см h7 см Mazza фарфор RAK</t>
+        </is>
+      </c>
+      <c r="F139" s="7" t="inlineStr">
         <is>
           <t>RAK Porcelain</t>
         </is>
       </c>
-      <c r="G138" s="9">
-[...5 lines deleted...]
-      <c r="I138" s="10">
+      <c r="G139" s="9">
+        <v>126.5</v>
+      </c>
+      <c r="H139" s="9">
+        <v/>
+      </c>
+      <c r="I139" s="10">
         <v>69</v>
       </c>
-      <c r="J138" s="4"/>
+      <c r="J139" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>