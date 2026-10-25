--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -1448,51 +1448,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:57</t>
+          <t>Прайс актуален на 25.10.2026 07:58</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1574,51 +1574,51 @@
           <t>81223955</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>G-MC2408H-T4</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кофейная пара 80 мл Hemisphere Coffee прозрачная набор 2 шт. d 6,5 см h4,8 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>607.2</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81223940</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>G-MC5712H-T2</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кружка 120 мл Classic Coffee прозрачная набор 2 шт. d 6,5 см h7,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1642,51 +1642,51 @@
           <t>81223937</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>G-MC2414H-T2</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кружка 140 мл Hemisphere Coffee прозрачная набор 2 шт. d 8 см h6 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>479.6</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81272314</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TW05118</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кружка 150 мл Hemisphere Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1744,119 +1744,119 @@
           <t>81223941</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>G-MC5723H-T2</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кружка 230 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h9,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1136</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81223942</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>G-MC5727H-T2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл Classic Coffee прозрачная набор 2 шт. d 8,5 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>552.2</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81223938</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>G-MC2427H-T2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кружка 270 мл Hemisphere Coffee прозрачная набор 2 шт. d 10 см h8 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>597.3</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>927</v>
+        <v>906</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81223943</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>G-MC5731H-T2</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кружка 310 мл Classic Coffee прозрачная набор 2 шт. d 9 см h10 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1914,51 +1914,51 @@
           <t>81272311</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>2-013-350</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная d 9,1 см h11 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>843</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81272302</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>2-013-375</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кружка 350 мл Classic Coffee прозрачная термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2084,153 +2084,153 @@
           <t>81272303</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>2-015-450/tw05134</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кружка 450 мл Classic Coffee прозрачная d 8 см h14,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>909</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81272312</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>2-013-450</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кружка 475 мл Classic Coffee прозрачная d 10,2 см h12,2 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1151</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81223946</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>G-MC5748H-T2</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кружка 480 мл Classic Coffee прозрачная набор 2 шт. d 10 см h12 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>660</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>182</v>
+        <v>142</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81269178</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>G-MC7615H-T2</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 150 мл с ручкой набор 2 шт. d 6,5 см h10 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>506</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81269179</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>G-MC7615-T12B</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Стаканчик для чая 150 мл термостекло + блюдце бамбук набор 6 шт. d 6,6 см h10 см P.L. [1]</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2268,173 +2268,173 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1766</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269704</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HENAN XINGZHIHE</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Чашка 150 мл кофейная без ручки Classic Coffee d 7 см h8 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>149.6</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>3513</v>
+        <v>3034</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81280394</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>S0686</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Чашка 200 мл кофейная Petals лепестки между стенками d 10/8,1 см h7,5 см термостекло Barbossa [1]</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>397</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81223939</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>G-MC5705H-T2</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Чашка 50 мл кофейная Classic Coffee набор 2 шт. d 5,5 см h6 см термостекло P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>408.1</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81223936</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>G-MC2408H-T2</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Чашка 80 мл кофейная Hemisphere Coffee набор 2 шт. d 6,5 см h5,5 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>408.1</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81223931</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>G-MC11108-T2</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Чашка 80 мл кофейная без ручки Neo Classic Coffee набор 2 шт. d 5,5 см h7 см термостекло P.L. [1]</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>