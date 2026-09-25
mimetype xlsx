--- v0 (2026-06-10)
+++ v1 (2026-09-25)
@@ -1151,51 +1151,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:25</t>
+          <t>Прайс актуален на 26.09.2026 02:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1223,629 +1223,629 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240746</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240746</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Адаптер форсунка для сифона (кремера) GASTRO INOX арт. 81221539 / 81221540 нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>801</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240747</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240747</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Адаптер форсунка для сифона (кремера) арт. 81221536 алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>252</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81259286</t>
+          <t>81233143</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Баллончик для сифона для взбивания сливок (N2O) 10 шт/уп ROTASS</t>
+          <t>Баллончик для сифона для взбивания сливок 8г N2O пачка 10шт SELECT WHIP</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>Rotass</t>
+          <t/>
         </is>
       </c>
       <c r="G8" s="9">
         <v>537</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>0</v>
+        <v>47652</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81259287</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Soda Charger кор=36шт</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Баллончики для сифона для газирования воды (CO2) 10 шт/уп ROTASS</t>
+          <t>Баллончики для сифона для газирования воды 8г CO2 пачка 10шт ROTASS</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Rotass</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>549</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>14633</v>
+        <v>11262</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240744</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240744</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Держатель баллончика сифона (кремера) арт. 81221539 / 81221540 GASTRO INOX нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1533</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240753</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240753</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Крышка колпачек для сифона арт. 81221537 / 81221538 / 81221539 / 81221540 пласт. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>126</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>5</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240751</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240751</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Ниппель сифона (кремера) для арт. 81221536 / 81221537 / 81221538 алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>252</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240740</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240740</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Ниппель сифона (кремера) для арт. 81221539 / 81221540 нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1332</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240738</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240738</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Прокладка большая силиконовая сифона (кремера) для взбивания сливок P.L.- Barbossa </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>309</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240739</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240739</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Прокладка большая силиконовая сифона для газирования воды арт. 81221541 P.L.- Barbossa </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>201</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240750</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240750</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Прокладка маленькая силиконовая сифона (кремера) для взбивания сливок P.L.- Barbossa </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>57</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240749</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240749</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Прокладка ниппеля сифона (кремера) для арт. 81240751 / 81240740 P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>57</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240748</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240748</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Прокладка резиновая для адаптера форсунки сифона (кремера) арт. 81240746 / 81240747  P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>28</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240743</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240743</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Прокладка силиконовая для толстой трубки арт. 81240741 для сифона P.L.- Barbossa </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>42</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
         <v>14</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240752</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240752</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Пружинка для адаптера форсунки сифона (кремера) нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>78</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81240741</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240741</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Трубка толстая с силик. прокладкой сифона для газирования воды арт. 81221541 пласт. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>204</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>13</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240742</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240742</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Трубка тонкая сифона для газирования воды арт. 81221541 пласт. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>105</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240745</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81240745</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки сифона (кремера) P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>126</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">