--- v0 (2026-06-13)
+++ v1 (2026-09-23)
@@ -221,51 +221,50 @@
                                 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
                                 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
                                 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
                                 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
                                 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
                                 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
                                 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/>
                                 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/>
                                 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/>
                                 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/>
                                 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/>
                                 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/>
                                 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
                                 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
                                 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
                                 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
                                 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
                                 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
                                 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
                                 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
                                 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
                                 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
                                 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
                                 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
-                                <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1534,82 +1533,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Image42"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId42"/>
-        <a:stretch>
-[...30 lines deleted...]
-        <a:blip r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1883,78 +1850,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J46"/>
+  <dimension ref="A2:J45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 21:40</t>
+          <t>Прайс актуален на 23.09.2026 06:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2002,731 +1969,731 @@
           <t>81250122</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>GS-CT802 /P0067</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Подставка для темпера (станция для темперовки) 14*9,3 см h6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1283</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81280487/BFQ-1G</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>FBFq002</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Темпер гравитационный разравниватель для кофе d 58,5 мм h4,5 см THOR нерж. сталь ZeroHero</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>ZeroHero</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4937</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81280313</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>D002013-51</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Темпер для кофе d 51 мм h9,1 см нерж. дерев. ручка черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2537</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>48</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81280314</t>
+          <t>30000033</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>D002013-53</t>
+          <t>D002680</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 53 мм h9,1 см нерж. дерев. ручка черный P.L.- Barbossa</t>
+          <t>Темпер для кофе d 52 мм нерж. + алюм. фиолетовый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>2537</v>
+        <v>1887</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>44</v>
+        <v>461</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>99002181</t>
+          <t>81280314</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t>GS-CT403</t>
+          <t>D002013-53</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 57 мм h9 см нерж + алюм. синий P.L. Proff Cuisine</t>
+          <t>Темпер для кофе d 53 мм h9,1 см нерж. дерев. ручка черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1845</v>
+        <v>2537</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>81222542</t>
+          <t>99002181</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-CT403</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h7,8 см алюм. P.L.- Barbossa</t>
+          <t>Темпер для кофе d 57 мм h9 см нерж + алюм. синий P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1887</v>
+        <v>1845</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>477</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81280316</t>
+          <t>81222542</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>D000796-58</t>
+          <t>CTA-01 / HONR</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h7,8 см алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>2537</v>
+        <v>1887</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>44</v>
+        <v>474</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81280317</t>
+          <t>81280316</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>D000867</t>
+          <t>D000796-58</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,6 см нерж.+ алюм. P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h8,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1897</v>
+        <v>2537</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81280304</t>
+          <t>81280317</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>S0526</t>
+          <t>D000867</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,6 см с иглами для темпирования нерж.+ пластик черный P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h8,6 см нерж.+ алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>2437</v>
+        <v>1897</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81280215</t>
+          <t>81280304</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>CTS-01 / DJENI</t>
+          <t>S0526</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h8,7 см нерж. P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h8,6 см с иглами для темпирования нерж.+ пластик черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1887</v>
+        <v>2437</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>478</v>
+        <v>88</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81280488/YFC-3WA</t>
+          <t>81280215</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>fyfc001</t>
+          <t>CTS-01 / DJENI</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9 см Thunder Tamper нерж. сталь дерев. ручка коричневый ZeroHero</t>
+          <t>Темпер для кофе d 58 мм h8,7 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>ZeroHero</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>3117</v>
+        <v>1887</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>28</v>
+        <v>475</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81250118</t>
+          <t>81280488/YFC-3WA</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>GS-CT829</t>
+          <t>fyfc001</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9 см нерж. дерев. ручка черный P.L. Proff Cuisine</t>
+          <t>Темпер для кофе d 58 мм h9 см Thunder Tamper нерж. сталь дерев. ручка коричневый ZeroHero</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ZeroHero</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1841</v>
+        <v>3117</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81280310</t>
+          <t>81250118</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>S0318</t>
+          <t>GS-CT829</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h9 см нерж. дерев. ручка черный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>2247</v>
+        <v>1841</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81280315</t>
+          <t>81280310</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>D002013-58</t>
+          <t>S0318</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка темно-коричневый P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>2537</v>
+        <v>2247</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81280318</t>
+          <t>81280315</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>D002030</t>
+          <t>D002013-58</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. цвет золото P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж. дерев. ручка темно-коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>2073</v>
+        <v>2537</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81280311</t>
+          <t>81280318</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>S0221</t>
+          <t>D002030</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. черный P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. цвет золото P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>1673</v>
+        <v>2073</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>99002182</t>
+          <t>81280311</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>GS-CT402</t>
+          <t>S0221</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,5 см нерж P.L. Proff Cuisine</t>
+          <t>Темпер для кофе d 58 мм h9,1 см нерж.+ алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1676</v>
+        <v>1673</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>99002184</t>
+          <t>99002182</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>GS-CT810</t>
+          <t>GS-CT402</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм h9,6 см нерж. дерев. ручка коричневый P.L. Proff Cuisine</t>
+          <t>Темпер для кофе d 58 мм h9,5 см нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>2109</v>
+        <v>1676</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>30000034</t>
+          <t>99002184</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>D002029</t>
+          <t>GS-CT810</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм нерж. + алюм. бордовый P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм h9,6 см нерж. дерев. ручка коричневый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1837</v>
+        <v>2109</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>30000035</t>
+          <t>30000034</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>D000852</t>
+          <t>D002029</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм нерж. + алюм. красный P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм нерж. + алюм. бордовый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>1887</v>
+        <v>1837</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>462</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>30000032</t>
+          <t>30000035</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>D000857</t>
+          <t>D000852</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм нерж. + алюм. фиолетовый P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм нерж. + алюм. красный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1734</v>
+        <v>1887</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>420</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>30000036</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>D002030</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Темпер для кофе d 58 мм нерж. + алюм. фиолетовый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
@@ -2798,604 +2765,570 @@
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>2470</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>30000030</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>CTS-03 HONR / D000878</t>
+          <t>D000878</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Темпер для кофе d 58 мм нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2013</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>518</v>
+        <v>496</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>30000033</t>
+          <t>30000039</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>CTS-02 HONR / D002680</t>
+          <t>D000948</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм нерж. P.L.- Barbossa</t>
+          <t>Темпер для кофе d 58 мм нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1887</v>
+        <v>1247</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>472</v>
+        <v>397</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>30000039</t>
+          <t>81280306</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>D000948</t>
+          <t>S0216-1</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Темпер для кофе d 58 мм нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Темпер пуш для кофе d 58 мм h5,2 см нерж.+ алюм. шайба черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>1247</v>
+        <v>3397</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>446</v>
+        <v>46</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81280306</t>
+          <t>81280312</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>S0216-1</t>
+          <t>S0216-2</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе d 58 мм h5,2 см нерж.+ алюм. шайба черный P.L.- Barbossa</t>
+          <t>Темпер пуш для кофе d 58 мм h5,5 см нерж.+ алюм. шайба черно-коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>3397</v>
+        <v>4543</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81280312</t>
+          <t>81280309</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>S0216-2</t>
+          <t>D000852-1-wood+SS</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе d 58 мм h5,5 см нерж.+ алюм. шайба черно-коричневый P.L.- Barbossa</t>
+          <t>Темпер пуш для кофе d 58 мм h9,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>4543</v>
+        <v>2247</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81280309</t>
+          <t>81280308</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>D000852-1-wood+SS</t>
+          <t>D000852-AL+SS</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе d 58 мм h9,6 см нерж. дерев. ручка коричневый P.L.- Barbossa</t>
+          <t>Темпер пуш для кофе d 58 мм h9,9 см нерж.+ алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>2247</v>
+        <v>2113</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81280308</t>
+          <t>81280472/YFQ-4G</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>D000852-AL+SS</t>
+          <t>fyfq009</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе d 58 мм h9,9 см нерж.+ алюм. черный P.L.- Barbossa</t>
+          <t>Темпер пуш для кофе пружинный d 58,5 мм h11,6 см Sword Tamper нерж. сталь дерев. ручка ZeroHero</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>Barbossa</t>
+          <t>ZeroHero</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>2113</v>
+        <v>10073</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81280472/YFQ-4G</t>
+          <t>81250117</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>fyfq009</t>
+          <t>GS-CT814</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Темпер пуш для кофе пружинный d 58,5 мм h11,6 см Sword Tamper нерж. сталь дерев. ручка ZeroHero</t>
+          <t>Темпер разравниватель для кофе d 58 мм h3,5 см нерж. + алюм. красный P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>ZeroHero</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>10073</v>
+        <v>2338</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81250117</t>
+          <t>81280305</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>GS-CT814</t>
+          <t>S0190</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм h3,5 см нерж. + алюм. красный P.L. Proff Cuisine</t>
+          <t>Темпер разравниватель для кофе d 58 мм h4,1/3,7 см нерж.+ алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Barbossa</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>2338</v>
+        <v>2678</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81280305</t>
+          <t>81280307</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>S0190</t>
+          <t>S0396</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм h4,1/3,7 см нерж.+ алюм. черный P.L.- Barbossa</t>
+          <t>Темпер разравниватель для кофе d 58 мм h4,4/3,9 см нерж. + алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>2678</v>
+        <v>2837</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81280307</t>
+          <t>30000038</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>S0396</t>
+          <t>D000995</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм h4,4/3,9 см нерж. + алюм. черный P.L.- Barbossa</t>
+          <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>2837</v>
+        <v>2547</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>30000038</t>
+          <t>30000040</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>D000995</t>
+          <t>S0058</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. P.L.- Barbossa</t>
+          <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>2547</v>
+        <v>3998</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>35</v>
+        <v>222</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>30000040</t>
+          <t>30000041</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>S0058</t>
+          <t>S0190</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>3998</v>
+        <v>3383</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>228</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>30000041</t>
+          <t>30000042</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>S0190</t>
+          <t>D002400</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>3383</v>
+        <v>2789</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>30000042</t>
+          <t>30000043</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>D002400</t>
+          <t>D002399</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. черный P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>2789</v>
+        <v>2832</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
         <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>30000043</t>
+          <t>30000044</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>D002399</t>
+          <t>S0188</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Темпер разравниватель для кофе d 58 мм нерж. + алюм. черный P.L.- Barbossa</t>
+          <t>Темпер разравниватель для кофе d 58 мм нерж. + дерево коричневый P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>2832</v>
+        <v>3337</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
-    </row>
-[...32 lines deleted...]
-      <c r="J46" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>