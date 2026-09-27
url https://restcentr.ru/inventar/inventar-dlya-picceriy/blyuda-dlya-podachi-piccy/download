--- v0 (2026-06-10)
+++ v1 (2026-09-27)
@@ -1118,51 +1118,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 09:04</t>
+          <t>Прайс актуален на 27.09.2026 23:06</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1195,168 +1195,168 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81200067</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F1614-12 (кор=12шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 30,5 см White белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо для пиццы 30,5 см h1,5 см White белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1073</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2212</v>
+        <v>2100</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>91623106</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>91623106</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 31 см White белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для пиццы 31 см h2 см White белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>620</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229371</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>CW-YL-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см Cowry Yellow By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>2572</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229286</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>HA-EL-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см Elegance By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2299</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>759</v>
+        <v>723</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229798</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2 см Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
@@ -1380,414 +1380,414 @@
           <t>81229410</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TN-KL-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2 см Kolezyum By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2299</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222850</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2 см Rug By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1923</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229446</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2 см Spazio By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2299</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>41</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81221626</t>
+          <t>91623107</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>TN-FB-ZT-32-PZT</t>
+          <t>91623107 / P5179331</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,1 см Falme Brown By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2 см White белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1896</v>
+        <v>635</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81221649</t>
+          <t>81221626</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-ZT-32-PZT</t>
+          <t>TN-FB-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,1 см Falme Grey By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2,1 см Falme Brown By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1696</v>
+        <v>1896</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229552</t>
+          <t>81221649</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-32-PZT</t>
+          <t>TN-FG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,2 см Arel By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2,1 см Falme Grey By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1153</v>
+        <v>1696</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>169</v>
+        <v>120</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222768</t>
+          <t>81229552</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-32-PZT</t>
+          <t>01-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,2 см Oliva By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2,2 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1923</v>
+        <v>1153</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>356</v>
+        <v>273</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222722</t>
+          <t>81229394</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>L2810</t>
+          <t>TN-LG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,3 см Evolutions Solutions Pizza Эволюшн Opal ARC [6]</t>
+          <t>Блюдо для пиццы 32 см h2,2 см Legna By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>592</v>
+        <v>1485</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>664</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81229394</t>
+          <t>81222768</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-ZT-32-PZT</t>
+          <t>OLV-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см Legna By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2,2 см Oliva By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1485</v>
+        <v>1923</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>405</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>70001360</t>
+          <t>81222722</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>N9406/V1780</t>
+          <t>L2810</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см Solutions Pizza Эволюшн Opal ARC [6]</t>
+          <t>Блюдо для пиццы 32 см h2,3 см Evolutions Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>592</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>672</v>
+        <v>562</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>91623107</t>
+          <t>70001360</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>91623107 / P5179331</t>
+          <t>N9406/V1780</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см White белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для пиццы 32 см Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>635</v>
+        <v>592</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>672</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240395</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PSC-13L</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 33 cм Light Grey Matt Pizza камень P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1327</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="J22" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>