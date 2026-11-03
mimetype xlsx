--- v0 (2026-06-17)
+++ v1 (2026-11-03)
@@ -428,55 +428,50 @@
                                 <Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.jpg"/>
                                 <Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image226.jpg"/>
                                 <Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image227.jpg"/>
                                 <Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image228.jpg"/>
                                 <Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image229.jpg"/>
                                 <Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image230.jpg"/>
                                 <Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image231.jpg"/>
                                 <Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image232.jpg"/>
                                 <Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image233.jpg"/>
                                 <Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image234.jpg"/>
                                 <Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image235.jpg"/>
                                 <Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image236.jpg"/>
                                 <Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.jpg"/>
                                 <Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image238.jpg"/>
                                 <Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image239.jpg"/>
                                 <Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.jpg"/>
                                 <Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.jpg"/>
                                 <Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image242.jpg"/>
                                 <Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image243.jpg"/>
                                 <Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image244.jpg"/>
                                 <Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image245.jpg"/>
                                 <Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.jpg"/>
                                 <Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image247.jpg"/>
                                 <Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image248.jpg"/>
                                 <Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image249.jpg"/>
-                                <Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image250.jpg"/>
-[...3 lines deleted...]
-                                <Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image254.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -8369,210 +8364,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="249" name="Image249"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId249"/>
-        <a:stretch>
-[...158 lines deleted...]
-        <a:blip r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -8846,78 +8681,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J257"/>
+  <dimension ref="A2:J252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:08</t>
+          <t>Прайс актуален на 03.11.2026 16:10</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -8950,1052 +8785,1052 @@
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81200067</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>F1614-12 (кор=12шт)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 30,5 см White белое фарфор P.L. Proff Cuisine [3]</t>
+          <t>Блюдо для пиццы 30,5 см h1,5 см White белое фарфор P.L. Proff Cuisine [3]</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1073</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2266</v>
+        <v>2043</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>91623106</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>91623106</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 31 см White белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для пиццы 31 см h2 см White белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>620</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
         <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81229371</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>CW-YL-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см Cowry Yellow By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>2572</v>
+        <v>3066</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>1992</v>
       </c>
       <c r="I8" s="10">
         <v>12</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81229286</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>HA-EL-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см Elegance By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>2299</v>
+        <v>2741</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>749</v>
+        <v>723</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81229798</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>TN-ED-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2 см Edera By Bone Innovation [6]</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>2117</v>
+        <v>2524</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81229410</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>TN-KL-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2 см Kolezyum By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>2299</v>
+        <v>2741</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81222850</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>RUG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2 см Rug By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1923</v>
+        <v>2480</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81229446</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>TN-SZ-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 32 см h2 см Spazio By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>2299</v>
+        <v>2741</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>41</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81221626</t>
+          <t>91623107</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>TN-FB-ZT-32-PZT</t>
+          <t>91623107 / P5179331</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,1 см Falme Brown By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2 см White белое фарфор P.L. Proff Cuisine [1]</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>By Bone Innovation</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1896</v>
+        <v>635</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81221649</t>
+          <t>81221626</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>TN-FG-ZT-32-PZT</t>
+          <t>TN-FB-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,1 см Falme Grey By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2,1 см Falme Brown By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1696</v>
+        <v>2260</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>121</v>
+        <v>57</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81229552</t>
+          <t>81221649</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>01-ZT-32-PZT</t>
+          <t>TN-FG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,2 см Arel By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2,1 см Falme Grey By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1153</v>
+        <v>2022</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>1314</v>
       </c>
       <c r="I16" s="10">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81222768</t>
+          <t>81229552</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>OLV-ZT-32-PZT</t>
+          <t>01-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,2 см Oliva By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2,2 см Arel By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>1923</v>
+        <v>1485</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>356</v>
+        <v>268</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81222722</t>
+          <t>81229394</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>L2810</t>
+          <t>TN-LG-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см h2,3 см Evolutions Solutions Pizza Эволюшн Opal ARC [6]</t>
+          <t>Блюдо для пиццы 32 см h2,2 см Legna By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>ARC International</t>
+          <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>592</v>
+        <v>1771</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>664</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81229394</t>
+          <t>81222768</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>TN-LG-ZT-32-PZT</t>
+          <t>OLV-ZT-32-PZT</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см Legna By Bone Innovation [1]</t>
+          <t>Блюдо для пиццы 32 см h2,2 см Oliva By Bone Innovation [1]</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>By Bone Innovation</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>1485</v>
+        <v>2480</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>0</v>
+        <v>314</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>70001360</t>
+          <t>81222722</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>N9406/V1780</t>
+          <t>L2810</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см Solutions Pizza Эволюшн Opal ARC [6]</t>
+          <t>Блюдо для пиццы 32 см h2,3 см Evolutions Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>ARC International</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>592</v>
       </c>
       <c r="H20" s="9">
-        <v/>
+        <v>444</v>
       </c>
       <c r="I20" s="10">
-        <v>672</v>
+        <v>562</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>91623107</t>
+          <t>70001360</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>91623107 / P5179331</t>
+          <t>N9406/V1780</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Блюдо для пиццы 32 см White белое фарфор P.L. Proff Cuisine [1]</t>
+          <t>Блюдо для пиццы 32 см Solutions Pizza Эволюшн Opal ARC [6]</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>ARC International</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>635</v>
+        <v>592</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>672</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240395</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PSC-13L</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Блюдо для пиццы 33 cм Light Grey Matt Pizza камень P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1327</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81240275</t>
+          <t>81290166</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 26 AS 260 IR</t>
+          <t>S03212-TAI</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 26 см круглая дерево с чугунной вставкой LAVA </t>
+          <t>Блюдо для подачи 30*3 см доска круглая African Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>4247</v>
+        <v>2107</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>1474</v>
       </c>
       <c r="I23" s="10">
-        <v>9</v>
+        <v>239</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81200150</t>
+          <t>81290109</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>TRXS1506</t>
+          <t>45610-TAI</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 26*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 37*25 см доска круглая Brush пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>710</v>
+        <v>1477</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>0</v>
+        <v>233</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81200151</t>
+          <t>81290184</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>TRXS1507</t>
+          <t>45610-TAI</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 28*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Блюдо для подачи 37*25*1,8 см доска круглая Damask Blue пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>328.9</v>
+        <v>1543</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>0</v>
+        <v>304</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81249973</t>
+          <t>81290167</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 29 AS 261 IR</t>
+          <t>S03213-TAI</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 29 см круглая дерево с чугунной вставкой LAVA </t>
+          <t>Бюдо для подачи 33,5*3 см доска круглая Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>5137</v>
+        <v>2713</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>0</v>
+        <v>562</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81200152</t>
+          <t>81240275</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>TRXS1508</t>
+          <t>LV HRC HP 26 AS 260 IR</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 26 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>750</v>
+        <v>4247</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>3185</v>
       </c>
       <c r="I27" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81290166</t>
+          <t>81200150</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>S03212-TAI</t>
+          <t>TRXS1506</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 30*3 см круглая African Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 26*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>2107</v>
+        <v>710</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>268</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81240013</t>
+          <t>81200151</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>LV AS 271 IR</t>
+          <t>TRXS1507</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 31 см круглая дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 28*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>6087</v>
+        <v>328.9</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81200153</t>
+          <t>81249973</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>TRXS1509</t>
+          <t>LV HRC HP 29 AS 261 IR</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 32*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 29 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>530.2</v>
+        <v>5137</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81290167</t>
+          <t>81200152</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>S03213-TAI</t>
+          <t>TRXS1508</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 33,5*3 см круглая Аfrican Wood 2 пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 30*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>2713</v>
+        <v>750</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>570</v>
+        <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81249974</t>
+          <t>81240013</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>LV HRC HP 34 AS 262 IR</t>
+          <t>LV AS 271 IR</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 34 см круглая дерево с чугунной вставкой LAVA </t>
+          <t>Доска для подачи 31 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>5943</v>
+        <v>6087</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>4565</v>
       </c>
       <c r="I32" s="10">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81200154</t>
+          <t>81200153</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>TRXS1511</t>
+          <t>TRXS1509</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 36*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
+          <t>Доска для подачи 32*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>665.5</v>
+        <v>530.2</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81290109</t>
+          <t>81249974</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>45610-TAI</t>
+          <t>LV HRC HP 34 AS 262 IR</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 37*25 см круглая Brush пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 34 см круглая дерево с чугунной вставкой LAVA </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1237</v>
+        <v>5943</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81290184</t>
+          <t>81200154</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>45610-TAI</t>
+          <t>TRXS1511</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Доска для подачи 37*25*1,8 см круглая Damask Blue пластик меламин P.L. Proff Cuisine</t>
+          <t>Доска для подачи 36*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1543</v>
+        <v>665.5</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>324</v>
+        <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81200155</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>TRXS1512</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Доска для подачи 40*2 см круглая с выемкой, акация, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10019,153 +9854,153 @@
           <t>92001210</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>JD-DB150/ 6 шт кор</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Контейнер для теста 64,8*44,5*16 см (внут 60*40*15,5см) пласт. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>3747</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>194</v>
+        <v>142</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>92001475</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>JD0DB40</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для теста 64,8*44,5*4 см (внут 60*40*3см) пласт. P.L. Proff Cuisine</t>
+          <t>Контейнер для теста 64,8*44,5*4 см пласт. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1417</v>
+        <v>2285</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>92001211</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>JD-DB80 /6 шт коробка</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Контейнер для теста 64,8*44,5*9 см (внут 60*40*8см) пласт. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>3047</v>
+        <v>3144</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81222637</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JD-DB</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Крышка для контейнера 67*45,5*2 см (для арт. 92001210 / 92001475/ 92001211) полипропилен P.L. </t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1557</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81200249</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>APPA-952</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 22,8*18,7 см ручка 114 см алюм. l 110,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10223,51 +10058,51 @@
           <t>81200247</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>APPA-926</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 22,8*18,7 см ручка l 38 см алюм. l 66 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>2197</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81200259</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>APP-936</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 23*28 см алюм. ручка 91 см дерево P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10291,255 +10126,255 @@
           <t>81200245</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>WPP-121436</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30 см дерево ручка 58 см дерево l 91,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>1947</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>314</v>
+        <v>291</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81240826</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PSP40PVBL</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30 см ручка 93 см перфорир. алюм. l 132 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>4873</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>3167</v>
       </c>
       <c r="I46" s="10">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81240825</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PSP4OP</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30 см ручка 94 см перфорир. алюм. l 133,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>4733</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81240706</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-121659T (HONRI)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30,7 см ручка 115 см перфорир. алюм. l 152 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>6703</v>
+        <v>6926</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81240703</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-121628T (HONRI)</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30,7 см ручка 35 см перфорир. алюм. l 72,5 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>5676</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81240704</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-121635T (HONRI)</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30,7 см ручка 56 см перфорир. алюм. l 92,5 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>5937</v>
+        <v>6117</v>
       </c>
       <c r="H50" s="9">
-        <v/>
+        <v>3976</v>
       </c>
       <c r="I50" s="10">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81240705</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-121647T (HONRI)</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30*30,7 см ручка 85 см перфорир. алюм. l 123 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>6317</v>
+        <v>6526</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81200260</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>APP-1236</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30,5*26,1 см алюм. ручка 55 см дерево l 90,6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10631,187 +10466,187 @@
           <t>81200252</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>APPA-1252</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 30,5*30,5 см алюм. ручка 97 см дерево l 132,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>2793</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81200246</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>WPP-141630</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 34,5*36 см дерево ручка 36 см дерево l 76 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1907</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>1239</v>
       </c>
       <c r="I56" s="10">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81240709</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-141850T (HONRI)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 34,8*36,5 см ручка 85 см перфорир. алюм. l 128 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>7098</v>
+        <v>7335</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81240708</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-141838T (HONRI)</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 34,8*36,7 см ручка 56 см перфорир. алюм. l 98,5 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>6703</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81240707</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-141830T (HONRI)</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 34,9*36,3 см ручка 35 см перфорир. алюм. l 78 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>6473</v>
+        <v>6684</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81200261</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>APP-1436</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 35,5*31 см алюм. ручка 50 см дерево l 90,6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10937,255 +10772,255 @@
           <t>81200255</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>APPA-1452</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 35,5*31 см ручка 91 см алюм. l 132,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>4273</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81240712</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-162063T (HONRI)</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40*41,4 см ручка 115 см перфорир. алюм. l 163 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>8679</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81240713</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-162032T (HONRI)</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40*41,5 см ручка 35 см перфорир. алюм. l 82,8 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>7653</v>
       </c>
       <c r="H66" s="9">
-        <v/>
+        <v>4974</v>
       </c>
       <c r="I66" s="10">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81240710</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-162040T (HONRI)</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40*41,5 см ручка 56 см перфорир. алюм. l 103,5 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>7883</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>5123</v>
       </c>
       <c r="I67" s="10">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81240711</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-162052T (HONRI)</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40*41,5 см ручка 85 см перфорир. алюм. l 133 см Black proffi P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>7883</v>
+        <v>8070</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81200256</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>APPA-1626</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40,5*36,3 см ручка 20 см алюм. l 66 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>2819</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>1832</v>
       </c>
       <c r="I69" s="10">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81200257</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>APPA-1636</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40,5*36,3 см ручка 46 см алюм. l 91,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>4731</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81200263</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>APP-1636</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Лопата для пиццы 40,5*36,4 см алюм. ручка 45 см дерево l 90,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11223,139 +11058,139 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>3837</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
         <v>0</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81240701</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-0955R (HONRI)</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Лопата для пиццы d 22,9 см поворотная ручка 115 см перфорир. алюм. l 142 см Black proffi P.L. </t>
+          <t>Лопата для пиццы d 22,9 см поворотная, ручка 115 см перфорир. алюм. l 142 см Black proffi P.L. </t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>5053</v>
+        <v>5221</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81240702</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>APPP-0943R (HONRI)</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Лопата для пиццы d 22,9 см поворотная ручка 86 см перфорир. алюм. l 112 см Black proffi P.L. </t>
+          <t>Лопата для пиццы d 22,9 см поворотная, ручка 86 см перфорир. алюм. l 112 см Black proffi P.L. </t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>4673</v>
+        <v>4815</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81240690</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>WTYT-40</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 10,5*8,5 см нерж. 24 см деревянная ручка  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>473</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>792</v>
+        <v>773</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81006845</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>MCY13</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 10,7*7,5 см нерж. 20,7 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11407,125 +11242,125 @@
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81240691</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>WSCR-4 /JQ-OT136</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 11,5*10 см нерж. 22 см деревянная ручка  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>2428</v>
+        <v>2254</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81279039</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>GS-10314-115-BK101-RE-PL к=48</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 11,5*10 см нерж. 24 см с пласт. ручкой скошенная черная Proff Chef Line</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>1037</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
         <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81240682</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WSCR-6PH</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 11,5*10 см нерж. 25 см с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>297</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>1018</v>
+        <v>901</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81240062</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>LB-P36E</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 12,5*12,5 см нерж. 24 см с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11614,54 +11449,54 @@
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81002105</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>MCY15</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 9,5*3,2 см нерж. 18,7 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>233</v>
       </c>
       <c r="H84" s="9">
-        <v/>
+        <v>151</v>
       </c>
       <c r="I84" s="10">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>92000040</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>SS62-350-BK80</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Набор для подачи пиццы d 35 см (доска бамбуковая с ручкой + нож)</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11733,269 +11568,269 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>637</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81222419</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KB-2261-410-BK101--NEW202</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Нож для пиццы 40 см PRO-Line нерж. черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>7361</v>
       </c>
       <c r="H88" s="9">
-        <v/>
+        <v>4784</v>
       </c>
       <c r="I88" s="10">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81290188</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>KB-2262-510-BK101-RE</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Нож для пиццы 51 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>7537</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81222418</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GS-10510-100-BK101--NEW20</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Нож для пиццы d 10 см 25 см черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>1137</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>297</v>
+        <v>241</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81200244</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>PC-04WH</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Нож для пиццы d 10 см деревянная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>593</v>
       </c>
       <c r="H91" s="9">
-        <v/>
+        <v>385</v>
       </c>
       <c r="I91" s="10">
-        <v>610</v>
+        <v>590</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>81006000</t>
+          <t>81240073</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>MPHPC4K</t>
+          <t>LB-HL45 к=48</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Нож для пиццы d 10 см черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>673</v>
+        <v>987</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>81240073</t>
+          <t>92001302</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>LB-HL45 к=48</t>
+          <t/>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Нож для пиццы d 10 см черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>987</v>
+        <v>397</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>92001302</t>
+          <t>81006000</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MPHPC4K</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Нож для пиццы d 10 см черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>397</v>
+        <v>673</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
         <v>0</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>71002810</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>380.000</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Нож для пиццы d 10 см черная ручка Pujadas</t>
@@ -12053,479 +11888,479 @@
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>99002087</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>GS-10820-60P-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Нож для пиццы d 6 см 17,5 см черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>823</v>
+        <v>850</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>438</v>
+        <v>422</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>92001339</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>GS-10821-70</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Нож для пиццы d 7 см 19,2 см черная ручка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>913</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>81240907</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PB-44SS (HONRI)</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Нож для теста 10*4,5*11,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>513</v>
       </c>
       <c r="H99" s="9">
-        <v/>
+        <v>333</v>
       </c>
       <c r="I99" s="10">
         <v>2010</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>99002088</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>GS-10845-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста d 10 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>1273</v>
+        <v>1296</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>99002086</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>GS-10820-60S-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста d 6 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>823</v>
+        <v>850</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>92001338</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>GS-10822-40-BK201-RE</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двойной d 4 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>873</v>
       </c>
       <c r="H102" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I102" s="10">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>92000068</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>GS-10822-60-BK201-RE</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двойной d 6 см l 18 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>1037</v>
+        <v>1067</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>395</v>
+        <v>357</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81240886</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-05D (HONRI)</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 10 лезвий, 48 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>4487</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>94001017</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>ADD-5W-S&amp;P-TG</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 10 лезвий, 50 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>9337</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>94001018</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>ADDH-7W-S&amp;P</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 14 лезвий, 70 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>11813</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81240887</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-07D (HONRI)</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 14 лезвий, 71 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>6053</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81240885</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-03D (HONRI)</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 6 лезвий, 24 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>2837</v>
       </c>
       <c r="H108" s="9">
-        <v/>
+        <v>1844</v>
       </c>
       <c r="I108" s="10">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81240882</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-03 (HONRI)</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 3 лезвия, 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>1373</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81240883</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-05 (HONRI)</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 5 лезвий, 49 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>2317</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
         <v>0</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
@@ -12549,105 +12384,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>4317</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
         <v>0</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81240884</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-06 (HONRI)</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 6 лезвий, 62 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>3377</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>71002913</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>805.000</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 7 лезвий, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>11217</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>71002914</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t>842.000</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста, двойной волнистый + плоский, d 5,5 см, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
@@ -12665,125 +12500,125 @@
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81249835</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>PTS70</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 25*20*70 см 14 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>14029</v>
+        <v>15206</v>
       </c>
       <c r="H115" s="9">
-        <v/>
+        <v>9883</v>
       </c>
       <c r="I115" s="10">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81200242</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>PTR-18</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 36*32*75 см 18 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>6387</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81240394</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTR-12</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 36*33*51 см 12 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>5283</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81200190</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>TSW-38</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка напольная для подносов 46*46*97 см, дерево (триджек) P.L. - BarWare</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12841,221 +12676,221 @@
           <t>90001152</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>JQ-OT515</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка напольная для подносов 52,8*35*74,5 см, нерж. (триджек) P.L. - BarWare</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>5737</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81259298</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка напольная для сумки 30*36*35 см дерево/ткань P.L. </t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>4050</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
         <v>0</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81211099</t>
+          <t>81240396</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT547A</t>
+          <t>PPG-D</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Прихватка металлическая для пиццерийных подносов  P.L. Proff Cuisine</t>
+          <t>Прихватка держатель захват для противней, форм для пиццы нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>275</v>
+        <v>437</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>0</v>
+        <v>206</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81240396</t>
+          <t>81240397</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PPG-S</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Прихватка металлическая для пиццерийных подносов P.L. Proff Cuisine</t>
+          <t>Прихватка держатель захват для противней, форм для пиццы нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>437</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81240397</t>
+          <t>81211099</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT547A</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Прихватка металлическая для пиццерийных подносов P.L. Proff Cuisine</t>
+          <t>Прихватка держатель захват для противней, форм для пиццы нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>437</v>
+        <v>275</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81240188</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>PPD06</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Противень для пиццы 15 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>327</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>374</v>
+        <v>334</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81240200</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>CPR062</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Противень для пиццы 15 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -13113,4426 +12948,4256 @@
           <t>81240189</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>PPD08</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Противень для пиццы 20 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
         <v>498</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81240201</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>CPR082</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Противень для пиццы 20 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>573</v>
       </c>
       <c r="H129" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I129" s="10">
         <v>438</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>71002834</t>
+          <t>81240190</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>705.024</t>
+          <t>PPD10</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 24 см  d 24 см, h 1,3 см, нерж, Pujadas Испания</t>
+          <t>Противень для пиццы 25 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>959</v>
+        <v>687</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>0</v>
+        <v>134</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81240190</t>
+          <t>81240198</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>PPD10</t>
+          <t>PPD30</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 25 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 25 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>687</v>
+        <v>837</v>
       </c>
       <c r="H131" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I131" s="10">
-        <v>147</v>
+        <v>472</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81240198</t>
+          <t>81240202</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>PPD30</t>
+          <t>CPR102</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Противень для пиццы 25 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>837</v>
+        <v>713</v>
       </c>
       <c r="H132" s="9">
-        <v/>
+        <v>463</v>
       </c>
       <c r="I132" s="10">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>81240202</t>
+          <t>81240177</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>CPR102</t>
+          <t>PPT11</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 25 см, h 5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 27,5 см, h 2 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>713</v>
+        <v>783</v>
       </c>
       <c r="H133" s="9">
-        <v/>
+        <v>508</v>
       </c>
       <c r="I133" s="10">
-        <v>470</v>
+        <v>664</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>85100201</t>
+          <t>81240191</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>PTC10</t>
+          <t>PPD12</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 25/22,5 см алюм. Pujadas</t>
+          <t>Противень для пиццы 30 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>397</v>
+        <v>917</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>656</v>
+        <v>272</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>81240171</t>
+          <t>81240203</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>PTWP11</t>
+          <t>CPR122</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 27,5 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 30 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>643</v>
+        <v>887</v>
       </c>
       <c r="H135" s="9">
-        <v/>
+        <v>576</v>
       </c>
       <c r="I135" s="10">
-        <v>709</v>
+        <v>462</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>81240177</t>
+          <t>81240178</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>PPT11</t>
+          <t>PPT12</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 27,5 см, h 2 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 30 см, h 5,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>783</v>
+        <v>973</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>664</v>
+        <v>365</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>85100202</t>
+          <t>81240179</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>929.028</t>
+          <t>PPT13</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 28 см алюм. P.L. Proff Cuisine </t>
+          <t>Противень для пиццы 32,5 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>521</v>
+        <v>1037</v>
       </c>
       <c r="H137" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I137" s="10">
-        <v>1197</v>
+        <v>529</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>85100001</t>
+          <t>81240192</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>705.028</t>
+          <t>PPD13</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 28 см, h 2,3 см, нерж, Pujadas, Испания</t>
+          <t>Противень для пиццы 33 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>1193</v>
+        <v>1037</v>
       </c>
       <c r="H138" s="9">
         <v/>
       </c>
       <c r="I138" s="10">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>81200237</t>
+          <t>92100167</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>PT-CS11</t>
+          <t>ФП34013МТ</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 28 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 34 см, h 1,3 см, с антипригарным покрытием, Россия</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>494</v>
+        <v>2194</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>588</v>
+        <v>0</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>81240172</t>
+          <t>81240193</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>PTWP12</t>
+          <t>PPD14</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 35 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>773</v>
+        <v>1153</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>923</v>
+        <v>261</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>81240191</t>
+          <t>81240204</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>PPD12</t>
+          <t>CPR142</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 35 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>917</v>
+        <v>1153</v>
       </c>
       <c r="H141" s="9">
-        <v/>
+        <v>749</v>
       </c>
       <c r="I141" s="10">
-        <v>272</v>
+        <v>459</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>81240203</t>
+          <t>81240180</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>CPR122</t>
+          <t>PPT14</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см, h 5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 35 см, h 5,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>887</v>
+        <v>1137</v>
       </c>
       <c r="H142" s="9">
-        <v/>
+        <v>739</v>
       </c>
       <c r="I142" s="10">
-        <v>480</v>
+        <v>449</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>81240178</t>
+          <t>81240194</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>PPT12</t>
+          <t>PPD15</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см, h 5,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 38 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>973</v>
+        <v>1237</v>
       </c>
       <c r="H143" s="9">
-        <v/>
+        <v>804</v>
       </c>
       <c r="I143" s="10">
-        <v>368</v>
+        <v>477</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>81240393</t>
+          <t>92100168</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ФП40013МТ</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см, перфорир. с тефлон. покрытием PL Proff Cuisine</t>
+          <t>Противень для пиццы 40 см, h 1,3 см, с антипригарным покрытием, Россия</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>543</v>
+        <v>2629</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>81200238</t>
+          <t>81240195</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>PT-CS12</t>
+          <t>PPD16</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30,5/27,7 см алюминий P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 40 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>677</v>
+        <v>1371</v>
       </c>
       <c r="H145" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I145" s="10">
-        <v>3999</v>
+        <v>418</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>71022082</t>
+          <t>92100173</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>929.030</t>
+          <t>ФП40025МТ</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30/27,5 см алюминий P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 40 см, h 2,5 см, с антипригарным покрытием, Россия</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>631</v>
+        <v>2622</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>976</v>
+        <v>0</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>85100002</t>
+          <t>81240181</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>705.032</t>
+          <t>PPT16</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 32 см, h 2,5 см, нерж Pujadas, Испания</t>
+          <t>Противень для пиццы 40 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>1427</v>
+        <v>1389</v>
       </c>
       <c r="H147" s="9">
-        <v/>
+        <v>902</v>
       </c>
       <c r="I147" s="10">
-        <v>0</v>
+        <v>306</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81240173</t>
+          <t>85100201</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>PTWP13</t>
+          <t>PTC10</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 32,5 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 25 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>873</v>
+        <v>403</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>835</v>
+        <v>454</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81240179</t>
+          <t>81240171</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>PPT13</t>
+          <t>PTWP11</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 32,5 см, h 5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 27,5 см перфорированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>1037</v>
+        <v>643</v>
       </c>
       <c r="H149" s="9">
-        <v/>
+        <v>417</v>
       </c>
       <c r="I149" s="10">
-        <v>538</v>
+        <v>681</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81290251</t>
+          <t>85100202</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>71022083 / JQ-AL165</t>
+          <t>929.028</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 33 см алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 28 см круглая алюм. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>853</v>
+        <v>521</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>142</v>
+        <v>1156</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81240192</t>
+          <t>81200237</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>PPD13</t>
+          <t>PT-CS11</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 33 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 28 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>1037</v>
+        <v>494</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>284</v>
+        <v>400</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81200239</t>
+          <t>81240172</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>PT-CS13</t>
+          <t>PTWP12</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 33 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 30 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>1350</v>
+        <v>0</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>92100167</t>
+          <t>81240393</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>ФП34013МТ</t>
+          <t>PPCS-12P</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 34 см, h 1,3 см, с антипригарным покрытием, Россия</t>
+          <t>Противень форма для пиццы 30 см тефлон перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>2194</v>
+        <v>543</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
         <v>0</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81240174</t>
+          <t>81200238</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>PTWP14</t>
+          <t>PT-CS12</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 30,5/27,7 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>993</v>
+        <v>677</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>488</v>
+        <v>3673</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81240193</t>
+          <t>71022082</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>PPD14</t>
+          <t>929.030</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 30/27,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>1153</v>
+        <v>631</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>265</v>
+        <v>940</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81240204</t>
+          <t>81240173</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>CPR142</t>
+          <t>PTWP13</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35 см, h 5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 32,5 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>1153</v>
+        <v>873</v>
       </c>
       <c r="H156" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I156" s="10">
-        <v>459</v>
+        <v>819</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81240180</t>
+          <t>81290251</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>PPT14</t>
+          <t>71022083 / JQ-AL165</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35 см, h 5,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 33 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>1137</v>
+        <v>853</v>
       </c>
       <c r="H157" s="9">
-        <v/>
+        <v>554</v>
       </c>
       <c r="I157" s="10">
-        <v>449</v>
+        <v>118</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81200240</t>
+          <t>81200239</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>PT-CS14</t>
+          <t>PT-CS13</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35,6 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 33 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>673</v>
+        <v>779</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>0</v>
+        <v>1228</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>71022083</t>
+          <t>81240174</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTWP14</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 36 см, алюминий P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 35 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>741</v>
+        <v>1027</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>0</v>
+        <v>477</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>81240194</t>
+          <t>81200240</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>PPD15</t>
+          <t>PT-CS14</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 38 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 35,6 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>1237</v>
+        <v>692</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
-        <v>477</v>
+        <v>0</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81240175</t>
+          <t>71022083</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t>PTWP16</t>
+          <t/>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 36 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>1189</v>
+        <v>741</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
-        <v>267</v>
+        <v>0</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>92100168</t>
+          <t>81240175</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>ФП40013МТ</t>
+          <t>PTWP16</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см, h 1,3 см, с антипригарным покрытием, Россия</t>
+          <t>Противень форма для пиццы 40 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>2629</v>
+        <v>1189</v>
       </c>
       <c r="H162" s="9">
-        <v/>
+        <v>772</v>
       </c>
       <c r="I162" s="10">
-        <v>0</v>
+        <v>154</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81240195</t>
+          <t>81200241</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>PPD16</t>
+          <t>PT-CS16</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 40,6 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>1371</v>
+        <v>903</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>418</v>
+        <v>0</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>92100173</t>
+          <t>81240176</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>ФП40025МТ</t>
+          <t>PTWP17</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см, h 2,5 см, с антипригарным покрытием, Россия</t>
+          <t>Противень форма для пиццы 42,5 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>2622</v>
+        <v>1347</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81240181</t>
+          <t>94001014</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>PPT16</t>
+          <t>BCC-PPP-60</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см, h 5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Разрыхлитель теста 6*5 см пластик l 21 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>1389</v>
+        <v>503</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>307</v>
+        <v>375</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>85100203</t>
+          <t>81240756</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>929.040</t>
+          <t>BCC-PPP-120</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см, алюминий, Pujadas, Испания</t>
+          <t>Разрыхлитель теста, колесо 11,5*4,5 см, пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>1731</v>
+        <v>783</v>
       </c>
       <c r="H166" s="9">
-        <v/>
+        <v>508</v>
       </c>
       <c r="I166" s="10">
-        <v>0</v>
+        <v>429</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81200241</t>
+          <t>94001053</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t>PT-CS16</t>
+          <t>LCR-PPP-120</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40,6 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Резак для теста 12 см, пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>873</v>
+        <v>648</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>0</v>
+        <v>164</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81240176</t>
+          <t>94001052</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>PTWP17</t>
+          <t>LCR-SSP-120</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 42,5 см перфорир, P.L. Proff Cuisine</t>
+          <t>Резак для теста 13,3*4 см нерж. l 19,5 см  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>1347</v>
+        <v>3873</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>94001014</t>
+          <t>94001019</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>BCC-PPP-60</t>
+          <t>TCC-S05-12/15</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Разрыхлитель теста 6*5 см пластик l 21 см P.L. Proff Cuisine</t>
+          <t>Резак нож для теста 12/15 см, для круассана нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>503</v>
+        <v>3307</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
-        <v>415</v>
+        <v>0</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81240756</t>
+          <t>94001020</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TCC-S05-18/14</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Разрыхлитель теста, колесо 11,5*4,5 см, пластик, P.L. Proff Cuisine</t>
+          <t>Резак нож для теста 18/14 см, для круассана нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>783</v>
+        <v>3747</v>
       </c>
       <c r="H170" s="9">
-        <v/>
+        <v>2435</v>
       </c>
       <c r="I170" s="10">
-        <v>429</v>
+        <v>41</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>94001053</t>
+          <t>94001021</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>LCR-PPP-120</t>
+          <t>TCC-S05-18/20</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Резак для теста 12 см, пластик, P.L. Proff Cuisine</t>
+          <t>Резак нож для теста 18/20 см, для круассана нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>637</v>
+        <v>5537</v>
       </c>
       <c r="H171" s="9">
-        <v/>
+        <v>3599</v>
       </c>
       <c r="I171" s="10">
-        <v>171</v>
+        <v>34</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>94001052</t>
+          <t>81004405</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>LCR-SSP-120-YL103 к=24</t>
+          <t>RD-PPP-120</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Резак для теста 13,3*4 см нерж. l 19,5 см  P.L. Proff Cuisine</t>
+          <t>Ролик для наколки теста 12 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>3873</v>
+        <v>687</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>94001019</t>
+          <t>81200243</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>TCC-S05-12/15</t>
+          <t>RD-5W</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Резак нож для теста 12/15 см, для круассана нерж. P.L. Proff Cuisine</t>
+          <t>Ролик для наколки теста с деревянной ручкой 12,5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>3307</v>
+        <v>1515</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
         <v>0</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>94001020</t>
+          <t>94001050</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>TCC-S05-18/14</t>
+          <t>RD-PSA-130</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Резак нож для теста 18/14 см, для круассана нерж. P.L. Proff Cuisine</t>
+          <t>Ролик для наколки теста с металлической ручкой 13 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>3747</v>
+        <v>2374</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>94001021</t>
+          <t>81004406</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>TCC-S05-18/20</t>
+          <t>DD-PSP-120</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Резак нож для теста 18/20 см, для круассана нерж. P.L. Proff Cuisine</t>
+          <t>Ролик для наколки теста с пластиковой ручкой 12 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>5537</v>
+        <v>3173</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
-        <v>35</v>
+        <v>362</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81004405</t>
+          <t>81004418</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>RD-PPP-120</t>
+          <t>RD-ASP-120</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Ролик для наколки теста 12 см, P.L. Proff Cuisine</t>
+          <t>Ролик для наколки теста с пластиковой ручкой 12 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>687</v>
+        <v>2483</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
         <v>0</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81200243</t>
+          <t>85100026</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>RD-5W</t>
+          <t>807.000</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
-          <t>Ролик для наколки теста с деревянной ручкой 12,5 см, нержавейка, P.L. Proff Cuisine</t>
+          <t>Ролик для наколки теста с пластиковой ручкой 8,5 см</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>1515</v>
+        <v>1355.2</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
         <v>0</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>94001050</t>
+          <t>85100206</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>RD-PSA-130</t>
+          <t>PS-10</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Ролик для наколки теста с металлической ручкой 13 см, нержавейка, P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 25 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>2131</v>
+        <v>487</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>33</v>
+        <v>4208</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81004406</t>
+          <t>81240370</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>DD-PSP-120</t>
+          <t>PSSQ1</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Ролик для наколки теста с пластиковой ручкой 12 см, P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 25*25 см квадратная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>3173</v>
+        <v>637</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>367</v>
+        <v>1</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81004418</t>
+          <t>81200231</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>RD-ASP-120</t>
+          <t>PS11</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
-          <t>Ролик для наколки теста с пластиковой ручкой 12 см, P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 28 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>2483</v>
+        <v>419</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
         <v>0</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>85100026</t>
+          <t>71022092</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>807.000</t>
+          <t>963.030</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Ролик для наколки теста с пластиковой ручкой 8,5 см</t>
+          <t>Сетка экран скрин для пиццы 30 см круглая алюм. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>1355.2</v>
+        <v>712</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
-        <v>0</v>
+        <v>3034</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81240370</t>
+          <t>81240371</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>PSSQ1</t>
+          <t>PSSQ2</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 25*25 см квадратная алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 30*30 см квадратная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>637</v>
+        <v>740</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
-        <v>1</v>
+        <v>416</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81200231</t>
+          <t>81200232</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t>PS11</t>
+          <t>PS12</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 28 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 30,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>407</v>
+        <v>518</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>0</v>
+        <v>4269</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>71022092</t>
+          <t>81200233</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>963.030</t>
+          <t>PS13</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 30 см алюм. P.L. Proff Cuisine </t>
+          <t>Сетка экран скрин для пиццы 33 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>712</v>
+        <v>697</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>3239</v>
+        <v>3398</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81240371</t>
+          <t>71022093</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>PSSQ2</t>
+          <t>963.035</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 30*30 см квадратная алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 35 см круглая алюм. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>740</v>
+        <v>774</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>449</v>
+        <v>77</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81200232</t>
+          <t>81200234</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>PS12</t>
+          <t>PS14</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 30,5 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 35,6 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>518</v>
+        <v>723</v>
       </c>
       <c r="H186" s="9">
-        <v/>
+        <v>469</v>
       </c>
       <c r="I186" s="10">
-        <v>4427</v>
+        <v>2241</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81200233</t>
+          <t>81240392</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>PS13</t>
+          <t>PS-15</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 33 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 37,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>697</v>
+        <v>512</v>
       </c>
       <c r="H187" s="9">
-        <v/>
+        <v>332</v>
       </c>
       <c r="I187" s="10">
-        <v>3608</v>
+        <v>1675</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>71022093</t>
+          <t>85100207</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>963.035</t>
+          <t>JQ-AL157 / 963.040</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 35 см алюм. P.L. Proff Cuisine </t>
+          <t>Сетка экран скрин для пиццы 40 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>774</v>
+        <v>1124</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
-        <v>131</v>
+        <v>0</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81200234</t>
+          <t>81240372</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>PS14</t>
+          <t>PSSQ3</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 35,6 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 40*40 см квадратная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>723</v>
+        <v>997</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
-        <v>2264</v>
+        <v>382</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81240392</t>
+          <t>81200235</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PS16</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 37,5 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 40,6 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>497</v>
+        <v>915</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>2000</v>
+        <v>829</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>85100207</t>
+          <t>81200236</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL157 / 963.040</t>
+          <t>PS17</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 40 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 43,2 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>1124</v>
+        <v>1251</v>
       </c>
       <c r="H191" s="9">
-        <v/>
+        <v>813</v>
       </c>
       <c r="I191" s="10">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>85100205</t>
+          <t>81249838</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>949.040</t>
+          <t>JQ-AL159</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 40 см алюм. с антиприг. покр. Pujadas</t>
+          <t>Сетка экран скрин для пиццы 45 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>1262</v>
+        <v>1097</v>
       </c>
       <c r="H192" s="9">
-        <v/>
+        <v>713</v>
       </c>
       <c r="I192" s="10">
-        <v>0</v>
+        <v>1348</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>81240372</t>
+          <t>81240367</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>PSSQ3</t>
+          <t>PSRT1</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 40*40 см квадратная алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для римской пиццы 30,5*20,5 см прямоугольная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>997</v>
+        <v>713</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>462</v>
+        <v>0</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>81200235</t>
+          <t>81240368</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>PS16</t>
+          <t>PSRT2</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 40,6 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для римской пиццы 40,5*28 см прямоугольная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>887</v>
+        <v>759</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
-        <v>982</v>
+        <v>0</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81200236</t>
+          <t>81240369</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>PS17</t>
+          <t>PSRT3</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 43,2 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для римской пиццы 61*41 см прямоугольная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>1251</v>
+        <v>1250</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
-        <v>195</v>
+        <v>1</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81249838</t>
+          <t>81211101</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL159</t>
+          <t>JQ-AL189</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 45 см алюм. P.L. Proff Cuisine</t>
+          <t>Скалка 20 см d 5 см алюм. с дерев. руч., L-общ 38 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>1097</v>
+        <v>921</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>1348</v>
+        <v>0</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81240367</t>
+          <t>81211104</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t>PSRT1</t>
+          <t>JQ-AL195</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для римской пиццы 30,5*20,5 см прямоугольная алюм. P.L. Proff Cuisine</t>
+          <t>Скалка 20 см d 6,3 см нерж. L-общ 47 см P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>713</v>
+        <v>1747</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>81240368</t>
+          <t>81211102</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>PSRT2</t>
+          <t>JQ-AL190</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для римской пиццы 40,5*28 см прямоугольная алюм. P.L. Proff Cuisine</t>
+          <t>Скалка 25 см d 5,5 см алюм. с дерев. руч., L-общ 43см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>759</v>
+        <v>997</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
         <v>0</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81240369</t>
+          <t>81211103</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>PSRT3</t>
+          <t>JQ-AL191</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для римской пиццы 61*41 см прямоугольная алюм. P.L. Proff Cuisine</t>
+          <t>Скалка 30 см d 5 см алюм. с дерев. руч., L-общ 48,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>1213</v>
+        <v>1471</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>85100206</t>
+          <t>81249861</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>PS-10</t>
+          <t>4030</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран скрин для пиццы 25 см алюм. P.L. Proff Cuisine</t>
+          <t>Скалка 33 см d 3,5 см без ручек полипропилен P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>487</v>
+        <v>1627</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>4366</v>
+        <v>0</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>81211101</t>
+          <t>81211100</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL189</t>
+          <t>JQ-AL111</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Скалка 20 см d 5 см алюм. с дерев. руч., L-общ 38 см P.L. Proff Cuisine</t>
+          <t>Скалка 33 см d 8,8 см алюм. L-общ 54 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>921</v>
+        <v>4337</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>81211104</t>
+          <t>81249856</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL195</t>
+          <t>1602</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Скалка 20 см d 6,3 см нерж. L-общ 47 см P.L. Proff Cuisine </t>
+          <t>Скалка 33 см d 9 см полипропилен L-общ 54 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>1747</v>
+        <v>7220</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
         <v>0</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81211102</t>
+          <t>73038067</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL190</t>
+          <t>8007F</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Скалка 25 см d 5,5 см алюм. с дерев. руч., L-общ 43см P.L. Proff Cuisine</t>
+          <t>Скалка 34,7 см d 4 см без ручек полипропилен P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
         <v>0</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81211103</t>
+          <t>81240002</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL191</t>
+          <t>АМ0055</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Скалка 30 см d 5 см алюм. с дерев. руч., L-общ 48,5 см P.L. Proff Cuisine</t>
+          <t>Скалка 35 см d 4,5 см дерев. L-общ 35 см P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>1471</v>
+        <v>215</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
         <v>0</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81249861</t>
+          <t>81249857</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>4030</t>
+          <t>1619</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Скалка 33 см d 3,5 см без ручек полипропилен P.L. Proff Cuisine</t>
+          <t>Скалка 37 см d 10 см полипропилен L-общ 58 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>1627</v>
+        <v>7940</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
         <v>0</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81211100</t>
+          <t>81249858</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL111</t>
+          <t>1626</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Скалка 33 см d 8,8 см алюм. L-общ 54 см P.L. Proff Cuisine</t>
+          <t>Скалка 37 см d 9 см для мяса полипропилен L-общ 58 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G206" s="9">
-        <v>3708</v>
+        <v>10106</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
         <v>6</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81249856</t>
+          <t>92001198</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>1602</t>
+          <t>JQ-AL112</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Скалка 33 см d 9 см полипропилен L-общ 54 см P.L. Proff Cuisine</t>
+          <t>Скалка 38 см d 8,7 см алюм. L-общ 59 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>7220</v>
+        <v>4577</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>73038067</t>
+          <t>81004200</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>8007F</t>
+          <t>RPS-ST-450</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Скалка 34,7 см d 4 см без ручек полипропилен P.L. Proff Cuisine </t>
+          <t>Скалка 45 см d 3,2 см без ручек нерж. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>1004</v>
+        <v>1510</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
         <v>0</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81240002</t>
+          <t>90000014</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>АМ0055</t>
+          <t>JQ-AL113</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Скалка 35 см d 4,5 см дерев. L-общ 35 см P.L. Proff Cuisine </t>
+          <t>Скалка 45 см d 8,7 см алюм. L-общ 65 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>215</v>
+        <v>4977</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81249857</t>
+          <t>73038065</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t>1619</t>
+          <t>8007A</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Скалка 37 см d 10 см полипропилен L-общ 58 см P.L. Proff Cuisine</t>
+          <t>Скалка 49,5 см d 4 см без ручек полипропилен P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>7940</v>
+        <v>1126</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
         <v>0</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81249858</t>
+          <t>73038066</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>1626</t>
+          <t>8007D</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Скалка 37 см d 9 см для мяса полипропилен L-общ 58 см P.L. Proff Cuisine</t>
+          <t>Скалка 49,5 см d 4 см без ручек полипропилен P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>10106</v>
+        <v>1265</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>92001198</t>
+          <t>81240210</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL112</t>
+          <t>DS54</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Скалка 38 см d 8,7 см алюм. L-общ 59 см P.L. Proff Cuisine</t>
+          <t>Скребок 12*12,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>3917</v>
+        <v>393</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
         <v>0</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81004200</t>
+          <t>81240074</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>RPS-ST-450</t>
+          <t>LB-DW34</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Скалка 45 см d 3,2 см без ручек нерж. P.L. Proff Cuisine </t>
+          <t>Скребок 15 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>1510</v>
+        <v>376</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
         <v>0</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>90000014</t>
+          <t>94001035</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL113</t>
+          <t>SCP-SS-33</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Скалка 45 см d 8,7 см алюм. L-общ 65 см P.L. Proff Cuisine</t>
+          <t>Скребок 15*11,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>4253</v>
+        <v>837</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>73038065</t>
+          <t>81006846</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>8007A</t>
+          <t>MCY22</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
-          <t>Скалка 49,5 см d 4 см без ручек полипропилен P.L. Proff Cuisine </t>
+          <t>Скребок 15*11,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>1126</v>
+        <v>333</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
         <v>0</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>73038066</t>
+          <t>81240693</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>8007D</t>
+          <t>WDS-36 /JQ-OT133</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Скалка 49,5 см d 4 см без ручек полипропилен P.L. Proff Cuisine </t>
+          <t>Скребок 15*7,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>1265</v>
+        <v>387</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
         <v>0</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81240210</t>
+          <t>92001189</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>DS54</t>
+          <t>JQ-OT133</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Скребок 12*12,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Скребок 15*8 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>393</v>
+        <v>220</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
         <v>0</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81240074</t>
+          <t>92001296</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>LB-DW34</t>
+          <t>GS-10304-150/WDS-36PH</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Скребок 15 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
+          <t>Скребок 15,3*7,5 см нерж. с пласт. ручкой черный Proff Chef Line</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>376</v>
+        <v>1237</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>0</v>
+        <v>536</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>94001035</t>
+          <t>78040018</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>SCP-SS-33</t>
+          <t>MPHDSC36K-UK</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Скребок 15*11,5 см нерж. P.L. Proff Cuisine</t>
+          <t>Скребок 16*8 см нерж. с пласт. ручкой SUNNEX</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>837</v>
+        <v>457</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>81006846</t>
+          <t>78040019</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>MCY22</t>
+          <t>MPHDSC37K-UK</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Скребок 15*11,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
+          <t>Скребок 18*8 см нерж. с пласт. ручкой SUNNEX</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>333</v>
+        <v>543</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
         <v>0</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81240693</t>
+          <t>94001043</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>WDS-36 /JQ-OT133</t>
+          <t>SCP- PP-11</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Скребок 15*7,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
+          <t>Скребок кондитерский 11*7,2 см с зубчиками пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>387</v>
+        <v>180</v>
       </c>
       <c r="H221" s="9">
-        <v/>
+        <v>117</v>
       </c>
       <c r="I221" s="10">
-        <v>0</v>
+        <v>1378</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>92001189</t>
+          <t>94001040</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT133</t>
+          <t>SCP-PP-07</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Скребок 15*8 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
+          <t>Скребок кондитерский 12,6*9,7 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>0</v>
+        <v>635</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>92001296</t>
+          <t>94001044</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>GS-10304-150/WDS-36PH</t>
+          <t>SCP-PP-12</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Скребок 15,3*7,5 см нерж. с пласт. ручкой черный Proff Chef Line</t>
+          <t>Скребок кондитерский 12,8*9,9 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>1237</v>
+        <v>199</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>604</v>
+        <v>80</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
-          <t>78040018</t>
+          <t>81270240</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t>MPHDSC36K-UK</t>
+          <t>WDS-36FP</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Скребок 16*8 см нерж. с пласт. ручкой SUNNEX</t>
+          <t>Скребок кондитерский 14*7 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
-        <v>457</v>
+        <v>71</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
         <v>0</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
-          <t>78040019</t>
+          <t>94001042</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t>MPHDSC37K-UK</t>
+          <t>SCP-PP-10</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
-          <t>Скребок 18*8 см нерж. с пласт. ручкой SUNNEX</t>
+          <t>Скребок кондитерский 16,4*10,1 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G225" s="9">
-        <v>543</v>
+        <v>199</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>0</v>
+        <v>312</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
-          <t>94001043</t>
+          <t>94001036</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t>SCP- PP-11</t>
+          <t>SCP-PP-18</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
-          <t>Скребок кондитерский 11*7,2 см с зубчиками пластик P.L. Proff Cuisine</t>
+          <t>Скребок кондитерский 19,6*14,5 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G226" s="9">
-        <v>180</v>
+        <v>259</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
-        <v>1383</v>
+        <v>350</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
-          <t>94001040</t>
+          <t>81200224</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t>SCP-PP-07</t>
+          <t>IPDB-216R</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
-          <t>Скребок кондитерский 12,6*9,7 см пластик P.L. Proff Cuisine</t>
+          <t>Сумка на две пиццы 46*46 см (для пиццы 45 см), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
-        <v>180</v>
+        <v>1713</v>
       </c>
       <c r="H227" s="9">
-        <v/>
+        <v>1113</v>
       </c>
       <c r="I227" s="10">
-        <v>702</v>
+        <v>281</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
-          <t>94001044</t>
+          <t>81200229</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t>SCP-PP-12</t>
+          <t>NCB-1209RD</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
-          <t>Скребок кондитерский 12,8*9,9 см пластик P.L. Proff Cuisine</t>
+          <t>Термосумка 30*23*28 см нейлон P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
-        <v>199</v>
+        <v>1968</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>171</v>
+        <v>0</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
-          <t>81270240</t>
+          <t>81200227</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
-          <t>WDS-36FP</t>
+          <t>IPDB-1614R</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
-          <t>Скребок кондитерский 14*7 см пластик P.L. Proff Cuisine</t>
+          <t>Термосумка 40*35*25 см, на 4 пиццы (для пиццы 30 см ) с доп. изоляцией P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G229" s="9">
-        <v>71</v>
+        <v>3255</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
-          <t>94001042</t>
+          <t>81200228</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t>SCP-PP-10</t>
+          <t>IPDB-618R</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
-          <t>Скребок кондитерский 16,4*10,1 см пластик P.L. Proff Cuisine</t>
+          <t>Термосумка 51*48*34 см на 6 пицц (для пиццы 45 см), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G230" s="9">
-        <v>199</v>
+        <v>3673</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
-          <t>94001036</t>
+          <t>81200225</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t>SCP-PP-18</t>
+          <t>IPDB-218R</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
-          <t>Скребок кондитерский 19,6*14,5 см пластик P.L. Proff Cuisine</t>
+          <t>Термосумка 51*51 см на 2 пиццы (для пиццы 45,5 см), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
-        <v>259</v>
+        <v>1811</v>
       </c>
       <c r="H231" s="9">
-        <v/>
+        <v>1177</v>
       </c>
       <c r="I231" s="10">
-        <v>388</v>
+        <v>54</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
-          <t>81200224</t>
+          <t>81200230</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
-          <t>IPDB-216R</t>
+          <t>NCB-2214RD</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
-          <t>Сумка на две пиццы 46*46 см (для пиццы 45 см), P.L. Proff Cuisine</t>
+          <t>Термосумка 56*35*33 см нейлон P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G232" s="9">
-        <v>1713</v>
+        <v>3397</v>
       </c>
       <c r="H232" s="9">
         <v/>
       </c>
       <c r="I232" s="10">
-        <v>283</v>
+        <v>0</v>
       </c>
       <c r="J232" s="4"/>
     </row>
     <row r="233" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="4"/>
       <c r="B233" s="5"/>
       <c r="C233" s="6" t="inlineStr">
         <is>
-          <t>81200229</t>
+          <t>81272052</t>
         </is>
       </c>
       <c r="D233" s="7" t="inlineStr">
         <is>
-          <t>NCB-1209RD</t>
+          <t>IFDB-2214RD</t>
         </is>
       </c>
       <c r="E233" s="8" t="inlineStr">
         <is>
-          <t>Термосумка 30*23*28 см нейлон P.L. Proff Cuisine</t>
+          <t>Термосумка 56*35*33 см, нейлон, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F233" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G233" s="9">
-        <v>1968</v>
+        <v>2999</v>
       </c>
       <c r="H233" s="9">
         <v/>
       </c>
       <c r="I233" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J233" s="4"/>
     </row>
     <row r="234" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="4"/>
       <c r="B234" s="5"/>
       <c r="C234" s="6" t="inlineStr">
         <is>
-          <t>81200227</t>
+          <t>81200226</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
-          <t>IPDB-1614R</t>
+          <t>IPDB-222R</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
-          <t>Термосумка 40*35*25 см, на 4 пиццы (для пиццы 30 см ) с доп. изоляцией P.L. Proff Cuisine</t>
+          <t>Термосумка 58*58 см на 2 пиццы ( для пиццы – 56 см), P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G234" s="9">
-        <v>3157</v>
+        <v>2045</v>
       </c>
       <c r="H234" s="9">
-        <v/>
+        <v>1329</v>
       </c>
       <c r="I234" s="10">
-        <v>68</v>
+        <v>105</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
-          <t>81200228</t>
+          <t>81270041</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
-          <t>IPDB-618R</t>
+          <t>NO.603.A</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
-          <t>Термосумка 51*48*34 см на 6 пицц (для пиццы 45 см), P.L. Proff Cuisine</t>
+          <t>Шпатель для торта 20,7*7,5 см, (h)5,7 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G235" s="9">
-        <v>3673</v>
+        <v>347</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
-          <t>81200225</t>
+          <t>73024107</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t>IPDB-218R</t>
+          <t>NO.605A</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Термосумка 51*51 см на 2 пиццы (для пиццы 45,5 см), P.L. Proff Cuisine</t>
+          <t>Шпатель для торта 20,7*7,5 см, (h)5,7 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G236" s="9">
-        <v>1811</v>
+        <v>253</v>
       </c>
       <c r="H236" s="9">
         <v/>
       </c>
       <c r="I236" s="10">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
-          <t>81200230</t>
+          <t>81200297</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
-          <t>NCB-2214RD</t>
+          <t>F080</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
-          <t>Термосумка 56*35*33 см нейлон P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 17 см пластиковая с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>3397</v>
+        <v>246</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
         <v>0</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
-          <t>81272052</t>
+          <t>81200217</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
-          <t>IFDB-2214RD</t>
+          <t>BRS-09</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
-          <t>Термосумка 56*35*33 см, нейлон, P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 23*9,5 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G238" s="9">
-        <v>2999</v>
+        <v>1994</v>
       </c>
       <c r="H238" s="9">
-        <v/>
+        <v>1296</v>
       </c>
       <c r="I238" s="10">
-        <v>0</v>
+        <v>942</v>
       </c>
       <c r="J238" s="4"/>
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
-          <t>81200226</t>
+          <t>81200212</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
-          <t>IPDB-222R</t>
+          <t>BRS-14</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
-          <t>Термосумка 58*58 см на 2 пиццы ( для пиццы – 56 см), P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 36*2,3 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>2045</v>
+        <v>473</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
-        <v>105</v>
+        <v>171</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
-          <t>81270041</t>
+          <t>81222719</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
-          <t>NO.603.A</t>
+          <t>MGBP-14</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
-          <t>Шпатель для торта 20,7*7,5 см, (h)5,7 см, P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 36*8 см пластиковая с металлической щетиной P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G240" s="9">
-        <v>347</v>
+        <v>223</v>
       </c>
       <c r="H240" s="9">
-        <v/>
+        <v>144</v>
       </c>
       <c r="I240" s="10">
-        <v>0</v>
+        <v>703</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
-          <t>73024107</t>
+          <t>81200303</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t>NO.605A</t>
+          <t>F035</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
-          <t>Шпатель для торта 20,7*7,5 см, (h)5,7 см, P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 38*6 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G241" s="9">
-        <v>253</v>
+        <v>591</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
         <v>0</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
-          <t>81200297</t>
+          <t>81222720</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t>F080</t>
+          <t>GBP-16WS</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 17 см пластиковая с металлической щетиной и скребком P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 44*8,3 см металл с пластиковой ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>246</v>
+        <v>773</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>0</v>
+        <v>406</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
-          <t>81200217</t>
+          <t>81200300</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
-          <t>BRS-09</t>
+          <t>F010B</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 23*9,5 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 45,5 см плстиковая с металлической щетиной P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G243" s="9">
-        <v>1994</v>
+        <v>591</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
-        <v>946</v>
+        <v>1</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
-          <t>81200212</t>
+          <t>81200301</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t>BRS-14</t>
+          <t>F092</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 36*2,3 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 49 см пластиковая с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G244" s="9">
-        <v>473</v>
+        <v>1004</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>214</v>
+        <v>0</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
-          <t>81222719</t>
+          <t>81200299</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
-          <t>MGBP-14</t>
+          <t>06418</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 36*8 см пластиковая с металлической щетиной P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 50,5 см пластиковая с металлической щетиной скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>223</v>
+        <v>910</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
-        <v>710</v>
+        <v>0</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
-          <t>81200303</t>
+          <t>81200214</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
-          <t>F035</t>
+          <t>BRS-20</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 38*6 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 51*3,8 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G246" s="9">
-        <v>591</v>
+        <v>973</v>
       </c>
       <c r="H246" s="9">
-        <v/>
+        <v>632</v>
       </c>
       <c r="I246" s="10">
-        <v>0</v>
+        <v>435</v>
       </c>
       <c r="J246" s="4"/>
     </row>
     <row r="247" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="4"/>
       <c r="B247" s="5"/>
       <c r="C247" s="6" t="inlineStr">
         <is>
-          <t>81222720</t>
+          <t>81200213</t>
         </is>
       </c>
       <c r="D247" s="7" t="inlineStr">
         <is>
-          <t>GBP-16WS</t>
+          <t>BRS20A</t>
         </is>
       </c>
       <c r="E247" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 44*8,3 см металл с пластиковой ручкой P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 51,5*4 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F247" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G247" s="9">
-        <v>773</v>
+        <v>937</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
-          <t>81200300</t>
+          <t>81222718</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t>F010B</t>
+          <t>MGBP-8</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 45,5 см плстиковая с металлической щетиной P.L. Proff Cuisine</t>
+          <t>Щетка для чистки гриля 6,4*7,8*15 см "Три в одном" пластиковая с металлической щетиной P.L. </t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>591</v>
+        <v>217</v>
       </c>
       <c r="H248" s="9">
-        <v/>
+        <v>141</v>
       </c>
       <c r="I248" s="10">
-        <v>1</v>
+        <v>464</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
-          <t>81200301</t>
+          <t>81200265</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
-          <t>F092</t>
+          <t>POB-60</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 49 см пластиковая с металлической щетиной и скребком P.L. Proff Cuisine</t>
+          <t>Щетка для чистки печи 154*25,3 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G249" s="9">
-        <v>1004</v>
+        <v>2757</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
-          <t>81200299</t>
+          <t>81200216</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t>06418</t>
+          <t>BRS-32</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 50,5 см пластиковая с металлической щетиной скребком P.L. Proff Cuisine</t>
+          <t>Щетка для чистки печи 68*18 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G250" s="9">
-        <v>910</v>
+        <v>1693</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
         <v>0</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
-          <t>81200214</t>
+          <t>81200215</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t>BRS-20</t>
+          <t>BRS-29</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 51*3,8 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
+          <t>Щетка для чистки печи 75,5*18 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G251" s="9">
-        <v>973</v>
+        <v>1537</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>453</v>
+        <v>133</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
-          <t>81200213</t>
+          <t>81200264</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
-          <t>BRS20A</t>
+          <t>POB-38</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
-          <t>Щетка для чистки гриля 51,5*4 см деревянная с металлической щетиной P.L. Proff Cuisine</t>
+          <t>Щетка для чистки печи 95*25,3 см деревянная с металлической щетиной и скребком P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G252" s="9">
-        <v>937</v>
+        <v>2493</v>
       </c>
       <c r="H252" s="9">
         <v/>
       </c>
       <c r="I252" s="10">
-        <v>439</v>
+        <v>96</v>
       </c>
       <c r="J252" s="4"/>
-    </row>
-[...168 lines deleted...]
-      <c r="J257" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>