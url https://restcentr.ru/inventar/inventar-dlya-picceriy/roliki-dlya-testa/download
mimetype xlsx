--- v0 (2026-06-10)
+++ v1 (2026-11-06)
@@ -1514,51 +1514,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 21:58</t>
+          <t>Прайс актуален на 06.11.2026 19:15</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1586,547 +1586,547 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240907</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PB-44SS (HONRI)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Нож для теста 10*4,5*11,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>513</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>333</v>
       </c>
       <c r="I6" s="10">
         <v>2010</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>99002088</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>GS-10845-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста d 10 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1273</v>
+        <v>1296</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>99002086</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>GS-10820-60S-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста d 6 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>823</v>
+        <v>850</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>92001338</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>GS-10822-40-BK201-RE</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двойной d 4 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>873</v>
+        <v>896</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I9" s="10">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92000068</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>GS-10822-60-BK201-RE</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двойной d 6 см l 18 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>1037</v>
+        <v>1067</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>394</v>
+        <v>357</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240886</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-05D (HONRI)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 10 лезвий, 48 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>4487</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>94001017</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>ADD-5W-S&amp;P-TG</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 10 лезвий, 50 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>9337</v>
+        <v>9620</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>94001018</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>ADDH-7W-S&amp;P</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 14 лезвий, 70 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>11813</v>
+        <v>12205</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240887</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-07D (HONRI)</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 14 лезвий, 71 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>6053</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240885</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-03D (HONRI)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 6 лезвий, 24 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>2837</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>1844</v>
       </c>
       <c r="I15" s="10">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240882</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-03 (HONRI)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 3 лезвия, 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1373</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240883</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-05 (HONRI)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 5 лезвий, 49 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>2317</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>94001015</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>ADD-5W-P</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 5 лезвий, 50 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>4317</v>
+        <v>4461</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240884</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-06 (HONRI)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 6 лезвий, 62 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>3377</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>71002913</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>805.000</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 7 лезвий, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>11217</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>71002914</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>842.000</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста, двойной волнистый + плоский, d 5,5 см, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
@@ -2150,255 +2150,255 @@
           <t>94001014</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>BCC-PPP-60</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Разрыхлитель теста 6*5 см пластик l 21 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>503</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>415</v>
+        <v>375</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240756</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BCC-PPP-120</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Разрыхлитель теста, колесо 11,5*4,5 см, пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>783</v>
       </c>
       <c r="H23" s="9">
-        <v/>
+        <v>508</v>
       </c>
       <c r="I23" s="10">
         <v>429</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>94001053</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>LCR-PPP-120</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Резак для теста 12 см, пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>637</v>
+        <v>648</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>94001052</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>LCR-SSP-120-YL103 к=24</t>
+          <t>LCR-SSP-120</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Резак для теста 13,3*4 см нерж. l 19,5 см  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>3873</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>94001019</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>TCC-S05-12/15</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Резак нож для теста 12/15 см, для круассана нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>3307</v>
+        <v>3414</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>94001020</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>TCC-S05-18/14</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Резак нож для теста 18/14 см, для круассана нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>3747</v>
+        <v>3869</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>2435</v>
       </c>
       <c r="I27" s="10">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>94001021</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>TCC-S05-18/20</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Резак нож для теста 18/20 см, для круассана нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>5537</v>
+        <v>5701</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>3599</v>
       </c>
       <c r="I28" s="10">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81004405</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>RD-PPP-120</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Ролик для наколки теста 12 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2450,91 +2450,91 @@
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>94001050</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>RD-PSA-130</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Ролик для наколки теста с металлической ручкой 13 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>2131</v>
+        <v>2374</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81004406</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>DD-PSP-120</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Ролик для наколки теста с пластиковой ручкой 12 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>3173</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81004418</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>RD-ASP-120</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Ролик для наколки теста с пластиковой ручкой 12 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>