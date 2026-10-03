--- v0 (2026-06-13)
+++ v1 (2026-10-03)
@@ -206,51 +206,50 @@
                                 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/>
                                 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/>
                                 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/>
                                 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/>
                                 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/>
                                 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/>
                                 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/>
                                 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/>
                                 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/>
                                 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/>
                                 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/>
                                 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/>
                                 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/>
                                 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/>
                                 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/>
                                 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/>
                                 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/>
                                 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/>
                                 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/>
                                 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/>
                                 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/>
                                 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/>
                                 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/>
                                 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/>
                                 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/>
-                                <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1039,82 +1038,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Image27"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
-        <a:stretch>
-[...30 lines deleted...]
-        <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1388,78 +1355,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J31"/>
+  <dimension ref="A2:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 07:09</t>
+          <t>Прайс актуален на 04.10.2026 00:14</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1507,119 +1474,119 @@
           <t>81249835</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>PTS70</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 25*20*70 см 14 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>14029</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81200242</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>PTR-18</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 36*32*75 см 18 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>6387</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240394</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTR-12</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для подносов/сеток для пиццы 36*33*51 см 12 ячеек P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>5283</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81200190</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>TSW-38</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка напольная для подносов 46*46*97 см, дерево (триджек) P.L. - BarWare</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1730,667 +1697,633 @@
         <v>4050</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>85100206</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>PS-10</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 25 см алюм. Pujadas</t>
+          <t>Сетка экран скрин для пиццы 25 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>487</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>4366</v>
+        <v>4224</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240370</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>PSSQ1</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 25*25 см квадратная алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 25*25 см квадратная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>637</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>1</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200231</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>PS11</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 28 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 28 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>407</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>71022092</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>963.030</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 30 см алюм. P.L. Proff Cuisine </t>
+          <t>Сетка экран скрин для пиццы 30 см круглая алюм. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>712</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>3239</v>
+        <v>3048</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240371</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>PSSQ2</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 30*30 см квадратная алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 30*30 см квадратная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>740</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>449</v>
+        <v>426</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200232</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>PS12</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 30,5 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 30,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>518</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>4427</v>
+        <v>4275</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200233</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>PS13</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 33 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 33 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>697</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>3608</v>
+        <v>3424</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>71022093</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>963.035</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 35 см алюм. P.L. Proff Cuisine </t>
+          <t>Сетка экран скрин для пиццы 35 см круглая алюм. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>774</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81200234</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>PS14</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 35,6 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 35,6 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>723</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>2264</v>
+        <v>2247</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240392</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PS-15</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 37,5 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 37,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>497</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>2000</v>
+        <v>1985</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>85100207</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>JQ-AL157 / 963.040</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 40 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 40 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1124</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>85100205</t>
+          <t>81240372</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>949.040</t>
+          <t>PSSQ3</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 40 см алюм. с антиприг. покр. Pujadas</t>
+          <t>Сетка экран скрин для пиццы 40*40 см квадратная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1262</v>
+        <v>997</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>0</v>
+        <v>372</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81240372</t>
+          <t>81200235</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>PSSQ3</t>
+          <t>PS16</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 40*40 см квадратная алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 40,6 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>997</v>
+        <v>887</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>462</v>
+        <v>829</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81200235</t>
+          <t>81200236</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>PS16</t>
+          <t>PS17</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 40,6 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 43,2 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>887</v>
+        <v>1251</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>982</v>
+        <v>190</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81200236</t>
+          <t>81249838</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>PS17</t>
+          <t>JQ-AL159</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 43,2 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для пиццы 45 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1251</v>
+        <v>1097</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>195</v>
+        <v>1348</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81249838</t>
+          <t>81240367</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL159</t>
+          <t>PSRT1</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для пиццы 45 см алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для римской пиццы 30,5*20,5 см прямоугольная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>1097</v>
+        <v>713</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1352</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81240367</t>
+          <t>81240368</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>PSRT1</t>
+          <t>PSRT2</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для римской пиццы 30,5*20,5 см прямоугольная алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для римской пиццы 40,5*28 см прямоугольная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>713</v>
+        <v>759</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>153</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81240368</t>
+          <t>81240369</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>PSRT2</t>
+          <t>PSRT3</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Сетка экран для римской пиццы 40,5*28 см прямоугольная алюм. P.L. Proff Cuisine</t>
+          <t>Сетка экран скрин для римской пиццы 61*41 см прямоугольная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>759</v>
+        <v>1213</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J30" s="4"/>
-    </row>
-[...32 lines deleted...]
-      <c r="J31" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>