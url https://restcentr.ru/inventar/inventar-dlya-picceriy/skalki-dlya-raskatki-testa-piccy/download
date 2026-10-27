--- v0 (2026-06-12)
+++ v1 (2026-10-27)
@@ -1085,51 +1085,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 12.06.2026 19:29</t>
+          <t>Прайс актуален на 27.10.2026 03:25</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1211,51 +1211,51 @@
           <t>81211104</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>JQ-AL195</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Скалка 20 см d 6,3 см нерж. L-общ 47 см P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1747</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81211102</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>JQ-AL190</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Скалка 25 см d 5,5 см алюм. с дерев. руч., L-общ 43см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1341,57 +1341,57 @@
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81211100</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JQ-AL111</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Скалка 33 см d 8,8 см алюм. L-общ 54 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>3708</v>
+        <v>4337</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81249856</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>1602</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Скалка 33 см d 9 см полипропилен L-общ 54 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1545,57 +1545,57 @@
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001198</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JQ-AL112</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Скалка 38 см d 8,7 см алюм. L-общ 59 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>3917</v>
+        <v>4577</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81004200</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>RPS-ST-450</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Скалка 45 см d 3,2 см без ручек нерж. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1613,57 +1613,57 @@
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>90000014</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JQ-AL113</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Скалка 45 см d 8,7 см алюм. L-общ 65 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>4253</v>
+        <v>4977</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>73038065</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>8007A</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Скалка 49,5 см d 4 см без ручек полипропилен P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>