--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -2339,51 +2339,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 09:20</t>
+          <t>Прайс актуален на 23.09.2026 12:50</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2533,51 +2533,51 @@
           <t>81270034</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>PC-1787</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Квадрат с узором" 18 ячеек 30*30*19 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1141</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81270035</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>PC-1771</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Круг ребристый" 18 ячеек 30*18 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2771,51 +2771,51 @@
           <t>81270025</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>PC-1003</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Овал" 24 ячейки 35*25*19 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1141</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81270037</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>PC-1424</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Цифры" 30 ячеек 40*25*7,5 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2839,51 +2839,51 @@
           <t>81270032</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>PC-1773</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Чашка" 10 ячеек 55*44*21 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1141</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81270028</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>PC-1675</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Череп" 24 ячейки 38*26*27 мм, Skull P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3213,51 +3213,51 @@
           <t>73038031</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>PC-2002</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Полусфера", 15 ячеек 32*16 мм, поликарбонат, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1547</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>73038026</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>PC-1782</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Полусфера", 2 ячейки 100*50 мм, поликарбонат, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4199,51 +4199,51 @@
           <t>73038050</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>PC-9052</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада на магнитах "Сфера" 24 ячейки 35 мм, поликарбонат, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>3810</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>73038015</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>PC-1724</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада поликарбонат "Квадрат", 18 ячеек 2,7*2,7*1 см, поликарбонат, P.L. Pro</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>