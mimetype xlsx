--- v0 (2026-06-07)
+++ v1 (2026-10-21)
@@ -953,51 +953,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 07.06.2026 13:33</t>
+          <t>Прайс актуален на 22.10.2026 00:41</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1147,51 +1147,51 @@
           <t>81280209</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>HRNS-01 / DJENI</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кисточка кондитерская 21*3,5 см красная силикон с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>137</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>781</v>
+        <v>7</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81200210</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>PBW-15F</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кисточка кондитерская 21*4 см натуральная щетина с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1249,119 +1249,119 @@
           <t>81280208</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>PBW-15F / DJENI</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кисточка кондитерская 21,5*4,5 см натуральная щетина с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>397</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1403</v>
+        <v>1330</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81280207</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>PBW-20F /DJENI</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кисточка кондитерская 21,5*5 см натуральная щетина с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>507</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1394</v>
+        <v>1344</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>94001027</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>SCB-SW-240</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кисточка кондитерская 23,5*4,3 см силикон с нерж. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>837</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>975</v>
+        <v>906</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81200298</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>20682</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кисточка кондитерская 28 см силикон с нерж. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1385,51 +1385,51 @@
           <t>94001028</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>SCB-SW-285</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кисточка кондитерская 28,5*4,8 см силикон с нерж. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1197</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>462</v>
+        <v>401</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>73038099</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>B-37</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кисточка кондитерская 36 см силикон с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>