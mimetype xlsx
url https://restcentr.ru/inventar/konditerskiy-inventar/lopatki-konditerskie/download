--- v0 (2026-06-10)
+++ v1 (2026-11-04)
@@ -2108,51 +2108,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 08:00</t>
+          <t>Прайс актуален на 04.11.2026 05:23</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2214,71 +2214,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>259</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>92001310</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WPS-6</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Лопатка для торта/пиццы 12*6 см нерж. l 25,5 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>297</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>2923</v>
+        <v>2785</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81005607</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>MPHCSK</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Лопатка для торта/пиццы 13 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2500,57 +2500,57 @@
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81290189</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>GS-10308-110FS-BK101</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 10,5*1,8 см изогнутая нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>973</v>
+        <v>1005</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>197</v>
+        <v>132</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81290190</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>GS-10308-150FS-BK101</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 11,5*2,5 см изогнутая нерж. l 25,5 см с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2846,153 +2846,153 @@
           <t>92001329</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>GS-10208-250FSAK</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 20,3*3,8 см изогнутая нерж. с дерев. ручкой l 36,2 см  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>578</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>197</v>
+        <v>170</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>92001300</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>GS-10508-250FSAK</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 20,3*3,8 см изогнутая нерж. с пласт. ручкой l 37 см черная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>896</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>342</v>
+        <v>298</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>92001323</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>GS-10208-200AK</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 20,5*3,1 см прямая нерж. с дерев. ручкой l 32,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>462</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>229</v>
+        <v>206</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>92001365</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>GS-10808-200</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 20,7*3,1 см прямая нерж. с пласт. ручкой l 31 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>731</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>475</v>
       </c>
       <c r="I28" s="10">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81240065</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>LB-M010</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 21 см прямая нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3050,51 +3050,51 @@
           <t>92001328</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>GS-10208-300FSAK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 24,5*4,5 см изогнутая нерж. с дерев. ручкой l 41,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>634</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>716</v>
+        <v>694</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>70001102</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>5.2600.25</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 25,3*3,6 см прямая нерж. с дерев. ручкой l 37,7 см Victorinox</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -3118,51 +3118,51 @@
           <t>92001297</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>GS-10308-250 /JHB139-25)</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 25,7*3,1 см прямая нерж. с пласт. ручкой l 38,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1377</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>467</v>
+        <v>446</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>71002808</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>385.026</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 26 см прямая нерж. с пласт. ручкой Pujadas, Испания</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
@@ -3183,54 +3183,54 @@
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>92001322</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>GS-10208-250AK</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 26*3,8 см прямая нерж. с дерев. ручкой l 37,8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>561</v>
       </c>
       <c r="H35" s="9">
-        <v/>
+        <v>364</v>
       </c>
       <c r="I35" s="10">
-        <v>613</v>
+        <v>600</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81240069</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>LB-P29</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 30 см изогнутая нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3353,54 +3353,54 @@
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>92001327</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>GS-10208-350FSAK</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 30*4,5 см изогнутая нерж. с дерев. ручкой l 46 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>759</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>493</v>
       </c>
       <c r="I40" s="10">
-        <v>757</v>
+        <v>745</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>92001251</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>JHB139A-35 / (кор=12</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 35 см изогнутая нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3424,85 +3424,85 @@
           <t>92001320</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>GS-10208-350AK</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 36*4,5 см прямая нерж. с дерев. ручкой l 47,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>708</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>95001037</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>SCP-PS-250 / JQ-B004</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская силиконовая 25 см с пласт. ручкой (t 230 C) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>0</v>
+        <v>3537</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81270054</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>SCP-NF-250</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская силиконовая 25 см с пласт. ручкой (t 230 C) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3588,216 +3588,216 @@
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>94001023</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>JQ-B001 / SCP-PF-250</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская силиконовая 5*8,1 см l 25 см с пласт. ручкой (t 230 C) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1869</v>
+        <v>6963</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>94001024</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>JQ-B002 / SCP-PF-360</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская силиконовая 7,3*11,6 см l 36 см с пласт. ручкой (t 230 C) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>437</v>
+        <v>463</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>5620</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>94001025</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>JQ-B003 / SCP-PF-400</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская силиконовая 7,3*11,6 см l 40 см с пласт. ручкой (t 230 C) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>499</v>
+        <v>540</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>342</v>
+        <v>4148</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>95001038</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>SCP-PS-360 / JQ-B005</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская силиконовая 8*11,5 см l 36 см с пласт. ручкой (t 230 C) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>507</v>
+        <v>549</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>95</v>
+        <v>2920</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>95001039</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>SCP-PS-400 / JQ-B006</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская силиконовая 8*11,5 см l 40 см с пласт. ручкой (t 230 C) P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>573</v>
+        <v>613</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1536</v>
+        <v>2146</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81280210</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>HRNS-01 / DJENI</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Лопатка кондитерская силиконовая 8,7*5,7 см l 27,5 см красная с пласт. ручкой P.L. Proff Cuisine</t>
+          <t>Лопатка кондитерская силиконовая 8,7*5,7 см l 27,5 см красная с пласт. ручкой (t 220 C) P.L. </t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>253</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>731</v>
+        <v>228</v>
       </c>
       <c r="J52" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>