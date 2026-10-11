--- v0 (2026-06-10)
+++ v1 (2026-10-11)
@@ -6530,51 +6530,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:24</t>
+          <t>Прайс актуален на 11.10.2026 21:15</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -6894,119 +6894,119 @@
           <t>99002053</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>BBP 2</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 12 шт пластик Martellato</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>4162</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92000048</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>TIP-AT-16/001</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 16 шт нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1673</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>92000049</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>TIP-AT-20/001</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 20 шт нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>2275</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>135</v>
+        <v>105</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>99002055</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>BOSPL 3</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 20 шт пластик Martellato</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -7064,85 +7064,85 @@
           <t>80002724</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JQ-OT320A</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 24 шт нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2287</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>99002054</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>BBP 3</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 24 шт пластик Martellato</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>6457</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>73024360</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>BOS 26</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 26 шт нерж. Martellato</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -7200,51 +7200,51 @@
           <t>92000050</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>TIPS-B-29PC/TIP-AT-29/001</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 29 шт нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>2497</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81270058</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>99002172 / BOS 36 big</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 36 шт нерж. Martellato</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -7268,51 +7268,51 @@
           <t>80002725</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JQ-OT320B</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 48 шт нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>4283</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>73024363</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>BOS 52</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 52 шт нерж. Martellato </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -7370,51 +7370,51 @@
           <t>92000052</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>TIPS-B-55PC/TIP-AT-56/001</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 55 шт нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>4539</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>99002108</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>BPL 6</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских насадок 6 шт пластик Martellato</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -7506,51 +7506,51 @@
           <t>80002756</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>3111801</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Насадка  для кондитерского мешка"круг" 6 мм Германия</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G32" s="9">
         <v>82.5</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>80002755</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>3111800</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Насадка для конд. мешка "круг" 4 мм, Германия</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -7812,51 +7812,51 @@
           <t>99005055</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>NTB-11</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Закрытая звезда" d 21 мм, h 4,5 см, металл, P.L. Proff</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>161</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81006859</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>CSS-2.0</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Закрытая звезда" d 5 мм маленькая, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7962,71 +7962,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>161</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81279049</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>OSL-10-RE-PL</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 10 мм h5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>159</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>758</v>
+        <v>739</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>92001094</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>FHL-15</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 10 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8050,51 +8050,51 @@
           <t>94001009</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>OSL-11</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 11 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>183</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>94001010</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>OSL-12</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 12 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8356,51 +8356,51 @@
           <t>81006860</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>CSS-3.0</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 4 мм маленькая, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>70</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>94001004</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>OSM-4.0</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 4 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8492,51 +8492,51 @@
           <t>94001006</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>OSM-6.0</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 6 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>153</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>73024173</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>BC 325</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 7 мм</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -8560,51 +8560,51 @@
           <t>94001007</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>OSM-7.0</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 7 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>153</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>663</v>
+        <v>624</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>80002718</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>BC 0855</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 8 мм, металл, Martellato, Италия</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -8628,357 +8628,357 @@
           <t>94001008</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>OSM-8.0</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Звезда" d 8 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>153</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>99005058</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>NTB-34</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Зубчатая лента" h 5 см, d 3,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>161</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>71047232</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>NTB-P5</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" 14 мм, h 5 см, d 3,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>159</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>71047233</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>NTB-P6</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" 16 мм, h 5 см, d 3,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>159</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>71047234</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>NTB-P7</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" 20 мм, h 4 см, d 3,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>159</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>99005068</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>NTB-P1</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" 3 мм, h 5 см, d 3,5 см, металл, P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>161</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>92000062</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>PNM-3.0</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" 3 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>137</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81279050</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PNM-5.0-RE-PL</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" 5 мм h4,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>137</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>71047229</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>NTB-P2</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" 5 мм, h 5 см, d 3,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>159</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>71047230</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>NTB-P3</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" 5 мм, h 5 см, d 3,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>159</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>80002757</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>3111802</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" 7 мм, Германия</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -9002,85 +9002,85 @@
           <t>71047231</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>NTB-P4</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" 8 мм, h 4.5 см, d 3,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>159</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>92000103</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>PNL-10</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" d 10 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>183</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>716</v>
+        <v>700</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>92000109</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>PNL-11</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" d 11 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9104,51 +9104,51 @@
           <t>92000122</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>PNL-12</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" d 12 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>183</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>92000001</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>PNL-13-RE-PL</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" d 13 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9240,51 +9240,51 @@
           <t>92000081</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>PNM-6.0</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" d 6 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>153</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81006855</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>PNM-7.0-RE-PL</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Круг" d 7 мм средняя, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9376,153 +9376,153 @@
           <t>71047235</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>NTB-P8</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Лепесток Розы" 25 мм, h 5 см, d 3,5 см, P.L. Proff Cuis</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>159</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>71047237</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>NTR19</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Лепесток" 4 мм, h 3.5 см, d 2 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>159</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>71047236</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>NTR17</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Лист" 10 мм, h 3 см, d 2 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>159</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>71047238</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>NTR46</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Мелкая звезда" 9 мм, h 2.5 см, d 2 см, P.L. Proff Cuisi</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>159</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81006858</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>FHM-10-RE-PL</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Мелкая звезда" d 10 мм средняя, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9614,51 +9614,51 @@
           <t>92001081</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>FHM-6.0</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Мелкая звезда" d 6 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>95</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>92001083</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>FHM-8.0</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка "Мелкая звезда" d 8 мм, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9954,85 +9954,85 @@
           <t>73024983</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>BF 311</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка d 6 мм, металл, Martellato-Италия</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>180</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>73024984</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>BF 312</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка d 7 мм, металл, Martellato-Италия</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>180</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>73024183</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>BX 2013</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка d 8 мм</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -10328,51 +10328,51 @@
           <t>73024310</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>BS 102</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Звезда" d 2 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>180</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>73024157</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
           <t>BC 320</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Звезда" d 2 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -10396,51 +10396,51 @@
           <t>73024162</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>BC 321</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Звезда" d 3 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>180</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>73024311</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>BS 103</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Звезда" d 3 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -10464,51 +10464,51 @@
           <t>73024312</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>BS 104</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Звезда" d 4 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>180</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>73024163</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>BC 322</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Звезда" d 4 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -10532,51 +10532,51 @@
           <t>73024313</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>BS 105</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Звезда" d 5 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>180</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>73024164</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>BC 323</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Звезда" d 5 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -10600,51 +10600,51 @@
           <t>73024134</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>BS 106</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Звезда" d 6 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>180</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>73024166</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>BC 324</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Звезда" d 6 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -11246,153 +11246,153 @@
           <t>73024293</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
           <t>BT 205</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Круг" d 5 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>180</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>73024294</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
           <t>BT 206</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Круг" d 6 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>180</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>73024295</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>BT 207</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Круг" d 7 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>180</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>73024296</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>BT 208</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Круг" d 8 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>180</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>73024298</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>BT 209</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato "Круг" d 9 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -11416,51 +11416,51 @@
           <t>73030014</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>BX 2312</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato 12*4*1 мм, Италия</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>180</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>73038107</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>BX 1713</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato 13*40 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -11722,51 +11722,51 @@
           <t>73024281</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t>BF 314/11</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato d 11 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>236</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>73024282</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
           <t>BF 315</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato d 12 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -12130,51 +12130,51 @@
           <t>73024337</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
           <t>BF 310</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato d 4 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G168" s="9">
         <v>180</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>99002906</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
           <t>BX 0510</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
           <t>Насадка для кондитерского мешка Martellato d 5 мм, металл, Италия</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>
@@ -12674,85 +12674,85 @@
           <t>80002742</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
           <t>3110820</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
           <t>Насадка металлическая для кондитерского мешка зубчатая d 4 мм, Германия</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G184" s="9">
         <v>122</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>99002080</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
           <t>SS-HANG-02</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
           <t>Стенд для сушки кондитерских мешков и насадок, настенный, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G185" s="9">
         <v>6373</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>81230191</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
           <t>BRU</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
           <t>Щетка для чистки кондитерских насадок l15 см Martellato, Италия</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>Martellato</t>
         </is>