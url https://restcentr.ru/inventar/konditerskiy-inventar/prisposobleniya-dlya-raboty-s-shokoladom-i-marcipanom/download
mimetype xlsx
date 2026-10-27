--- v0 (2026-06-17)
+++ v1 (2026-10-27)
@@ -2471,51 +2471,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:45</t>
+          <t>Прайс актуален на 27.10.2026 12:52</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2631,51 +2631,51 @@
           <t>81270021</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>PP-073</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Ветка" 7 ячеек 125*10*4 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>42</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81270033</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>PC-1775</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Губы" 36 ячеек 32*15*7,5 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2733,51 +2733,51 @@
           <t>81270034</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>PC-1787</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Квадрат с узором" 18 ячеек 30*30*19 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1141</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81270035</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>PC-1771</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Круг ребристый" 18 ячеек 30*18 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3005,51 +3005,51 @@
           <t>81270025</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>PC-1003</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Овал" 24 ячейки 35*25*19 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1141</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81270020</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>PP-010</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Туфелька" 8 ячеек 43*31*11 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3107,51 +3107,51 @@
           <t>81270032</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>PC-1773</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Чашка" 10 ячеек 55*44*21 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1141</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81270028</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>PC-1675</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Пластиковая форма "Череп" 24 ячейки 38*26*27 мм, Skull P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3481,85 +3481,85 @@
           <t>73038031</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>PC-2002</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Полусфера", 15 ячеек 32*16 мм, поликарбонат, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1547</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>73038026</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>PC-1782</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Полусфера", 2 ячейки 100*50 мм, поликарбонат, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>1138</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>73038002</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>PC-1217</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Полусфера", 24 ячейки 24*12 мм, поликарбонат, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3716,153 +3716,153 @@
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>73038021</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>PC-1760</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Прямоугольник двойной" 30 ячеек 37*17*17 мм, поликарбонат, P.L. Prof</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>803</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>521</v>
       </c>
       <c r="I40" s="10">
         <v>39</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>73038022</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>PC-1762</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Прямоугольник ребристый" 30 ячеек 37*17*17 мм, поликарбонат, P.L. Pr</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>803</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>521</v>
       </c>
       <c r="I41" s="10">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>73038014</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>PC-1617</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Прямоугольник" 25 ячеек 39*18*15 мм, поликарбонат, P.L. Proff Cuisin</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>803</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>521</v>
       </c>
       <c r="I42" s="10">
         <v>15</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>73038010</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>PC-1419</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Прямоугольник", 24 ячейки 25*19*10 мм, поликарбонат, P.L. Proff Cuis</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>803</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>521</v>
       </c>
       <c r="I43" s="10">
         <v>26</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>73024145</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>PC-1156</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Прямоугольник", 30 ячеек 30*15*11 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
@@ -3957,51 +3957,51 @@
           <t>73024142</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>PC-1012</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Сердце" 24 ячейки 27*26*17 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>803</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>73038001</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>PC-1214</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Сердце" 24 ячейки 28*26*15 мм, поликарбонат, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4056,51 +4056,51 @@
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>73038016</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>PC-1721</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Треугольник" 21 ячейка 28*20 мм, поликарбонат, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>1138</v>
       </c>
       <c r="H50" s="9">
-        <v/>
+        <v>739</v>
       </c>
       <c r="I50" s="10">
         <v>97</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>73038011</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>PC-1431</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада "Шоколадная плитка" 3 ячейки 100*62*9 мм, поликарбонат, P.L. Proff Cu</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
@@ -4192,51 +4192,51 @@
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>73038059</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>PT-9002</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада на магнитах "Квадрат" 24 ячейки 25*25*15 мм, поликарбонат, P.L. Proff</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>2598</v>
       </c>
       <c r="H54" s="9">
-        <v/>
+        <v>1688</v>
       </c>
       <c r="I54" s="10">
         <v>29</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>73038057</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>PC-3000</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада на магнитах "Клубника" 7 ячеек 23*32 мм, поликарбонат, P.L. Proff Cui</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
@@ -4263,116 +4263,116 @@
           <t>73038061</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>PT-9005</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада на магнитах "Овал" 18 ячеек 37*23*18 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>2598</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>73038052</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>PTY-9005</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада на магнитах "Овал" 18 ячеек 37*23*18 мм, поликарбонат, P.L. Proff Cui</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>2800</v>
       </c>
       <c r="H57" s="9">
-        <v/>
+        <v>1820</v>
       </c>
       <c r="I57" s="10">
         <v>37</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>73038063</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>PT-9010</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада на магнитах "Прямоугольник" 18 ячеек 32*24*11 мм, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>2598</v>
       </c>
       <c r="H58" s="9">
-        <v/>
+        <v>1688</v>
       </c>
       <c r="I58" s="10">
         <v>38</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>73038055</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>PTY-9010</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада на магнитах "Прямоугольник" 18 ячеек 32*24*11 мм, поликарбонат, P.L.</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
@@ -4467,51 +4467,51 @@
           <t>73038050</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>PC-9052</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада на магнитах "Сфера" 24 ячейки 35 мм, поликарбонат, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>3810</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>73038015</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>PC-1724</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Форма для шоколада поликарбонат "Квадрат", 18 ячеек 2,7*2,7*1 см, поликарбонат, P.L. Pro</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>