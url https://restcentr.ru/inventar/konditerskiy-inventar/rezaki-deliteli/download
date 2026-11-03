--- v0 (2026-06-10)
+++ v1 (2026-11-03)
@@ -5507,51 +5507,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 22:20</t>
+          <t>Прайс актуален на 03.11.2026 13:14</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5596,88 +5596,88 @@
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>99002071</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>TCM-S10</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Делитель для торта 10 долей, d 32 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>6737</v>
       </c>
       <c r="H6" s="9">
-        <v/>
+        <v>4379</v>
       </c>
       <c r="I6" s="10">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>93000000</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>TCM-S12</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Делитель для торта 12 долей, d 32 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>6637</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>93000001</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>TCM-S14</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Делитель для торта 14 долей, d 32 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5735,218 +5735,218 @@
           <t>94001032</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>PIC-6</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Делитель для торта 6 долей, d 26 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>3537</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240877</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SSPC-06 (HONRI)</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Делитель для торта 6 долей, d 26,5 см, h5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1783</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>1158</v>
       </c>
       <c r="I11" s="10">
         <v>98</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>94001033</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>PIC-7</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Делитель для торта 7 долей, d 26 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>3273</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>42</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240878</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SSPC-07 (HONRI)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Делитель для торта 7 долей, d 26,5 см, h5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1837</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>1194</v>
       </c>
       <c r="I13" s="10">
         <v>297</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240879</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SSPC-08</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Делитель для торта 8 долей, d 26 см, h5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1873</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>94001034</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>PIC-8</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Делитель для торта 8 долей, d 26 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>3873</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>2517</v>
       </c>
       <c r="I15" s="10">
         <v>324</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>73030020</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>TPG SET</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Набор пластмассовых резаков (9 шт), Martellato, Италия</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
@@ -5987,173 +5987,173 @@
         <is>
           <t>Martellato</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1154</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>13</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81279052</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FDMS-SQ-06/501-RE-NN</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Набор форм-резаков "Квадрат" 6 шт 28/37/48/57/66/77 мм h5 см нерж. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1553</v>
+        <v>1603</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240881</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMRS-01 (HONRI)</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Набор форм-резаков "Кольцо" 12 шт 30/37/47/54/65/72/80/87/94/102/110/118 мм h3,2 см алюм. P.L. </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1637</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>410</v>
+        <v>363</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240880</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DCS-05F (HONRI)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Набор форм-резаков "Кольцо" 5 шт 40/50/60/70/80 мм h4 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>837</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>924</v>
+        <v>911</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81240839</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CCR7PCS</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Набор форм-резаков "Кольцо" 7 шт 100/90/75/48/36/30/20 мм h5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1077</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>73024108</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>2049</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Набор форм-резаков "Кольцо" 9 шт 20/30/40/50/60/70/80/90/100 мм h3,5 см пласт. P.L.</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6245,51 +6245,51 @@
           <t>81200499</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>2075</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Набор форм-резаков P.L. Proff Cuisine "Капля"</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1220</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81200497</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>2051</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Набор форм-резаков P.L. Proff Cuisine "Квадрат"</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6531,425 +6531,425 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>538</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
         <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81240907</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PB-44SS (HONRI)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Нож для теста 10*4,5*11,7 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>513</v>
       </c>
       <c r="H34" s="9">
-        <v/>
+        <v>333</v>
       </c>
       <c r="I34" s="10">
         <v>2010</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>99002088</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>GS-10845-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста d 10 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1273</v>
+        <v>1296</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>99002086</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>GS-10820-60S-BK201-RE-PL</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста d 6 см, P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>823</v>
+        <v>850</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>92001338</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>GS-10822-40-BK201-RE</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двойной d 4 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>873</v>
       </c>
       <c r="H37" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I37" s="10">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>92000068</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>GS-10822-60-BK201-RE</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двойной d 6 см l 18 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>1037</v>
+        <v>1067</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>394</v>
+        <v>357</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81240886</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-05D (HONRI)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 10 лезвий, 48 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>4487</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>94001017</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>ADD-5W-S&amp;P-TG</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 10 лезвий, 50 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>9337</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>94001018</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>ADDH-7W-S&amp;P</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 14 лезвий, 70 см, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>11813</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81240887</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-07D (HONRI)</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 14 лезвий, 71 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>6053</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81240885</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-03D (HONRI)</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста двухсторонний, раздвижной, 6 лезвий, 24 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>2837</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>1844</v>
       </c>
       <c r="I43" s="10">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81240882</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-03 (HONRI)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 3 лезвия, 24 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1373</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81240883</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-05 (HONRI)</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 5 лезвий, 49 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>2317</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
@@ -6973,105 +6973,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>4317</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
         <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81240884</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PCW-06 (HONRI)</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 6 лезвий, 62 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>3377</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>71002913</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>805.000</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста раздвижной, 7 лезвий, нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>11217</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>71002914</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>842.000</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Нож роликовый для теста, двойной волнистый + плоский, d 5,5 см, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
@@ -7095,153 +7095,153 @@
           <t>94001014</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>BCC-PPP-60</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Разрыхлитель теста 6*5 см пластик l 21 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>503</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>415</v>
+        <v>375</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81240756</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BCC-PPP-120</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Разрыхлитель теста, колесо 11,5*4,5 см, пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>783</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>508</v>
       </c>
       <c r="I51" s="10">
         <v>429</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>94001053</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>LCR-PPP-120</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Резак для теста 12 см, пластик, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>637</v>
+        <v>648</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>94001052</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>LCR-SSP-120-YL103 к=24</t>
+          <t>LCR-SSP-120</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Резак для теста 13,3*4 см нерж. l 19,5 см  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>3873</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>94001019</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>TCC-S05-12/15</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Резак нож для теста 12/15 см, для круассана нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7262,88 +7262,88 @@
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>94001020</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>TCC-S05-18/14</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Резак нож для теста 18/14 см, для круассана нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>3747</v>
       </c>
       <c r="H55" s="9">
-        <v/>
+        <v>2435</v>
       </c>
       <c r="I55" s="10">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>94001021</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>TCC-S05-18/20</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Резак нож для теста 18/20 см, для круассана нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>5537</v>
       </c>
       <c r="H56" s="9">
-        <v/>
+        <v>3599</v>
       </c>
       <c r="I56" s="10">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81004405</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>RD-PPP-120</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Ролик для наколки теста 12 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7395,91 +7395,91 @@
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>94001050</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>RD-PSA-130</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Ролик для наколки теста с металлической ручкой 13 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>2131</v>
+        <v>2374</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81004406</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>DD-PSP-120</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Ролик для наколки теста с пластиковой ручкой 12 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
         <v>3173</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81004418</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>RD-ASP-120</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Ролик для наколки теста с пластиковой ручкой 12 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7874,51 +7874,51 @@
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>99002036</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>RING-TR-25/5</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Форма-резак  "Треугольник" 25,4*5 см, нержавеющая сталь, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>1069</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>694</v>
       </c>
       <c r="I73" s="10">
         <v>302</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>92100111</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>92100111</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Елка", 28,3*19,3 см, h 6 см, нержавейка, Россия</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
@@ -8010,88 +8010,88 @@
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>92100083</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>CRSQ3</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Квадрат" 10*10 см, h 4 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>186</v>
       </c>
       <c r="H77" s="9">
-        <v/>
+        <v>120</v>
       </c>
       <c r="I77" s="10">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>99002019</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>RING-SQ-10/5</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Квадрат" 10*10*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>99002020</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>RING-SQ-13/5</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Квадрат" 13*13*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8109,91 +8109,91 @@
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>99002021</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>RING-SQ-14/5</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Квадрат" 14*14*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>829</v>
+        <v>843</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>92100081</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>CRSQ1</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Квадрат" 6*6 см, h 4 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>129</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>92100082</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>CRSQ2</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Квадрат" 8*8 см, h 4 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8285,153 +8285,153 @@
           <t>81240374</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>CRR6</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 10*4 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>237</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>92100026</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>CRR10</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 10*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>273</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>222</v>
+        <v>178</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>92100046</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>CRR15</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 10*6 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>92100027</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>CRR11</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 12*4,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>397</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>99002014</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>RING-RD-14/2</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 14*2 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8591,51 +8591,51 @@
           <t>92100022</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>CRR7</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 6*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>239</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>92100189</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>КОЛ6545</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 6,5*4,5 см, нержавейка, Россия</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8727,51 +8727,51 @@
           <t>92100024</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>CRR8</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 8*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
         <v>273</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>92100044</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>CRR13</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 8*6 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8829,85 +8829,85 @@
           <t>92100025</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>CRR9</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 9*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>243</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>92100045</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>CRR14</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" 9*6 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="H102" s="9">
-        <v/>
+        <v>191</v>
       </c>
       <c r="I102" s="10">
-        <v>1525</v>
+        <v>1497</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>92100073</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>КОЛ24065</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Кольцо" нержавейка  24 см, h 6,5, Россия</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -10291,51 +10291,51 @@
           <t>99002023</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>RING-HA-18/5</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Сердце" 16*15*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>910</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>298</v>
+        <v>197</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>92100090</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>92100090</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Сердце" 16*17 см, h 5 см, нержавейка, Россия</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -10356,82 +10356,82 @@
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>99002027</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>RING-HA-23/5</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Сердце" 21*20*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>1150</v>
       </c>
       <c r="H146" s="9">
-        <v/>
+        <v>747</v>
       </c>
       <c r="I146" s="10">
         <v>315</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>99002028</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>RING-HA-25/5</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Сердце" 24*22*5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>1229</v>
+        <v>1252</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
         <v>312</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>92100094</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
           <t>92100094</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Сердце", 20*23,2 см, h 6,5 см, нержавейка, Россия</t>
@@ -10526,51 +10526,51 @@
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>99002033</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
           <t>RING-TR-20/5</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Треугольник" 19,8*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
         <v>885</v>
       </c>
       <c r="H151" s="9">
-        <v/>
+        <v>575</v>
       </c>
       <c r="I151" s="10">
         <v>310</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>92100185</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>ТР8060</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Треугольник" 8*6 см</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
@@ -10594,88 +10594,88 @@
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>99002041</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>RING-HX-15/5</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Форма-резак "Шестиугольник", 15*5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>1256</v>
       </c>
       <c r="H153" s="9">
-        <v/>
+        <v>816</v>
       </c>
       <c r="I153" s="10">
         <v>308</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>99002025</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>RING-HA-20/5</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Форма-резак «Сердце" 19*18*5 см, нержавеющая сталь, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
         <v>1016</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>73030018</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>TPG 4</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Форма-резак Форма-резак "Треугольник" к арт.73030013, l 80 мм, h 40 мм, пластик, Martell</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t/>
         </is>