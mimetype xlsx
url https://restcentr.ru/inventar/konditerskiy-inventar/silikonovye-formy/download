--- v0 (2026-06-10)
+++ v1 (2026-11-04)
@@ -4649,51 +4649,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 09:19</t>
+          <t>Прайс актуален на 04.11.2026 13:45</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4775,51 +4775,51 @@
           <t>81270005</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>XN-004</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Рамка кондитерская "Квадрат", 3 шт силикон P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1989</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81270003</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>XN-002</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Рамка кондитерская "Круг", 3 шт силикон P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4877,51 +4877,51 @@
           <t>81270004</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>XN-003</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Рамка кондитерская "Сердце", 3 шт силикон P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1989</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81270006</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>XN-005</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Рамка кондитерская "Треугольник", 3 шт силикон P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5282,51 +5282,51 @@
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81200471</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>C-3049</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Домик" 6 ячеек 33,5*21 см силикон P.L.</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1371</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I22" s="10">
         <v>36</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81200469</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>C-3042</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Елка" 8 ячеек 70*65 мм, h 25 мм силикон (30*17,5 см) P.L.</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
@@ -5659,51 +5659,51 @@
           <t>81270007</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>QM-001</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Лист кленовый" 8 ячеек 55*57 мм силикон P.L. </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>953</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81270015</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>QM-039</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Лист" 12 ячеек 50*40 мм силикон P.L. </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5999,51 +5999,51 @@
           <t>73024128</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>DL-011</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Микро саварин" 35 ячеек 27*27*12 мм силикон P.L.</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>538</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>73024125</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>DL-008</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Микро сердце" 35 ячеек 23*25*10 мм силикон P.L. </t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6067,51 +6067,51 @@
           <t>73024130</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>DL-013</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Микро цилиндр" 35 ячеек 25*25*12 мм силикон P.L.</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>538</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81200456</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>D-100</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Мини полено" 24 ячееки 50*20 мм, h 25 мм силикон (30*17,5 см) P.L.</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6271,51 +6271,51 @@
           <t>73024131</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>DL-014</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Овал" 35 ячеек 22*23*10 мм силикон P.L.</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>538</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>73024122</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>DL-005</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Овал" 8 ячеек 50*87*30 мм силикон P.L.</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6781,51 +6781,51 @@
           <t>81270011</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>QM-019</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Прямоугольник" 10 ячеек силикон 65*35 мм P.L. </t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>860</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81200431</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>D-026</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Прямоугольник" 12 ячеек 80*30 мм, h 30 мм силикон (30*17,5 см) P.L. </t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7118,54 +7118,54 @@
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81200515</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>KF-036</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Роза" 6*6 см (3 см) силикон P.L.</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>932</v>
       </c>
       <c r="H76" s="9">
-        <v/>
+        <v>605</v>
       </c>
       <c r="I76" s="10">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81200511</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>KF-001</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Роза" d 7*2 см (3,5 см) силикон P.L.</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7220,54 +7220,54 @@
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81200512</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>KF-002</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Розы" d 7*2 см (3,5 см) силикон P.L.</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>828</v>
       </c>
       <c r="H79" s="9">
-        <v/>
+        <v>538</v>
       </c>
       <c r="I79" s="10">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81200425</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>D-020</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Ром-баба" 11 ячеек d 45 мм, h 50 мм силикон (30*17,5 см) P.L.</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7393,85 +7393,85 @@
           <t>81270013</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>QM-027</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Ромб" 12 ячеек 50*40 мм силикон P.L.</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>860</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81270008</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>QM-003</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Ромб" 8 ячеек 45*90 мм силикон P.L.</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>860</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81200468</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>GX-080</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Саварин квадрат" 8 ячеек 60*60 мм, h 30 мм силикон (30*17 см)  P.L.</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7495,51 +7495,51 @@
           <t>81200464</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>RV-049</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Саварин овал" 28 ячеек 35*25 мм, h 13 мм силикон (30*17,5 см) P.L.</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>520</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81200463</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>R-049</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Саварин овал" 6 ячеек 85*60 мм, h 24 мм силикон (30*17,5 см) P.L.</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7801,51 +7801,51 @@
           <t>81270014</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>QM-032</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Сердце" 18 ячеек 35*30 мм силикон P.L.</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>860</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81200443</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>D-036</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Сердце" 6 ячеек d 65 мм, h 40 мм силикон (30*17,5 см) P.L.</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -7971,51 +7971,51 @@
           <t>81200417</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>D-013</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Тарталетка" 15 ячеек d 45 мм, h 10 мм силикон (30*17,5 см) P.L.</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>476</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81200418</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>D-014</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Тарталетка" 15 ячеек d 50 мм, h 15 мм силикон (30*17,5 см) P.L.</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8107,119 +8107,119 @@
           <t>81270010</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
           <t>QM-012</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Треугольник" 7 ячеек 95*44 мм силикон P.L.</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>860</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81270009</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>QM-007</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Треугольник" 8 ячеек 105*55 мм силикон P.L. </t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>860</v>
       </c>
       <c r="H106" s="9">
-        <v/>
+        <v>559</v>
       </c>
       <c r="I106" s="10">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81270012</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t>QM-013</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Треугольник" 8 ячеек 110*45 мм силикон P.L.</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>860</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81200446</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>D-043</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская "Флан" 15 ячеек d 40 мм, h 13 мм силикон (30*17,5 см) P.L.</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8648,54 +8648,54 @@
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81200472</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>T-118</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская круглая d 18 см, h 4 см силикон P.L.</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>774</v>
       </c>
       <c r="H121" s="9">
-        <v/>
+        <v>503</v>
       </c>
       <c r="I121" s="10">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81200473</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>T-120</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская круглая d 20 см, h 4 см силикон P.L. </t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8719,153 +8719,153 @@
           <t>81200478</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>T-422</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская круглая d 22 см, h 3 см рифленая силикон P.L.</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>1071</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81200474</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
           <t>T-122</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская круглая d 22 см, h 4,2 см силикон P.L.</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>1130</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>124</v>
+        <v>50</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81200475</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
           <t>T-124</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская круглая d 24 см, h 4,2 см силикон P.L.</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>1203</v>
       </c>
       <c r="H125" s="9">
-        <v/>
+        <v>781</v>
       </c>
       <c r="I125" s="10">
         <v>258</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81200476</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
           <t>T-126</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская круглая d 26 см, h 4,5 см силикон P.L.</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>1401</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81200477</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>T-128</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Форма кондитерская круглая d 28 см, h 4,7 см силикон P.L.</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>