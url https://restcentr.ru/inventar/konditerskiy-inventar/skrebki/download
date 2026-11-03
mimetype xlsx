--- v0 (2026-06-15)
+++ v1 (2026-11-03)
@@ -1448,51 +1448,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 15.06.2026 17:09</t>
+          <t>Прайс актуален на 03.11.2026 13:03</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1540,51 +1540,51 @@
           <t>81240690</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>WTYT-40</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 10,5*8,5 см нерж. 24 см деревянная ручка  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>473</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>792</v>
+        <v>773</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81006845</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>MCY13</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 10,7*7,5 см нерж. 20,7 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1636,125 +1636,125 @@
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240691</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>WSCR-4 /JQ-OT136</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 11,5*10 см нерж. 22 см деревянная ручка  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>2428</v>
+        <v>2259</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81279039</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>GS-10314-115-BK101-RE-PL к=48</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 11,5*10 см нерж. 24 см с пласт. ручкой скошенная черная Proff Chef Line</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1037</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240682</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WSCR-6PH</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 11,5*10 см нерж. 25 см с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>297</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1036</v>
+        <v>901</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240062</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>LB-P36E</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 12,5*12,5 см нерж. 24 см с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1843,54 +1843,54 @@
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81002105</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>MCY15</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 9,5*3,2 см нерж. 18,7 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>233</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>151</v>
       </c>
       <c r="I15" s="10">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240210</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>DS54</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Скребок 12*12,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1948,51 +1948,51 @@
           <t>94001035</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>SCP-SS-33</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Скребок 15*11,5 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>837</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81006846</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>MCY22</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Скребок 15*11,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2016,51 +2016,51 @@
           <t>81240693</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>WDS-36 /JQ-OT133</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Скребок 15*7,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>387</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>92001189</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>JQ-OT133</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Скребок 15*8 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2084,51 +2084,51 @@
           <t>92001296</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>GS-10304-150/WDS-36PH</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Скребок 15,3*7,5 см нерж. с пласт. ручкой черный Proff Chef Line</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1237</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>608</v>
+        <v>536</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>78040018</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>MPHDSC36K-UK</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Скребок 16*8 см нерж. с пласт. ручкой SUNNEX</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -2183,122 +2183,122 @@
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>94001043</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>SCP- PP-11</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Скребок кондитерский 11*7,2 см с зубчиками пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>180</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>117</v>
       </c>
       <c r="I25" s="10">
-        <v>1383</v>
+        <v>1378</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>94001040</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>SCP-PP-07</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Скребок кондитерский 12,6*9,7 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>180</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>707</v>
+        <v>635</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>94001044</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>SCP-PP-12</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Скребок кондитерский 12,8*9,9 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>199</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>171</v>
+        <v>90</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81270240</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>WDS-36FP</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Скребок кондитерский 14*7 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2322,85 +2322,85 @@
           <t>94001042</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>SCP-PP-10</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Скребок кондитерский 16,4*10,1 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>199</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>94001036</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>SCP-PP-18</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Скребок кондитерский 19,6*14,5 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>259</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>388</v>
+        <v>350</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81270041</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>NO.603.A</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Шпатель для торта 20,7*7,5 см, (h)5,7 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>