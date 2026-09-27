--- v0 (2026-06-10)
+++ v1 (2026-09-27)
@@ -1052,51 +1052,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 09:35</t>
+          <t>Прайс актуален на 27.09.2026 21:21</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1246,153 +1246,153 @@
           <t>92001075</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JQ-W054</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Венчик 25 см 8 спиц нерж. жесткий P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>320</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>909</v>
+        <v>432</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>99002091</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>GS-10838-170</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Венчик 27 см 5 спиц нерж. мягкий с пласт. ручкой Proff Chef Line</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>753</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>384</v>
+        <v>337</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>92001283</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JQ-W063/90000008</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Венчик 30 см 12 спиц нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>273</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>519</v>
+        <v>63</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>92001076</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JQ-W055</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Венчик 30 см 8 спиц нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>337</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>310</v>
+        <v>145</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>71002521</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>316.035</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Венчик 35 см 12 спиц нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1416,51 +1416,51 @@
           <t>92001077</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>JQ-W056</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Венчик 35 см 8 спиц нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>370</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>695</v>
+        <v>578</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>99002016</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>WP36BPH</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Венчик 35 см 8 спиц нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1484,153 +1484,153 @@
           <t>92001284</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JQ-W064/90000009</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Венчик 38,5 см 12 спиц нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>307</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1364</v>
+        <v>849</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>90000015</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JQ-W065</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Венчик 43,5 см 12 спиц нерж. Piano P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>347</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>107</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>99002089</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>GS-10858</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Венчик барный 24 см нерж. с пласт. ручкой Proff Chef Line</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>873</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81250083</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>BRW10R</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Венчик барный 26 см 4 спицы нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>587</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81200373</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>KXB-A2012 (бар)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Венчик барный 26 см нерж. P.L. - Kingtex</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>