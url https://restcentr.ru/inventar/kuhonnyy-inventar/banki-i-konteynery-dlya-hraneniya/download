--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -2999,51 +2999,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 23.09.2026 00:39</t>
+          <t>Прайс актуален на 07.11.2026 05:01</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3085,51 +3085,51 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81243094</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>JD-Y86269</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Банка для сыпучих продуктов 1000 мл 12,7*12,7*13 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>860</v>
+        <v>896</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81223972</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>G-ME72110</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Банка для сыпучих продуктов 1000 мл термостекло P.L. Proff Cuisine</t>
@@ -3255,119 +3255,119 @@
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81243095</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JD-Y86270</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Банка для сыпучих продуктов 1700 мл 12,7*12,7*17,8 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>932</v>
+        <v>971</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81243096</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JD-Y86271</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Банка для сыпучих продуктов 2300 мл 12,7*12,7*23 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>938</v>
+        <v>955</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81243097</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>JD-Y86272</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Банка для сыпучих продуктов 3100 мл 12,7*12,7*30 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>1069</v>
+        <v>1089</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81201253</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>97554</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Банка для сыпучих продуктов 420 мл. с крышкой Чешни Pasabahce</t>
@@ -3629,57 +3629,57 @@
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>92001207</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>JD-IB10</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 10 л с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>3417</v>
+        <v>3658</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1</v>
+        <v>108</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81249933</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>46010010</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 102 л передвижной с откидной крышкой пластик KAPP</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
@@ -3697,295 +3697,295 @@
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>92001478</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JD-IB98</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 102 л передвижной с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>19673</v>
+        <v>20485</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>0</v>
+        <v>132</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81222647</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JD-IB120</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 120 л передвижной с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>33597</v>
+        <v>35053</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>92001208</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>JD-IB24</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 24 л с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>8537</v>
+        <v>7590</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>3</v>
+        <v>59</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>92001209</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>JD-IB47</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 47 л с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>12173</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>92001477</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>JD-IB79</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 81 л передвижной с откидной крышкой пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>18173</v>
+        <v>18895</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81241272</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>46010082</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов 82 л передвижной с откидной крышкой пластик KAPP</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>16637</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81290204</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>FBXH400</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов квадрат.  0,4 л. 11,7*11,7*5,5 см нерж. с пласт. крышкой и зажимом P.L.</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>653</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81290205</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>FBXH750</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов квадрат.  0,75 л. 14,7*14,7*6 см нерж. с пласт. крышкой и зажимом P.L.</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>741</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81290206</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>FBXH1200</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов квадрат.  1,2 л. 17,7*17,7*6,7 см нерж. с пласт. крышкой и зажимом P.L. </t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4009,51 +4009,51 @@
           <t>81290200</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>BXH350L</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  0,35 л. 14,1*10,6*5,3 см нерж. с пласт. крышкой и зажимом P.L. </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>631</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81290201</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>BXH550L</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  0,55 л. 16,3*12*5,7 см нерж. с пласт. крышкой и зажимом P.L. </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4077,153 +4077,153 @@
           <t>81290202</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>BXH850L</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  0,85 л. 19,2*13,9*6 см нерж. с пласт. крышкой и зажимом P.L. </t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>811</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81243070</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>JD-2250C</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  1,1 л. 21*14*7 см. с пласт. крышкой и зажимом P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>923</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>276</v>
+        <v>234</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81290203</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>BXH1800L</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  1,8 л. 22,4*17,3*8 см нерж. с пласт. крышкой и зажимом P.L. </t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1181</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>90001153</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>JD-2268C  ( кор= 60 шт)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  2 л. без крышки 18*18*10 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81243071</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>JD-2251C</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  2,7 л. 26*18*9,4 см. с пласт. крышкой и зажимом P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4247,119 +4247,119 @@
           <t>90001154</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>JD-2269C ( кор=48 шт)</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  4 л. без крышки 18*18*18,5 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>937</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81243072</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>JD-2252C</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  5,5 л. 30*23*12 см. с пласт. крышкой и зажимом P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>2173</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>1412</v>
       </c>
       <c r="I41" s="10">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>90001156</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>JD-2270C  (кор=24 шт</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  6 л. без крышки 22,5*22,5*18,5 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>1357</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>92001514</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>JD-2271C ( кор=24 шт)</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  8 л. без крышки 22*22*23 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4377,295 +4377,295 @@
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>90001155</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>JD-2253C /</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг.  8,35 л. 38*26*14 см. с пласт. крышкой и зажимом P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>1664</v>
+        <v>1696</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81243073</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>JD-2254C</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 10,5 л. 41*28*13 см. с пласт. крышкой и зажимом P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>2140</v>
+        <v>2186</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>92001515</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>JD-2272C  ( кор=12 шт)</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 12 л. без крышки 28*28*21 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>2487</v>
+        <v>2591</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>92001516</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>JD-2273C  ( кор=12 шт)</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 18 л. без крышки 28*28*32 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>3473</v>
+        <v>3610</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81222632</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>JD-0903PP</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 2 л. 22,5*15,3*8,7 см. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>573</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>407</v>
+        <v>379</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>92000113</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>JD-2274C</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 22 л. без крышки 28*28*40 см поликарбонат P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>4647</v>
+        <v>4971</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81222633</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>JD-1004PP</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 3 л. 25,2*17,1*9,9 см. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>673</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81222634</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>JD-1204PP</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 4,5 л. 29,8*19,7*10,7 см. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>775</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81222635</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>JD-1405PP</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 6,5 л. 34,2*22,7*11,3 см. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4723,147 +4723,147 @@
           <t>81222636</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>JD-1605PP</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Контейнер для продуктов прямоуг. 9,5 л. 39,3*26*12,2 см. с пласт. крышкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>1397</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>92001210</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>JD-DB150/ 6 шт кор</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Контейнер для теста 64,8*44,5*16 см (внут 60*40*15,5см) пласт. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>3747</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>92001475</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>JD0DB40</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Контейнер для теста 64,8*44,5*4 см (внут 60*40*3см) пласт. P.L. Proff Cuisine</t>
+          <t>Контейнер для теста 64,8*44,5*4 см пласт. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>1417</v>
+        <v>2285</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>92001211</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>JD-DB80 /6 шт коробка</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Контейнер для теста 64,8*44,5*9 см (внут 60*40*8см) пласт. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>3047</v>
+        <v>3144</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
         <v>65</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81259022</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
           <t>CD2TP10</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 10 отд. 2 яруса 36*30,5*22,5 см нерж. P.L.</t>
@@ -4893,51 +4893,51 @@
           <t>81222512</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>CDMH0017 SUB</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 10 отд. 2 яруса пластик B'Guys P.L.</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>9087</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81259023</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>CD2TP12</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 12 отд. 2 яруса 45*30,5*22,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4992,54 +4992,54 @@
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>90000013</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>JD-B3B</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 3 отд. 49*14,5*10 см пластик P.L. </t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>2273</v>
       </c>
       <c r="H62" s="9">
-        <v/>
+        <v>1477</v>
       </c>
       <c r="I62" s="10">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>90000011</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282 (БАР)</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 3 отд. нерж. P.L.</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5060,156 +5060,156 @@
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>90000022</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282A (БАР)</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 4 отд. 30*14,5*8,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>2173</v>
       </c>
       <c r="H64" s="9">
-        <v/>
+        <v>1412</v>
       </c>
       <c r="I64" s="10">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>90000044</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>JD-B4B/коробка 24 шт</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 4 отд. 49,4*15,5*10 см пластик P.L.</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>2273</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>90000012</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282B (БАР)</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 5 отд. 38*15*9 см нерж. P.L. </t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>2493</v>
       </c>
       <c r="H66" s="9">
-        <v/>
+        <v>1620</v>
       </c>
       <c r="I66" s="10">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>90000045</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>JD-B5B/  коробка 24 шт</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 5 отд. 49*15,5*9,5 см пластик P.L. </t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>2273</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>159</v>
+        <v>303</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81290198</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>TWH06</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 6 отд. 34*29,5*7 см с крышкой нерж. P.L.</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5230,88 +5230,88 @@
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>90001176</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>JQ-OT282C (БАР)</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 6 отд. 46*15*9,3 см нерж. P.L. </t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>2757</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>1792</v>
       </c>
       <c r="I69" s="10">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>90000046</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>JD-B6B/ коробка 24 шт</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 6 отд. 49*15,5*9,5 см пластик P.L.</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>2273</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>37</v>
+        <v>178</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81259021</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>CD2TP8</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Контейнер емкость для фруктов и специй 8 отд. 2 яруса 30,5*30,5*22,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5471,142 +5471,142 @@
           <t>81222637</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>JD-DB</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Крышка для контейнера 67*45,5*2 см (для арт. 92001210 / 92001475/ 92001211) полипропилен P.L. </t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>1557</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>92001095</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>JD-2375</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Крышка для контейнера арт. 90001153, 90001154 зеленая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>77</v>
+        <v>206</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>92001097</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>JD-2376</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Крышка для контейнера арт. 90001156, 92001514 красная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>287</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>92001107</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>JD-2377</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Крышка для контейнера арт. 92001516, 92001515, 92000113 синяя P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>397</v>
+        <v>413</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>0</v>
+        <v>234</v>
       </c>
       <c r="J79" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>