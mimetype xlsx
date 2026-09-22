--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -3593,51 +3593,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:19</t>
+          <t>Прайс актуален на 23.09.2026 00:39</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3685,51 +3685,51 @@
           <t>90001118</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>ZR796/0102</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Воронка d 3,9 см h4,4 см для перелива напитков нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>116</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>92005504</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Воронка d12 см h13 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3753,51 +3753,51 @@
           <t>92001242</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>FP-6W</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Воронка d12 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>174</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2020</v>
+        <v>1947</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>92001178</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JQ-OT155</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Воронка d12,5 см нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3855,51 +3855,51 @@
           <t>2122806</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>ZR796/0101</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Воронка d3,5 см h2,5 см нерж. P.L. - BarWare</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>116</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>1809068</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>1809068</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Воронка-дозатор на подставке d 20 см h23 см 1,9 л нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3991,119 +3991,119 @@
           <t>81240779</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>QL085-20</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 20,3 см h15,5 см конический сито шенуа нерж. с нерж. ручкой l 46 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1371</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>2757</v>
+        <v>2712</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240504</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M9500/9-UK</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 22,5 см h 8,5 см круглый 2 ручки l 29,3 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1023</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240776</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL036D-01-22</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 22,5 см h10 см сито нерж. на подставке круглый 2 ручки l 26,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>703</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2848</v>
+        <v>2796</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>1954531</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>BS22</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 22,5 см h20,5 см конический сито шенуа нерж. с нерж. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4127,439 +4127,439 @@
           <t>92001214</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>CST22</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 23 см h20 см конический нерж. с нерж. ручкой l 39,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2273</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240787</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL055A-05-24</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 24 см h10 см сито нерж. с нерж. ручкой l 53 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1173</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>2952</v>
+        <v>2917</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81272053</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>ACO-10</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 24 см h10,8 см конический нерж. с нерж. ручкой l 44,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2283</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>92001215</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>CST24</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 24 см h20 см конический нерж. с нерж. ручкой 2,5л l 43,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2237</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240780</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL085-24.5</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 24,5 см h18 см конический сито шенуа нерж. с нерж. ручкой l 50,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1673</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>2713</v>
+        <v>2661</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>R-81200768</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>R-81200768</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 25 см h10,5 см нерж. на подставке круглый 2 ручки l 31,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>857</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1584</v>
+        <v>1556</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81240505</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>M9500/10-UK</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 25,5 см h 9,5 см круглый 2 ручки l 32,3 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1189</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81240777</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL036D-01-25.5</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 25,5 см h11,5 см сито нерж. на подставке круглый 2 ручки l 29,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>847</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>2921</v>
+        <v>2914</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81240714</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SCO-10SS (HONRI)</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 25,5 см h12 см нерж. на подставке круглый 2 ручки l 31,6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1017</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81200768</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>COLE24</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 25,8 см h14 см нерж. на подставке круглый 2 ручки 3,5л l 34,2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>2873</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81240781</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL085-26</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 26 см h19 см конический сито шенуа нерж. с нерж. ручкой l 59 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1913</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>2884</v>
+        <v>2869</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>92001159</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>JQ-W186</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 26,3 см h11,5 см сито нерж. с деревянной ручкой l 75,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2763</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>805</v>
+        <v>795</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81240503</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M9600M-UPS</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 26,7 см h26 см конический нерж. с нерж. ручкой l 52,7 см SUNNEX</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>3407</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
@@ -4569,303 +4569,303 @@
           <t>92001216</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>CST26</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 27,5 см h24 см конический нерж. с нерж. ручкой 5л l 52 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>3347</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81240876</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DSCO-11 (HONRI)</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 27,8 см h14 см нерж. на подставке круглый 2 ручки l 33,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>1473</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81240778</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL036D-01-28</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 28 см h13,3 см сито нерж. на подставке круглый 2 ручки l 32,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>937</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>2883</v>
+        <v>2834</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>9700180</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>COLE28</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 28 см h15,5 см нерж. на подставке круглый 2 ручки 5л l 36,9 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>2614</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>99002112</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>060801WC-28W05</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 28 см нерж. на подставке круглый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>396</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81240506</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M9500/11-UK</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 28,5 см h10,6 см нерж. круглый 2 ручки l 35,5 см SUNNEX</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1359</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>92001160</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>HT-D-56A / JQ-W187</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 30 см h12,5 см сито нерж. с деревянной ручкой l 75 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>3273</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>446</v>
+        <v>399</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81240782</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>QL085-30</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 30 см h22 см конический сито шенуа нерж. с нерж. ручкой l 63 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>2273</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>2881</v>
+        <v>2865</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81240507</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M9500/12-UK</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 31,5 см h11,7 см нерж. круглый 2 ручки l 38,6 см SUNNEX</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1537</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
@@ -4875,51 +4875,51 @@
           <t>*99000128</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>COLE32</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 32 см h17 см нерж. на подставке круглый 2 ручки 7л l 39,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>4003</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>97000220</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>HT-F-31</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 32 см сито нерж. на подставке круглый 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4943,51 +4943,51 @@
           <t>92001162</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>HT-D-57A / JQ-W189</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 35 см h14 см сито нерж. с деревянной ручкой l 79 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>4237</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>99002029</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>COLE36</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 36 см h18,5 см нерж. на подставке круглый 2 ручки 9л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5011,51 +5011,51 @@
           <t>92001240</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>JQ-AL-105</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 38 см h19,5 см алюм. на подставке круглый 2 ручки l 45 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>3387</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>99002062</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>COLE40</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 40 см h21 см нерж. на подставке круглый 2 ручки 15л l 47,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5147,425 +5147,425 @@
           <t>81280216</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>JQ-W236</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Подставка стойка для фильтра фритюра d 24 см h19,4 см 46,5*10 см прут нерж. P.L. </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>500</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81240904</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FSHP-01 (HONRI)</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Сито  10,5 см h9,5 см кружка с механизмом нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
+          <t>Сито  10,5 см h9,5 см кружка с механизмом для муки нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>513</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81240906</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FSHP-03 (HONRI)</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Сито  12,2 см h12,4 см кружка с механизмом нерж. мелкая сетка l 18,8 см P.L. Proff Cuisine</t>
+          <t>Сито  12,2 см h12,4 см кружка с механизмом для муки нерж. мелкая сетка l 18,8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>907</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>93000007</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>FST-03</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Сито  9,7 см h13 см кружка с механизмом нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
+          <t>Сито  9,7 см h13 см кружка с механизмом для муки нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>1010</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
         <v>8</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81240905</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FSHP-02 (HONRI)</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Сито  9,9 см h12,9 см кружка с механизмом нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
+          <t>Сито  9,9 см h12,9 см кружка с механизмом для муки нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>783</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>99002026</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>HT-D-41B</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Сито 12 см стрейнер дуршлаг для лапши h12,5 см нерж. с дерев. ручкой l 32 см P.L. Proff Cuisine</t>
+          <t>Сито 12 см стрейнер дуршлаг для лапши, пасты, овощей h12,5 см нерж. с дерев. ручкой l 32 см P.L.</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
         <v>873</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>81280217</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>JQ-WF044</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Сито 12,5 см стрейнер для варки пасты, овощей h17,5 см нерж. с нерж. ручкой l 38,3 см P.L. </t>
+          <t>Сито 12,5 см стрейнер для лапши, варки пасты, овощей h17,5 см нерж. с нерж. ручкой l 38,3 см P.L. </t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
         <v>1447</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81240798</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL034-14</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Сито 13,8 см стрейнер дуршлаг для лапши h14 см нерж. с дерев. ручкой l 35,5 см P.L. Proff Cuisine</t>
+          <t>Сито 13,8 см стрейнер дуршлаг для лапши, пасты, овощей h14 см нерж. с дерев. ручкой l 35,5 см P.L.</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>477</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>2907</v>
+        <v>2883</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>92001151</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>HT-D-45A / JQ-W170</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Сито 14 см h5,3 см нерж. с деревянной ручкой l 29 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>763</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>527</v>
+        <v>494</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81240792</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-14</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
           <t>Сито 14 см h6,5 см нерж. с пластиковой ручкой l 30,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>293</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>2922</v>
+        <v>2878</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81240146</t>
+          <t>99002044</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>FB07VBL</t>
+          <t>HT-D-41C/NSW-06</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Сито 14 см стрейнер дуршлаг для лапши h13,7 см нерж. с нерж. ручкой l 36 см P.L. Proff Cuisine</t>
+          <t>Сито 14 см стрейнер дуршлаг для лапши h14 см нерж. с дерев. ручкой l 33,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>1617</v>
+        <v>937</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>29</v>
+        <v>271</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>99002044</t>
+          <t>81240146</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>HT-D-41C/NSW-06</t>
+          <t>FB07VBL</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Сито 14 см стрейнер дуршлаг для лапши h14 см нерж. с дерев. ручкой l 33,5 см P.L. Proff Cuisine</t>
+          <t>Сито 14 см стрейнер дуршлаг для лапши, пасты, овощей h13,7 см нерж. с нерж. ручкой l 36 см P.L. </t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>937</v>
+        <v>1617</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>312</v>
+        <v>25</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>99002048</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>HT-D-6B</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Сито 14,5 см h9 см нерж. с нерж. ручкой мелкая сетка l 33,4 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5603,1003 +5603,1003 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>2357</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
         <v>195</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81240799</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL034-15</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Сито 14,7 см стрейнер дуршлаг для лапши h14,5 см нерж. с дерев. ручкой l 36,5 см P.L. Proff Cuisine</t>
+          <t>Сито 14,7 см стрейнер дуршлаг для лапши, пасты, овощей h14,5 см нерж. с дерев. ручкой l 36,5 см P.L.</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>637</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>2963</v>
+        <v>2962</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>92001152</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
           <t>HT-D-46A / JQ-W171</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Сито 16 см h5,6 см нерж. с деревянной ручкой l 31,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>873</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>894</v>
+        <v>853</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81240793</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-16</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Сито 16 см h7 см нерж. с пластиковой ручкой l 32,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>327</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>2876</v>
+        <v>2822</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>92001168</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>JQ-W246</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Сито 16 см h8,8 см нерж. с нерж. ручкой мелкая сетка l 32,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>537</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>1266</v>
+        <v>1221</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81240794</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-18</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Сито 17,7 см h8 см нерж. с пластиковой ручкой l 34,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>357</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>2873</v>
+        <v>2845</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>92001169</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
           <t>JQ-W247</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Сито 18 см h6 см нерж. с нерж. ручкой мелкая сетка l 35,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>587</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>839</v>
+        <v>721</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>92001153</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
           <t>HT-D-47A / JQ-W172</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Сито 18 см h7 см нерж. с деревянной ручкой l 34,8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>987</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>775</v>
+        <v>729</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81240795</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-20</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Сито 19,7 см h7,5 см нерж. с пластиковой ручкой l 36 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>387</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>2733</v>
+        <v>2684</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81259213</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>W248</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Сито 20 см h6 см нерж. с нерж. ручкой мелкая сетка l 36,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>673</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>848</v>
+        <v>784</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>92001154</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>HT-D-48A / JQ-W173</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Сито 20 см h7,5 см нерж. с деревянной ручкой l 35,8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>1237</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>880</v>
+        <v>821</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>71048278</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>SS21</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Сито 21 см h5,7 см кондитерское круглое нерж. P.L. Proff Cuisine</t>
+          <t>Сито 21 см h5,7 см кондитерское для муки круглое нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>1093</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
         <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81240796</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-22</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Сито 21,5 см h7 см нерж. с пластиковой ручкой l 37,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>413</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>2879</v>
+        <v>2840</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81259214</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>W249</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Сито 22 см h7 см нерж. с нерж. ручкой мелкая сетка l 39,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>747</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>1042</v>
+        <v>1009</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>92001155</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>HT-D-49A / JQ-W174</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Сито 22 см h8 см нерж. с деревянной ручкой l 37,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>1437</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
-        <v>747</v>
+        <v>676</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>97000217</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>HT-S-4</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Сито 23 см кондитерское круглое нерж. P.L. Proff Cuisine</t>
+          <t>Сито 23 см кондитерское для муки круглое нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>347</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
         <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>92001156</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>HT-D-50A / JQ-W175</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Сито 24 см h9 см нерж. с деревянной ручкой l 44 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>1537</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>597</v>
+        <v>519</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81240797</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-25</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Сито 24,5 см h8,5 см нерж. с пластиковой ручкой l 40,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>477</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>2495</v>
+        <v>2408</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>73024071</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Сито 25 см h6,5 см кондитерское круглое нерж. P.L. Proff Cuisine</t>
+          <t>Сито 25 см h6,5 см кондитерское для муки круглое нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>2237</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>191</v>
+        <v>158</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>92001157</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>HT-D-51A / JQ-W176</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Сито 26,5 см h9,5 см нерж. с деревянной ручкой l 48 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>1637</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>556</v>
+        <v>460</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>97000218</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>HT-S-5</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Сито 28 см кондитерское круглое нерж. P.L. Proff Cuisine</t>
+          <t>Сито 28 см кондитерское для муки круглое нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>522</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
         <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>73024072</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>SS35</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Сито 35 см кондитерское круглое нерж. P.L. Proff Cuisine</t>
+          <t>Сито 35 см кондитерское для муки круглое нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
         <v>4237</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>81240790</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-10</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см l 21,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>173</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>2736</v>
+        <v>2642</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>92001166</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
           <t>HT-D-8B / JQ-W244</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>370</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>1709</v>
+        <v>1538</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81240385</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS-04</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>147</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81240791</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-12</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 11,7 см l 23,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>179</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>2789</v>
+        <v>2739</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>92001167</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
           <t>JQ-W245</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 12 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>378</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>1100</v>
+        <v>909</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>92001150</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
           <t>JQ-W169</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 12 см нерж. с деревянной ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>637</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81240788</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-7</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7 см l 18,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>143</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>2777</v>
+        <v>2735</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81240384</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS-03</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>138</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
@@ -6609,210 +6609,210 @@
           <t>30000254</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
           <t>CTSN0009</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,7 см l 23,4 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>478</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>883</v>
+        <v>676</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81259142</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>CTSN0009-GP</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,7 см l 24 см золотой цвет нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>866</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81240375</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>FSCO1W</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8 см h6 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>477</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>1070</v>
+        <v>982</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>92001165</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>HT-D-9B / JQ-W243</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>317</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>2938</v>
+        <v>2529</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81240789</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-8</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8,5 см l 19,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>153</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>2913</v>
+        <v>2892</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>30000255</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
           <t>CTSN0010</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 9 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G97" s="9">
         <v>553</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>771</v>
+        <v>584</v>
       </c>
       <c r="J97" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>