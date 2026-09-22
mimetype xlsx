--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -1877,51 +1877,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 18:23</t>
+          <t>Прайс актуален на 23.09.2026 01:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1969,119 +1969,119 @@
           <t>81240779</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>QL085-20</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 20,3 см h15,5 см конический сито шенуа нерж. с нерж. ручкой l 46 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1371</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2757</v>
+        <v>2712</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240504</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M9500/9-UK</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 22,5 см h 8,5 см круглый 2 ручки l 29,3 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1023</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81240776</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL036D-01-22</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 22,5 см h10 см сито нерж. на подставке круглый 2 ручки l 26,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>703</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2848</v>
+        <v>2796</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>1954531</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>BS22</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 22,5 см h20,5 см конический сито шенуа нерж. с нерж. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2105,439 +2105,439 @@
           <t>92001214</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>CST22</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 23 см h20 см конический нерж. с нерж. ручкой l 39,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2273</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240787</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL055A-05-24</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 24 см h10 см сито нерж. с нерж. ручкой l 53 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1173</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2952</v>
+        <v>2917</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81272053</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>ACO-10</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 24 см h10,8 см конический нерж. с нерж. ручкой l 44,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>2283</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>92001215</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>CST24</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 24 см h20 см конический нерж. с нерж. ручкой 2,5л l 43,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2237</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240780</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL085-24.5</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 24,5 см h18 см конический сито шенуа нерж. с нерж. ручкой l 50,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1673</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2713</v>
+        <v>2661</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>R-81200768</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>R-81200768</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 25 см h10,5 см нерж. на подставке круглый 2 ручки l 31,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>857</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1584</v>
+        <v>1556</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240505</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>M9500/10-UK</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 25,5 см h 9,5 см круглый 2 ручки l 32,3 см нерж. SUNNEX</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1189</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240777</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL036D-01-25.5</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 25,5 см h11,5 см сито нерж. на подставке круглый 2 ручки l 29,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>847</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2921</v>
+        <v>2914</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240714</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SCO-10SS (HONRI)</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 25,5 см h12 см нерж. на подставке круглый 2 ручки l 31,6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1017</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81200768</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>COLE24</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 25,8 см h14 см нерж. на подставке круглый 2 ручки 3,5л l 34,2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>2873</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240781</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL085-26</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 26 см h19 см конический сито шенуа нерж. с нерж. ручкой l 59 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1913</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>2884</v>
+        <v>2869</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>92001159</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>JQ-W186</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 26,3 см h11,5 см сито нерж. с деревянной ручкой l 75,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2763</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>805</v>
+        <v>795</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240503</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M9600M-UPS</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 26,7 см h26 см конический нерж. с нерж. ручкой l 52,7 см SUNNEX</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>3407</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
@@ -2547,303 +2547,303 @@
           <t>92001216</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>CST26</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 27,5 см h24 см конический нерж. с нерж. ручкой 5л l 52 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>3347</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81240876</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DSCO-11 (HONRI)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 27,8 см h14 см нерж. на подставке круглый 2 ручки l 33,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1473</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81240778</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL036D-01-28</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 28 см h13,3 см сито нерж. на подставке круглый 2 ручки l 32,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>937</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2883</v>
+        <v>2834</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>9700180</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>COLE28</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 28 см h15,5 см нерж. на подставке круглый 2 ручки 5л l 36,9 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>2614</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>99002112</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>060801WC-28W05</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 28 см нерж. на подставке круглый P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>396</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240506</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M9500/11-UK</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 28,5 см h10,6 см нерж. круглый 2 ручки l 35,5 см SUNNEX</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1359</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>92001160</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>HT-D-56A / JQ-W187</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 30 см h12,5 см сито нерж. с деревянной ручкой l 75 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>3273</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>446</v>
+        <v>399</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81240782</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>QL085-30</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 30 см h22 см конический сито шенуа нерж. с нерж. ручкой l 63 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>2273</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2881</v>
+        <v>2865</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81240507</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M9500/12-UK</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 31,5 см h11,7 см нерж. круглый 2 ручки l 38,6 см SUNNEX</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1537</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
@@ -2853,51 +2853,51 @@
           <t>*99000128</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>COLE32</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 32 см h17 см нерж. на подставке круглый 2 ручки 7л l 39,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>4003</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>97000220</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>HT-F-31</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 32 см сито нерж. на подставке круглый 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2921,51 +2921,51 @@
           <t>92001162</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>HT-D-57A / JQ-W189</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 35 см h14 см сито нерж. с деревянной ручкой l 79 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>4237</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>99002029</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>COLE36</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 36 см h18,5 см нерж. на подставке круглый 2 ручки 9л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2989,51 +2989,51 @@
           <t>92001240</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>JQ-AL-105</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 38 см h19,5 см алюм. на подставке круглый 2 ручки l 45 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>3387</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>99002062</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>COLE40</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Дуршлаг 40 см h21 см нерж. на подставке круглый 2 ручки 15л l 47,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3076,259 +3076,259 @@
         <v>4073</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>99002026</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>HT-D-41B</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Сито 12 см стрейнер дуршлаг для лапши h12,5 см нерж. с дерев. ручкой l 32 см P.L. Proff Cuisine</t>
+          <t>Сито 12 см стрейнер дуршлаг для лапши, пасты, овощей h12,5 см нерж. с дерев. ручкой l 32 см P.L.</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>873</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81280217</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>JQ-WF044</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Сито 12,5 см стрейнер для варки пасты, овощей h17,5 см нерж. с нерж. ручкой l 38,3 см P.L. </t>
+          <t>Сито 12,5 см стрейнер для лапши, варки пасты, овощей h17,5 см нерж. с нерж. ручкой l 38,3 см P.L. </t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1447</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81240798</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL034-14</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Сито 13,8 см стрейнер дуршлаг для лапши h14 см нерж. с дерев. ручкой l 35,5 см P.L. Proff Cuisine</t>
+          <t>Сито 13,8 см стрейнер дуршлаг для лапши, пасты, овощей h14 см нерж. с дерев. ручкой l 35,5 см P.L.</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>477</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>2907</v>
+        <v>2883</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81240146</t>
+          <t>99002044</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>FB07VBL</t>
+          <t>HT-D-41C/NSW-06</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Сито 14 см стрейнер дуршлаг для лапши h13,7 см нерж. с нерж. ручкой l 36 см P.L. Proff Cuisine</t>
+          <t>Сито 14 см стрейнер дуршлаг для лапши h14 см нерж. с дерев. ручкой l 33,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1617</v>
+        <v>937</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>29</v>
+        <v>271</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>99002044</t>
+          <t>81240146</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>HT-D-41C/NSW-06</t>
+          <t>FB07VBL</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Сито 14 см стрейнер дуршлаг для лапши h14 см нерж. с дерев. ручкой l 33,5 см P.L. Proff Cuisine</t>
+          <t>Сито 14 см стрейнер дуршлаг для лапши, пасты, овощей h13,7 см нерж. с нерж. ручкой l 36 см P.L. </t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>937</v>
+        <v>1617</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>312</v>
+        <v>25</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81280218</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>JQ-WF065</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Сито 14,5 см стрейнер для варки пасты, овощей h22,5 см нерж. с нерж. ручкой l 43 см P.L. </t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>2357</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
         <v>195</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81240799</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL034-15</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Сито 14,7 см стрейнер дуршлаг для лапши h14,5 см нерж. с дерев. ручкой l 36,5 см P.L. Proff Cuisine</t>
+          <t>Сито 14,7 см стрейнер дуршлаг для лапши, пасты, овощей h14,5 см нерж. с дерев. ручкой l 36,5 см P.L.</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>637</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>2963</v>
+        <v>2962</v>
       </c>
       <c r="J45" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>