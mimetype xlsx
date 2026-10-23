--- v0 (2026-06-11)
+++ v1 (2026-10-23)
@@ -1910,51 +1910,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 11.06.2026 18:18</t>
+          <t>Прайс актуален на 23.10.2026 19:01</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1982,241 +1982,241 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81240904</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FSHP-01 (HONRI)</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Сито  10,5 см h9,5 см кружка с механизмом нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
+          <t>Сито  10,5 см h9,5 см кружка с механизмом для муки нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>513</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>411</v>
+        <v>382</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81240906</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FSHP-03 (HONRI)</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Сито  12,2 см h12,4 см кружка с механизмом нерж. мелкая сетка l 18,8 см P.L. Proff Cuisine</t>
+          <t>Сито  12,2 см h12,4 см кружка с механизмом для муки нерж. мелкая сетка l 18,8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>907</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>435</v>
+        <v>418</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>93000007</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>FST-03</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Сито  9,7 см h13 см кружка с механизмом нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
+          <t>Сито  9,7 см h13 см кружка с механизмом для муки нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1010</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240905</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FSHP-02 (HONRI)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Сито  9,9 см h12,9 см кружка с механизмом нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
+          <t>Сито  9,9 см h12,9 см кружка с механизмом для муки нерж. мелкая сетка l 16 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>783</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92001151</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>HT-D-45A / JQ-W170</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Сито 14 см h5,3 см нерж. с деревянной ручкой l 29 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>763</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>527</v>
+        <v>488</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240792</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-14</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сито 14 см h6,5 см нерж. с пластиковой ручкой l 30,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>293</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2922</v>
+        <v>2866</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>99002048</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>HT-D-6B</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сито 14,5 см h9 см нерж. с нерж. ручкой мелкая сетка l 33,4 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2240,949 +2240,949 @@
           <t>92001152</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>HT-D-46A / JQ-W171</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сито 16 см h5,6 см нерж. с деревянной ручкой l 31,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>873</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>894</v>
+        <v>833</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240793</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-16</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сито 16 см h7 см нерж. с пластиковой ручкой l 32,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>327</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2876</v>
+        <v>2802</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92001168</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>JQ-W246</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сито 16 см h8,8 см нерж. с нерж. ручкой мелкая сетка l 32,3 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>537</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1266</v>
+        <v>1213</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240794</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-18</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сито 17,7 см h8 см нерж. с пластиковой ручкой l 34,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>357</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>232</v>
       </c>
       <c r="I16" s="10">
-        <v>2873</v>
+        <v>2833</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001169</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JQ-W247</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сито 18 см h6 см нерж. с нерж. ручкой мелкая сетка l 35,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>587</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>839</v>
+        <v>705</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>92001153</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>HT-D-47A / JQ-W172</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сито 18 см h7 см нерж. с деревянной ручкой l 34,8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>987</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>775</v>
+        <v>723</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240795</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-20</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сито 19,7 см h7,5 см нерж. с пластиковой ручкой l 36 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>387</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>2733</v>
+        <v>2649</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81259213</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>W248</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сито 20 см h6 см нерж. с нерж. ручкой мелкая сетка l 36,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>673</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>848</v>
+        <v>769</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>92001154</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>HT-D-48A / JQ-W173</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сито 20 см h7,5 см нерж. с деревянной ручкой l 35,8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>1237</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>880</v>
+        <v>798</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>71048278</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>SS21</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Сито 21 см h5,7 см кондитерское круглое нерж. P.L. Proff Cuisine</t>
+          <t>Сито 21 см h5,7 см кондитерское для муки круглое нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1093</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240796</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-22</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сито 21,5 см h7 см нерж. с пластиковой ручкой l 37,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>413</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>2879</v>
+        <v>2814</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81259214</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>W249</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сито 22 см h7 см нерж. с нерж. ручкой мелкая сетка l 39,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>747</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1042</v>
+        <v>995</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>92001155</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>HT-D-49A / JQ-W174</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сито 22 см h8 см нерж. с деревянной ручкой l 37,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1437</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>747</v>
+        <v>660</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>97000217</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>HT-S-4</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Сито 23 см кондитерское круглое нерж. P.L. Proff Cuisine</t>
+          <t>Сито 23 см кондитерское для муки круглое нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>347</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>92001156</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>HT-D-50A / JQ-W175</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сито 24 см h9 см нерж. с деревянной ручкой l 44 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1537</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>597</v>
+        <v>479</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240797</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-25</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сито 24,5 см h8,5 см нерж. с пластиковой ручкой l 40,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>477</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>2495</v>
+        <v>2319</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>73024071</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>SS26</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Сито 25 см h6,5 см кондитерское круглое нерж. P.L. Proff Cuisine</t>
+          <t>Сито 25 см h6,5 см кондитерское для муки круглое нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>2237</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>191</v>
+        <v>147</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>92001157</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>HT-D-51A / JQ-W176</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сито 26,5 см h9,5 см нерж. с деревянной ручкой l 48 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1637</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>556</v>
+        <v>430</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>97000218</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>HT-S-5</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Сито 28 см кондитерское круглое нерж. P.L. Proff Cuisine</t>
+          <t>Сито 28 см кондитерское для муки круглое нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>522</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>73024072</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>SS35</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Сито 35 см кондитерское круглое нерж. P.L. Proff Cuisine</t>
+          <t>Сито 35 см кондитерское для муки круглое нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>4237</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81240790</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-10</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см l 21,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>173</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>2736</v>
+        <v>2596</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>92001166</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>HT-D-8B / JQ-W244</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>370</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>1709</v>
+        <v>1482</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81240385</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS-04</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 10 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>147</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81240791</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-12</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 11,7 см l 23,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>179</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2789</v>
+        <v>2717</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>92001167</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>JQ-W245</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 12 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>378</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1100</v>
+        <v>865</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>92001150</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>JQ-W169</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 12 см нерж. с деревянной ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>637</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81240788</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-7</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7 см l 18,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>143</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>2777</v>
+        <v>2727</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81240384</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS-03</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>138</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
@@ -3192,210 +3192,210 @@
           <t>30000254</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>CTSN0009</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,7 см l 23,4 см нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>478</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>883</v>
+        <v>603</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81259142</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>CTSN0009-GP</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 7,7 см l 24 см золотой цвет нерж. B'Guys P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>866</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81240375</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>FSCO1W</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8 см h6 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>477</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1070</v>
+        <v>932</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>92001165</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>HT-D-9B / JQ-W243</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8 см нерж. мелкая сетка P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>317</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>2938</v>
+        <v>2485</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81240789</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>QL076A-8</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 8,5 см l 19,5 см нерж. с пласт. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>153</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>2913</v>
+        <v>2885</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>30000255</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>CTSN0010</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Сито барное d 9 см нерж. P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>553</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>771</v>
+        <v>503</v>
       </c>
       <c r="J46" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>