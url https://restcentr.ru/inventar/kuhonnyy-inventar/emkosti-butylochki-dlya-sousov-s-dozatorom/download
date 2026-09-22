--- v0 (2026-06-13)
+++ v1 (2026-09-22)
@@ -1448,51 +1448,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 05:23</t>
+          <t>Прайс актуален на 22.09.2026 17:34</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1574,119 +1574,119 @@
           <t>81249934</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>46010022</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса "Кетчуп" диспенсер 2000 мл 21,2*22,8 см h22,3 см красная KAPP</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>3700</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81249935</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>46010023</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса "Майонез" диспенсер 2000 мл 21,2*22,8 см h22,3 см белая KAPP</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>3700</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>44141411</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JD-BSD32(желт)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 1000 мл желтая d 8 см h26,5 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>173</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1076</v>
+        <v>194</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>54141419</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JD-BSD32(прозр.)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 1000 мл прозрачная d 8 см h26,5 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1710,51 +1710,51 @@
           <t>81280214</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JQ-B105CL-3</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 1000 мл с 3-мя носиками d 8 см h24,7 см прозрачная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>103</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>1963</v>
+        <v>1948</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>04141415</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JQ-B105W / JD-BSD32</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 1000 мл. белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1812,153 +1812,153 @@
           <t>04141412</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>JD-BSD8/ коробка 100</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 240 мл белая d 4,8 см h18,5 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>103</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1848</v>
+        <v>1772</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>04141411</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>JD-BSD8/ 100 шт в коробке</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 240 мл желтая d 4,8 см h18,5 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>66</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>90001181</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JD-BSD8/коробка 100</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 240 мл красная d 4,8 см h18,5 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>66</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>136</v>
+        <v>116</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>04141419</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JQ-B100CL / JD-BSD8</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 240 мл прозрачная d 4,8 см h18,5 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>73</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>1754</v>
+        <v>1336</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>90001016</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>JD-BSD12</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 350 мл красная d 5,9 см h20 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2016,255 +2016,255 @@
           <t>90001015</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JQ-B103W / JD-BSD16</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 420 мл белая d 6,6 см h20 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>132</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>904</v>
+        <v>467</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>04141417</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>JD-BSD12 /коробка 10</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 420 мл желтая d 5,8 см h22 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>70</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>90001130</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>JD-BSD16(желт.)</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 420 мл желтая d 6,6 см h20 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>78</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>1076</v>
+        <v>899</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>04141420</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>JD-BSD12//коробка 10</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 420 мл прозрачная d 5,8 см h22 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>70</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81211746</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JQ-B103CL-3 / SBTW-16</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 450 мл. с 3-мя носиками прозрачная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>78</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>2848</v>
+        <v>2713</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>90001129</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JD-BSD16(красн.)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 480 мл красная d 6,9 см h20 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>87</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>703</v>
+        <v>513</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>04141413</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>JD-BSD16(прозр.)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 480 мл прозрачная d 6,9 см h20 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>157</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>191</v>
+        <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>90001014</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>JD-BSD24/коробка 100</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 675 мл белая P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2356,51 +2356,51 @@
           <t>90001132</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>JD-BSD24//коробка 10</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Емкость для соуса диспенсер 700 мл прозрачная d 6,9 см h26 см пластик P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>93</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>2309</v>
+        <v>878</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81240164</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>SBH5741</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Подставка под емкости для соуса на 4 шт нерж. 30,5*9*7,6 см d 5,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>