--- v0 (2026-06-05)
+++ v1 (2026-11-06)
@@ -986,51 +986,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 05.06.2026 05:10</t>
+          <t>Прайс актуален на 07.11.2026 00:28</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1072,51 +1072,51 @@
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>73024140</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>624856</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кольцо для выкладки гарнира h 6 см, d 9 см, металл, Stadter, Германия</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Stadter</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>358</v>
+        <v>555</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>*73024136</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>624818</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кольцо мет.для выкладки гарнира h 4.5 см, d 10 см, Stadter, Германия</t>
@@ -1140,54 +1140,54 @@
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81249832</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>ERC3</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Крышка к форме для жарки яиц d 8,4 см для арт. 81270205 алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>131</v>
       </c>
       <c r="I8" s="10">
         <v>296</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>99002198</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>GS-R4303</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Набор кондитерских выемок 3 шт + пресс (60*60*50 мм/ 71*75*50 мм/ 90*50*50 мм), P.L. Pro</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
@@ -1313,54 +1313,54 @@
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>70370326</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>20008404080S</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Форма для выкладки с ручкой, квадрат 4*4 см, h 8 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>246</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>159</v>
       </c>
       <c r="I13" s="10">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>70370325</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>2008404080R</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Форма для выкладки с ручкой, круг 4 см, h 8 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1384,79 +1384,79 @@
           <t>70370322</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>2000810040T</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Форма для выкладки с ручкой, треугольник со сторонами 10 см, h 4 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>213</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240169</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>ECR01</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Форма для жарки 4-х яиц, диаметр кольца 10 см, h 1,2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>1237</v>
+        <v>1268</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
         <v>0</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81270205</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>ER3</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Форма для жарки яиц 7,5*2,5 см, P.L. Proff Cuisine</t>
@@ -1486,40 +1486,40 @@
           <t>81200172</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>SL-PJ028</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Форма круглая раздвижная "Кольцо" d 16-30 см h8,5 см нерж. P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1340</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1774</v>
+        <v>1731</v>
       </c>
       <c r="J18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>