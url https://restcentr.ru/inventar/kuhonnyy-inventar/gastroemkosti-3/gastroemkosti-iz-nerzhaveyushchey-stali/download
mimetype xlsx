--- v0 (2026-06-10)
+++ v1 (2026-10-24)
@@ -294,50 +294,56 @@
                                 <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/>
                                 <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpg"/>
                                 <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpg"/>
                                 <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpg"/>
                                 <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpg"/>
                                 <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpg"/>
                                 <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpg"/>
                                 <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpg"/>
                                 <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpg"/>
                                 <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpg"/>
                                 <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpg"/>
                                 <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpg"/>
                                 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpg"/>
                                 <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpg"/>
                                 <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpg"/>
                                 <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.jpg"/>
                                 <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.jpg"/>
                                 <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpg"/>
                                 <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpg"/>
                                 <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.jpg"/>
                                 <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.jpg"/>
                                 <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.jpg"/>
                                 <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.jpg"/>
                                 <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.jpg"/>
                                 <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.jpg"/>
+                                <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.jpg"/>
+                                <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.jpg"/>
+                                <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.jpg"/>
+                                <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.jpg"/>
+                                <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.jpg"/>
+                                <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3942,50 +3948,242 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Image115"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Image116"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Image117"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Image118"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Image119"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Image120"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Image121"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4259,78 +4457,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J118"/>
+  <dimension ref="A2:J124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 14:02</t>
+          <t>Прайс актуален на 24.10.2026 15:15</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -4353,3873 +4551,4077 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81241350</t>
+          <t>91001027</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>E-8011020</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1  h20 мм нерж. Econorm 530*325*20 мм 2,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1  h20 мм нерж. 530*325*20 мм 2,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>738</v>
+        <v>810</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>2671</v>
+        <v>588</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>91001028</t>
+          <t>81241350</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>Е-8011040</t>
+          <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1  h40 мм нерж. 530*325*40 мм 5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1  h20 мм нерж. Econorm 530*325*20 мм 2,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>963</v>
+        <v>738</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>1952</v>
+        <v>2282</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81241351</t>
+          <t>91001028</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8011040</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1  h40 мм нерж. Econorm 530*325*40 мм 5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1  h40 мм нерж. 530*325*40 мм 5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>943</v>
+        <v>963</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>2151</v>
+        <v>2497</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>91001029</t>
+          <t>81241351</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t>811-2 /JQ11-2E (1к=6шт)</t>
+          <t/>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1  h65 мм нерж. 530*325*65 мм 9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1  h40 мм нерж. Econorm 530*325*40 мм 5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>1273</v>
+        <v>943</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>0</v>
+        <v>1975</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81241352</t>
+          <t>91001029</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>811-2 /JQ11-2E (1к=6шт)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1  h65 мм нерж. Econorm 530*325*65 мм 9 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1  h65 мм нерж. 530*325*65 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>873</v>
+        <v>1098</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>2611</v>
+        <v>526</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>91001030</t>
+          <t>81241352</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>Е-8011100</t>
+          <t/>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1  h65 мм нерж. Econorm 530*325*65 мм 9 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>1527</v>
+        <v>873</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>354</v>
+        <v>2384</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81241353</t>
+          <t>91001030</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8011100</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h100 мм нерж. Econorm 530*325*100 мм 13,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1137</v>
+        <v>1430</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>2013</v>
+        <v>748</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>91001031</t>
+          <t>81241353</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>Е-8011150</t>
+          <t/>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h100 мм нерж. Econorm 530*325*100 мм 13,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>2367</v>
+        <v>1137</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>607</v>
+        <v>1708</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>81241354</t>
+          <t>91001031</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8011150</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h150 мм нерж. Econorm 530*325*150 мм 20 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1357</v>
+        <v>2367</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>465</v>
+        <v>1155</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81241418</t>
+          <t>81241354</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>Га0006</t>
+          <t/>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,6мм P.L.</t>
+          <t>Гастроемкость 1/1 h150 мм нерж. Econorm 530*325*150 мм 20 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>1858.4</v>
+        <v>1357</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>493</v>
+        <v>33</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81241355</t>
+          <t>91001065</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>811-8 / JQ11-8E / Га06</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/1 h200 мм нерж. 530*325*200 мм 28 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>2167</v>
+        <v>2732</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>0</v>
+        <v>2962</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>91001037</t>
+          <t>81241418</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>Е-8012020 /30 шт</t>
+          <t>Га0006</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h20 мм нерж. 325*265*20 мм 1,2 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,6мм P.L.</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>557</v>
+        <v>1858.4</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>304</v>
+        <v>269</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81241356</t>
+          <t>81241355</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h20 мм нерж. Econorm 325*265*20 мм 1,2 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/1 h200 мм нерж. Econorm 530*325*200 мм 28 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>423</v>
+        <v>2167</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>868</v>
+        <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>91001038</t>
+          <t>91001037</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>Е-8012040 /20 шт</t>
+          <t>Е-8012020 /30 шт</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h40 мм нерж. 325*265*40 мм 2,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2  h20 мм нерж. 325*265*20 мм 1,2 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>693</v>
+        <v>538</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1160</v>
+        <v>869</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>71002620</t>
+          <t>81241356</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>120.401</t>
+          <t/>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h40 мм нерж. 325*265*40 мм 2,5 л Pujadas</t>
+          <t>Гастроемкость 1/2  h20 мм нерж. Econorm 325*265*20 мм 1,2 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>1130</v>
+        <v>423</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>65</v>
+        <v>690</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81241357</t>
+          <t>91001038</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8012040 /20 шт</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h40 мм нерж. Econorm 325*265*40 мм 2,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/2  h40 мм нерж. 325*265*40 мм 2,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>523</v>
+        <v>693</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>1413</v>
+        <v>1760</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>91001039</t>
+          <t>71002620</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>Е-8012065/20 шт</t>
+          <t>120.401</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h65 мм нерж. 325*265*65 мм 4 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2  h40 мм нерж. 325*265*40 мм 2,5 л Pujadas</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>783</v>
+        <v>1130</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81241358</t>
+          <t>81241357</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2  h65 мм нерж. Econorm 325*265*65 мм 4 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/2  h40 мм нерж. Econorm 325*265*40 мм 2,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>617</v>
+        <v>523</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>1177</v>
+        <v>1338</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>71002622</t>
+          <t>91001039</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>121.001</t>
+          <t>Е-8012065/20 шт</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h100 мм нерж. 325*265*100 мм 6,2 л Pujadas</t>
+          <t>Гастроемкость 1/2  h65 мм нерж. 325*265*65 мм 4 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>1691</v>
+        <v>704</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>49</v>
+        <v>620</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81241359</t>
+          <t>81241358</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h100 мм нерж. Econorm 325*265*100 мм 6,2 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/2  h65 мм нерж. Econorm 325*265*65 мм 4 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>743</v>
+        <v>617</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>978</v>
+        <v>1033</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>91001041</t>
+          <t>91001040</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>812-6 /JQ12-6E (1к=12шт)</t>
+          <t>Е-8012100</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h100 мм нерж. 325*265*100 мм 6,2 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1537</v>
+        <v>878</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>377</v>
+        <v>736</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>71002623</t>
+          <t>71002622</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>121.501</t>
+          <t>121.001</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h150 мм нерж. 325*265*150 мм 9 л Pujadas</t>
+          <t>Гастроемкость 1/2 h100 мм нерж. 325*265*100 мм 6,2 л Pujadas</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>1741</v>
+        <v>1691</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81241360</t>
+          <t>81241359</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h150 мм нерж. Econorm 325*265*150 мм 9 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/2 h100 мм нерж. Econorm 325*265*100 мм 6,2 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>903</v>
+        <v>743</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>221</v>
+        <v>786</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>91001042</t>
+          <t>91001041</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>Е-8012200</t>
+          <t>812-6 /JQ12-6E (1к=12шт)</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>2037</v>
+        <v>1237</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>109</v>
+        <v>1545</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81241361</t>
+          <t>71002623</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>121.501</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/2 h200 мм нерж. Econorm 325*265*200 мм 13 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/2 h150 мм нерж. 325*265*150 мм 9 л Pujadas</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>1732</v>
+        <v>1741</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>355</v>
+        <v>72</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81241362</t>
+          <t>81241360</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h20 мм нерж. Econorm 325*175*20 мм 0,9 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/2 h150 мм нерж. Econorm 325*265*150 мм 9 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>437</v>
+        <v>903</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1544</v>
+        <v>18</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>91001066</t>
+          <t>91001042</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>Е-8013040  /30 шт</t>
+          <t>Е-8012200</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h40 мм нерж. 325*175*40 мм 1,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>493</v>
+        <v>2082</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>464</v>
+        <v>1275</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>71002626</t>
+          <t>81241361</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>130.401</t>
+          <t/>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h40 мм нерж. 325*175*40 мм 1,5 л Pujadas</t>
+          <t>Гастроемкость 1/2 h200 мм нерж. Econorm 325*265*200 мм 13 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>868</v>
+        <v>1732</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>18</v>
+        <v>84</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81241363</t>
+          <t>91001043</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8013020</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h40 мм нерж. Econorm 325*175*40 мм 1,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3  h20 мм нерж. 325*175*20 мм 0,9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>453</v>
+        <v>365</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>3006</v>
+        <v>581</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>91001044</t>
+          <t>81241362</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>Е-8013065</t>
+          <t/>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h65 мм нерж. 325*175*65 мм 2,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3  h20 мм нерж. Econorm 325*175*20 мм 0,9 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>673</v>
+        <v>437</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>346</v>
+        <v>1044</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81241364</t>
+          <t>91001066</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8013040  /30 шт</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3  h65 мм нерж. Econorm 325*175*65 мм 4 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3  h40 мм нерж. 325*175*40 мм 1,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>465</v>
+        <v>493</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>2746</v>
+        <v>411</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>91001045</t>
+          <t>71002626</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>Е-8013100</t>
+          <t>130.401</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h100 мм нерж. 325*175*100 мм 4,1 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3  h40 мм нерж. 325*175*40 мм 1,5 л Pujadas</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>903</v>
+        <v>868</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>165</v>
+        <v>17</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81241365</t>
+          <t>81241363</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h100 мм нерж. Econorm 325*175*100 мм 4,1 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3  h40 мм нерж. Econorm 325*175*40 мм 1,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>623</v>
+        <v>453</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>4129</v>
+        <v>2934</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>91001046</t>
+          <t>91001044</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>813-6 /JQ13-6E</t>
+          <t>Е-8013065</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h150 мм нерж. 325*175*150 мм 5,8 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3  h65 мм нерж. 325*175*65 мм 2,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>1293</v>
+        <v>673</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>255</v>
+        <v>285</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81241366</t>
+          <t>81241364</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h150 мм нерж. Econorm 325*175*150 мм 5,8 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3  h65 мм нерж. Econorm 325*175*65 мм 4 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>703</v>
+        <v>465</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>947</v>
+        <v>2597</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>91001047</t>
+          <t>91001045</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>Е-8013200 /20 шт</t>
+          <t>Е-8013100</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h200 мм нерж. 325*175*200 мм 7,9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3 h100 мм нерж. 325*175*100 мм 4,1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1947</v>
+        <v>903</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>312</v>
+        <v>763</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81241367</t>
+          <t>81241365</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/3 h200 мм нерж. Econorm 325*175*200 мм 7,9 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/3 h100 мм нерж. Econorm 325*175*100 мм 4,1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1153</v>
+        <v>623</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>632</v>
+        <v>3917</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81241368</t>
+          <t>91001046</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>813-6 /JQ13-6E</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4  h20 мм нерж. Econorm 265*162*20 мм 0,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3 h150 мм нерж. 325*175*150 мм 5,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>397</v>
+        <v>962</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2422</v>
+        <v>3238</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81241369</t>
+          <t>81241366</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4  h40 мм нерж. Econorm 265*162*40 мм 1,1 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/3 h150 мм нерж. Econorm 325*175*150 мм 5,8 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>413</v>
+        <v>703</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1738</v>
+        <v>539</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>91001048</t>
+          <t>91001047</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>Е-8014065 / 20 шт</t>
+          <t>Е-8013200 /20 шт</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4  h65 мм нерж. 265*162*65 мм 1,8 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/3 h200 мм нерж. 325*175*200 мм 7,9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>537</v>
+        <v>1730</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>374</v>
+        <v>1514</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>71002632</t>
+          <t>81241367</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>140.651</t>
+          <t/>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4  h65 мм нерж. 265*162*65 мм 1,8 л Pujadas</t>
+          <t>Гастроемкость 1/3 h200 мм нерж. Econorm 325*175*200 мм 7,9 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>1193</v>
+        <v>1153</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>16</v>
+        <v>486</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81241370</t>
+          <t>91000049</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8014020 /40</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4  h65 мм нерж. Econorm 265*162*65 мм 1,8 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4  h20 мм нерж. 265*162*20 мм 0,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>437</v>
+        <v>336</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1829</v>
+        <v>700</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>91001049</t>
+          <t>81241368</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>Е- 8014100</t>
+          <t/>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h100 мм нерж. 265*162*100 мм 2,8 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4  h20 мм нерж. Econorm 265*162*20 мм 0,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>753</v>
+        <v>397</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>58</v>
+        <v>2057</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81241371</t>
+          <t>81241369</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h100 мм нерж. Econorm 265*162*100 мм 2,8 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4  h40 мм нерж. Econorm 265*162*40 мм 1,1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>517</v>
+        <v>413</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1182</v>
+        <v>1409</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>91001050</t>
+          <t>91001048</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>Е-8014150 / 20 шт</t>
+          <t>Е-8014065 / 20 шт</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h150 мм нерж. 265*162*150 мм 4,1 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4  h65 мм нерж. 265*162*65 мм 1,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1137</v>
+        <v>537</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>351</v>
+        <v>371</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>71002634</t>
+          <t>71002632</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>141.501</t>
+          <t>140.651</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h150 мм нерж. 265*162*150 мм 4,1 л Pujadas</t>
+          <t>Гастроемкость 1/4  h65 мм нерж. 265*162*65 мм 1,8 л Pujadas</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>1655</v>
+        <v>1193</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81241372</t>
+          <t>81241370</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h150 мм нерж. Econorm 265*162*150 мм 4,1 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4  h65 мм нерж. Econorm 265*162*65 мм 1,8 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>693</v>
+        <v>437</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>1405</v>
+        <v>1780</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>91001051</t>
+          <t>91001049</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>814-8 /JQ14-8E/ ГА 22</t>
+          <t>Е- 8014100</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h200 мм нерж. 265*162*200 мм 5,6 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h100 мм нерж. 265*162*100 мм 2,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>1675</v>
+        <v>664</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>674</v>
+        <v>692</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>71002635</t>
+          <t>81241371</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>142.001</t>
+          <t/>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h200 мм нерж. 265*162*200 мм 5,6 л Pujadas</t>
+          <t>Гастроемкость 1/4 h100 мм нерж. Econorm 265*162*100 мм 2,8 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>2643</v>
+        <v>517</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>33</v>
+        <v>1056</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81241373</t>
+          <t>91001050</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8014150 / 20 шт</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/4 h200 мм нерж. Econorm 265*162*200 мм 5,6 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/4 h150 мм нерж. 265*162*150 мм 4,1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>1083</v>
+        <v>1137</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>906</v>
+        <v>981</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>91001052</t>
+          <t>71002634</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>Е-8016065 / 20 шт</t>
+          <t>141.501</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6  h65 мм нерж. 176*162*65 мм 1 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h150 мм нерж. 265*162*150 мм 4,1 л Pujadas</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>537</v>
+        <v>1655</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>652</v>
+        <v>13</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81241374</t>
+          <t>81241372</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6  h65 мм нерж. Econorm 176*162*65 мм 1 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4 h150 мм нерж. Econorm 265*162*150 мм 4,1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>397</v>
+        <v>693</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>2623</v>
+        <v>1330</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>91001053</t>
+          <t>91001051</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>Е-8016100</t>
+          <t>814-8 /JQ14-8E/ ГА 22</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h100 мм нерж. 176*162*100 мм 1,6 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/4 h200 мм нерж. 265*162*200 мм 5,6 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>617</v>
+        <v>1675</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>399</v>
+        <v>674</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81241375</t>
+          <t>71002635</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>142.001</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h100 мм нерж. Econorm 176*162*100 мм 1,6 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4 h200 мм нерж. 265*162*200 мм 5,6 л Pujadas</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>507</v>
+        <v>2643</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>2976</v>
+        <v>33</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81241376</t>
+          <t>81241373</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h150 мм нерж. Econorm 176*162*150 мм 2,4 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/4 h200 мм нерж. Econorm 265*162*200 мм 5,6 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>637</v>
+        <v>1083</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>2105</v>
+        <v>894</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>91001055</t>
+          <t>91001052</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>816-8 /JQ16-8E  (1k=36)</t>
+          <t>Е-8016065 / 20 шт</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h200 мм нерж. 176*162*200 мм 3 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/6  h65 мм нерж. 176*162*65 мм 1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>1647</v>
+        <v>537</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>93</v>
+        <v>622</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>81241377</t>
+          <t>81241374</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/6 h200 мм нерж. Econorm 176*162*200 мм 3 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/6  h65 мм нерж. Econorm 176*162*65 мм 1 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>1063</v>
+        <v>397</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>2774</v>
+        <v>2459</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>81241378</t>
+          <t>91001053</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-8016100</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9  h65 мм нерж. Econorm 176*108*65 мм 0,5 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/6 h100 мм нерж. 176*162*100 мм 1,6 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>322</v>
+        <v>583</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>3714</v>
+        <v>1673</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>91001057</t>
+          <t>81241375</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>819-4 / JQ19-4E /ГА28</t>
+          <t/>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h100 мм нерж. 176*108*100 мм 0,7 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/6 h100 мм нерж. Econorm 176*162*100 мм 1,6 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>637</v>
+        <v>507</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>640</v>
+        <v>2613</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>81241379</t>
+          <t>81241376</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h100 мм нерж. Econorm 176*108*100 мм 0,7 л S0,55мм P.L. </t>
+          <t>Гастроемкость 1/6 h150 мм нерж. Econorm 176*162*150 мм 2,4 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>407</v>
+        <v>637</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>2839</v>
+        <v>1722</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>91001082</t>
+          <t>91001055</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>JQ19-6E / 819-6</t>
+          <t>816-8 /JQ16-8E  (1k=36)</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h150 мм нерж. 176*108*150 мм 1,2 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/6 h200 мм нерж. 176*162*200 мм 3 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>1097</v>
+        <v>1647</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>456</v>
+        <v>65</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>81241380</t>
+          <t>81241377</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 1/9 h150 мм нерж. Econorm 176*108*150 мм 1,2 л S0,7мм P.L. </t>
+          <t>Гастроемкость 1/6 h200 мм нерж. Econorm 176*162*200 мм 3 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>763</v>
+        <v>1063</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>3898</v>
+        <v>2639</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>91001067</t>
+          <t>81241378</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>Е-8021020 / 8 шт</t>
+          <t/>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1  h20 мм нерж. 650*530*20 мм 6,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/9  h65 мм нерж. Econorm 176*108*65 мм 0,5 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>1957</v>
+        <v>322</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>0</v>
+        <v>3578</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>91001068</t>
+          <t>91001057</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>JQ21-40E / Е821-40</t>
+          <t>819-4 / JQ19-4E /ГА28</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1  h40 мм нерж. 650*530*40 мм 12 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/9 h100 мм нерж. 176*108*100 мм 0,7 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>2252</v>
+        <v>637</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>0</v>
+        <v>1338</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>71022110</t>
+          <t>81241379</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>210.401</t>
+          <t/>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1  h40 мм нерж. 650*530*40 мм 12 л Pujadas</t>
+          <t>Гастроемкость 1/9 h100 мм нерж. Econorm 176*108*100 мм 0,7 л S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>3190</v>
+        <v>407</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>25</v>
+        <v>2584</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>91001097</t>
+          <t>91001082</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>JQ21-2E / Е-8021065</t>
+          <t>JQ19-6E / 819-6</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1  h65 мм нерж. 650*530*65 мм 19 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/9 h150 мм нерж. 176*108*150 мм 1,2 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>2788</v>
+        <v>1097</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>0</v>
+        <v>396</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>91001069</t>
+          <t>81241380</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>Е821-4 /JQ-21-4E</t>
+          <t/>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1 h100 мм нерж. 650*530*100 мм 29 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 1/9 h150 мм нерж. Econorm 176*108*150 мм 1,2 л S0,7мм P.L. </t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>3073</v>
+        <v>763</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>0</v>
+        <v>3692</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>96000005</t>
+          <t>91001067</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>Е-8021150/6 шт</t>
+          <t>Е-8021020 / 8 шт</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/1 h150 мм нерж. 650*530*150 мм 43 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1  h20 мм нерж. 650*530*20 мм 6,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>3612</v>
+        <v>1957</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
         <v>0</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>91001032</t>
+          <t>91001068</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>823-20 /JQ23-20E</t>
+          <t>JQ21-40E / Е821-40</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3  h20 мм нерж. 353*325*20 мм 1,7 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1  h40 мм нерж. 650*530*40 мм 12 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>856</v>
+        <v>2252</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>91001033</t>
+          <t>71022110</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>823-40 /JQ23-40E</t>
+          <t>210.401</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3  h40 мм нерж. 353*325*40 мм 3,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1  h40 мм нерж. 650*530*40 мм 12 л Pujadas</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>1004</v>
+        <v>3190</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>91001034</t>
+          <t>91001097</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>823-2 /JQ23-2E</t>
+          <t>JQ21-2E / Е-8021065</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3  h65 мм нерж. 353*325*65 мм 5,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1  h65 мм нерж. 650*530*65 мм 19 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>857</v>
+        <v>2788</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
         <v>0</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>91001035</t>
+          <t>91001069</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>JQ23-4E / 823-4</t>
+          <t>Е821-4 /JQ-21-4E</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3 h100 мм нерж. 353*325*100 мм 9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1 h100 мм нерж. 650*530*100 мм 29 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>1304</v>
+        <v>3073</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
         <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>91001036</t>
+          <t>96000005</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>JQ23-6E / 823-6</t>
+          <t>Е-8021150/6 шт</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3 h150 мм нерж. 353*325*150 мм 13 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/1 h150 мм нерж. 650*530*150 мм 43 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>1837</v>
+        <v>3612</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
         <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>91001096</t>
+          <t>91001032</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>JQ23-8E/91707/E823-8</t>
+          <t>823-20 /JQ23-20E</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость 2/3 h200 мм нерж. 353*325*200 мм 18 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/3  h20 мм нерж. 353*325*20 мм 1,7 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>2822</v>
+        <v>856</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
         <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>91001074</t>
+          <t>91001033</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>JQ11-4HE / Е811-4Р</t>
+          <t>823-40 /JQ23-40E</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость 2/3  h40 мм нерж. 353*325*40 мм 3,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>1868</v>
+        <v>1004</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
         <v>0</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>91001075</t>
+          <t>91001034</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>JQ11-6HE / Е811-6Р</t>
+          <t>823-2 /JQ23-2E</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость 2/3  h65 мм нерж. 353*325*65 мм 5,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>3648</v>
+        <v>857</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
         <v>0</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>91001071</t>
+          <t>91001035</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>Е-8011020PF / 10 шт</t>
+          <t>JQ23-4E / 823-4</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h20 мм нерж. 530*325*20 мм 3 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/3 h100 мм нерж. 353*325*100 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>810</v>
+        <v>1304</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
         <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>91001098</t>
+          <t>91001036</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>JQ11-8HE</t>
+          <t>JQ23-6E / 823-6</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h200 мм нерж. 530*325*200 мм 28 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/3 h150 мм нерж. 353*325*150 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>4518</v>
+        <v>1837</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>91001072</t>
+          <t>91001096</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>JQ11-40HE / Е811-40Р</t>
+          <t>JQ23-8E/91707/E823-8</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h40 мм нерж. 530*325*40 мм 5,8 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость 2/3 h200 мм нерж. 353*325*200 мм 18 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>1430</v>
+        <v>2822</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
         <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>91001073</t>
+          <t>91001074</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>JQ11-2HE / Е811-2Р</t>
+          <t>JQ11-4HE / Е811-4Р</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/1 h65 мм нерж. 530*325*65 мм 9 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость перфорированная 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>1342</v>
+        <v>1868</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
         <v>0</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>91001079</t>
+          <t>91001075</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>JQ12-4HE / Е812-4Р</t>
+          <t>JQ11-6HE / Е811-6Р</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h100 мм нерж. 325*265*100 мм 6,2 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость перфорированная 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>1138</v>
+        <v>3648</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>91001080</t>
+          <t>91001071</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>JQ12-6HE / E812-6P</t>
+          <t>Е-8011020PF / 10 шт</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/1 h20 мм нерж. 530*325*20 мм 3 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>2433</v>
+        <v>810</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>91001076</t>
+          <t>91001098</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>JQ12-20HE / Е812-20Р</t>
+          <t>JQ11-8HE</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h20 мм нерж. 325*265*20 мм 1,2 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость перфорированная 1/1 h200 мм нерж. 530*325*200 мм 28 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>439</v>
+        <v>4518</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
         <v>0</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>91001081</t>
+          <t>91001072</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>JQ12-8HE / E812-8P</t>
+          <t>JQ11-40HE / Е811-40Р</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/1 h40 мм нерж. 530*325*40 мм 5,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>3164</v>
+        <v>1430</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
         <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>91001077</t>
+          <t>91001073</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>JQ12-40HE / Е812-40Р</t>
+          <t>JQ11-2HE / Е811-2Р</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h40 мм нерж. 325*265*40 мм 2,5 л P.L. Proff Cuisine </t>
+          <t>Гастроемкость перфорированная 1/1 h65 мм нерж. 530*325*65 мм 9 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>730</v>
+        <v>1342</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
         <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>91001078</t>
+          <t>91001079</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>JQ12-2HE / Е812-2Р</t>
+          <t>JQ12-4HE / Е812-4Р</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 1/2 h65 мм нерж. 325*265*65 мм 4 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/2 h100 мм нерж. 325*265*100 мм 6,2 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>809</v>
+        <v>1138</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>71002646</t>
+          <t>91001080</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>211.502</t>
+          <t>JQ12-6HE / E812-6P</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 2/1 h150 мм нерж. 650*530*150 мм 43 л Pujadas</t>
+          <t>Гастроемкость перфорированная 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>7448</v>
+        <v>2433</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>71002644</t>
+          <t>91001076</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>210.652</t>
+          <t>JQ12-20HE / Е812-20Р</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 2/1 h65 мм нерж. 650*530*65 мм 19 л Pujadas</t>
+          <t>Гастроемкость перфорированная 1/2 h20 мм нерж. 325*265*20 мм 1,2 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>4473</v>
+        <v>439</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>91001101</t>
+          <t>91001081</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>91001101 / 10 шт</t>
+          <t>JQ12-8HE / E812-8P</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 2/3 h150 мм нерж. 353*325*150 мм 13 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>1477</v>
+        <v>3164</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
         <v>0</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>91001099</t>
+          <t>91001077</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>JQ23-20HE</t>
+          <t>JQ12-40HE / Е812-40Р</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 2/3 h20 мм нерж. 353*325*20 мм 1,7 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/2 h40 мм нерж. 325*265*40 мм 2,5 л P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>774</v>
+        <v>730</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
         <v>0</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>91001100</t>
+          <t>91001078</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>91001100 /20 шт</t>
+          <t>JQ12-2HE / Е812-2Р</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость перфорированная 2/3 h40 мм нерж. 353*325*40 мм 3,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 1/2 h65 мм нерж. 325*265*65 мм 4 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>547</v>
+        <v>809</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
         <v>0</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>96000006</t>
+          <t>71002646</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>Е-80111100Н/10 шт</t>
+          <t>211.502</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 2/1 h150 мм нерж. 650*530*150 мм 43 л Pujadas</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>1389</v>
+        <v>7448</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>96000007</t>
+          <t>71002644</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>Е-80111150Н /10 шт</t>
+          <t>210.652</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 2/1 h65 мм нерж. 650*530*65 мм 19 л Pujadas</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>2117</v>
+        <v>4473</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
         <v>0</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>96000008</t>
+          <t>91001101</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>Е-80111200Н /10 шт</t>
+          <t>91001101 / 10 шт</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/1 h200 мм нерж. 530*325*200 мм 28 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 2/3 h150 мм нерж. 353*325*150 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>2557</v>
+        <v>1477</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
         <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>96000009</t>
+          <t>91001099</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>Е-80121100Н (кор=20 шт)</t>
+          <t>JQ23-20HE</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/2 h100 мм нерж. 325*265*100 мм 6,2 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 2/3 h20 мм нерж. 353*325*20 мм 1,7 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>942</v>
+        <v>774</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
         <v>0</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>96000010</t>
+          <t>91001100</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>Е-80121150Н /10 шт</t>
+          <t>91001100 /20 шт</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость перфорированная 2/3 h40 мм нерж. 353*325*40 мм 3,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>1468</v>
+        <v>547</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
         <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>96000011</t>
+          <t>96000006</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>Е-80121200Н/10 шт</t>
+          <t>Е-80111100Н/10 шт</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость с ручками 1/1 h100 мм нерж. 530*325*100 мм 13,5 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>1729</v>
+        <v>1389</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
         <v>0</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>96000012</t>
+          <t>96000007</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>Е-80131100Н /20 шт</t>
+          <t>Е-80111150Н /10 шт</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/3 h100 мм нерж. 325*175*100 мм 4,1 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость с ручками 1/1 h150 мм нерж. 530*325*150 мм 20 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>949</v>
+        <v>2117</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
         <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>96000013</t>
+          <t>96000008</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>Е-80131150Н /20 шт</t>
+          <t>Е-80111200Н /10 шт</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/3 h150 мм нерж. 325*175*150 мм 5,8 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость с ручками 1/1 h200 мм нерж. 530*325*200 мм 28 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>1185</v>
+        <v>2557</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
         <v>0</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>96000014</t>
+          <t>96000009</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>Е-80131200Н</t>
+          <t>Е-80121100Н (кор=20 шт)</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Гастроемкость с ручками 1/3 h200 мм нерж. 325*175*200 мм 7,9 л P.L. Proff Cuisine</t>
+          <t>Гастроемкость с ручками 1/2 h100 мм нерж. 325*265*100 мм 6,2 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>1803</v>
+        <v>942</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
         <v>0</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>81280166</t>
+          <t>96000010</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>BSWL-164 / Djeni</t>
+          <t>Е-80121150Н /10 шт</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Емкость для масла, соуса с вращ. перф. роликом 1/6 h100 мм нерж. 176*162*100 мм 1,6 л. P.L. </t>
+          <t>Гастроемкость с ручками 1/2 h150 мм нерж. 325*265*150 мм 9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>2803</v>
+        <v>1468</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>498</v>
+        <v>0</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>81241381</t>
+          <t>96000011</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-80121200Н/10 шт</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/1 нерж. Econorm S0,55мм P.L. </t>
+          <t>Гастроемкость с ручками 1/2 h200 мм нерж. 325*265*200 мм 13 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>587</v>
+        <v>1729</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>4459</v>
+        <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>81241382</t>
+          <t>96000012</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-80131100Н /20 шт</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/2 нерж. Econorm S0,55мм P.L.</t>
+          <t>Гастроемкость с ручками 1/3 h100 мм нерж. 325*175*100 мм 4,1 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>337</v>
+        <v>949</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>4323</v>
+        <v>0</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>91001060</t>
+          <t>96000013</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>E-8012000C</t>
+          <t>Е-80131150Н /20 шт</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/2 нерж. P.L. Proff Cuisine</t>
+          <t>Гастроемкость с ручками 1/3 h150 мм нерж. 325*175*150 мм 5,8 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>557</v>
+        <v>1185</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
         <v>0</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81241383</t>
+          <t>96000014</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Е-80131200Н</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/3 нерж. Econorm S0,55мм P.L.</t>
+          <t>Гастроемкость с ручками 1/3 h200 мм нерж. 325*175*200 мм 7,9 л P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>273</v>
+        <v>1803</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>2958</v>
+        <v>0</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81241384</t>
+          <t>81280166</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BSWL-164 / Djeni</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/4 нерж. Econorm S0,55мм P.L.</t>
+          <t>Емкость для масла, соуса с вращ. перф. роликом 1/6 h100 мм нерж. 176*162*100 мм 1,6 л. P.L. </t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>237</v>
+        <v>2803</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>4630</v>
+        <v>496</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81241385</t>
+          <t>81241381</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,55мм P.L.</t>
+          <t>Крышка для гастроемкости 1/1 нерж. Econorm S0,55мм P.L. </t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>178</v>
+        <v>587</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>0</v>
+        <v>3902</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81241417</t>
+          <t>91001058</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>Га00039</t>
+          <t>E-8011000C</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,6мм P.L.</t>
+          <t>Крышка для гастроемкости 1/1 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>191</v>
+        <v>602</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>481</v>
+        <v>2878</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81241386</t>
+          <t>81241382</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/9 нерж. Econorm S0,55мм P.L.</t>
+          <t>Крышка для гастроемкости 1/2 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>163</v>
+        <v>337</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>4285</v>
+        <v>3837</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>91001064</t>
+          <t>91001060</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t>Е-8019000С</t>
+          <t>E-8012000C</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 1/9 нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/2 нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>213</v>
+        <v>398</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>0</v>
+        <v>2928</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>91001070</t>
+          <t>81241383</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>Е821-L /JQ21-L</t>
+          <t/>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 2/1 нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/3 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>2873</v>
+        <v>273</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>0</v>
+        <v>2423</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>91001059</t>
+          <t>81241384</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>823L /JQ23-L  (1к=12шт)</t>
+          <t/>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Крышка для гастроемкости 2/3 нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/4 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>487</v>
+        <v>237</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>0</v>
+        <v>4440</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>91001059/04010956</t>
+          <t>81241385</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>91795/E823-L</t>
+          <t/>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Крышка к гастроемкости 2/3 нерж. P.L. Proff Cuisine</t>
+          <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,55мм P.L.</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>942</v>
+        <v>178</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
         <v>0</v>
       </c>
       <c r="J118" s="4"/>
+    </row>
+    <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="4"/>
+      <c r="B119" s="5"/>
+      <c r="C119" s="6" t="inlineStr">
+        <is>
+          <t>81241417</t>
+        </is>
+      </c>
+      <c r="D119" s="7" t="inlineStr">
+        <is>
+          <t>Га00039</t>
+        </is>
+      </c>
+      <c r="E119" s="8" t="inlineStr">
+        <is>
+          <t>Крышка для гастроемкости 1/6 нерж. Econorm S0,6мм P.L.</t>
+        </is>
+      </c>
+      <c r="F119" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G119" s="9">
+        <v>191</v>
+      </c>
+      <c r="H119" s="9">
+        <v/>
+      </c>
+      <c r="I119" s="10">
+        <v>0</v>
+      </c>
+      <c r="J119" s="4"/>
+    </row>
+    <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="4"/>
+      <c r="B120" s="5"/>
+      <c r="C120" s="6" t="inlineStr">
+        <is>
+          <t>81241386</t>
+        </is>
+      </c>
+      <c r="D120" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E120" s="8" t="inlineStr">
+        <is>
+          <t>Крышка для гастроемкости 1/9 нерж. Econorm S0,55мм P.L.</t>
+        </is>
+      </c>
+      <c r="F120" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G120" s="9">
+        <v>163</v>
+      </c>
+      <c r="H120" s="9">
+        <v/>
+      </c>
+      <c r="I120" s="10">
+        <v>3673</v>
+      </c>
+      <c r="J120" s="4"/>
+    </row>
+    <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="4"/>
+      <c r="B121" s="5"/>
+      <c r="C121" s="6" t="inlineStr">
+        <is>
+          <t>91001064</t>
+        </is>
+      </c>
+      <c r="D121" s="7" t="inlineStr">
+        <is>
+          <t>Е-8019000С</t>
+        </is>
+      </c>
+      <c r="E121" s="8" t="inlineStr">
+        <is>
+          <t>Крышка для гастроемкости 1/9 нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F121" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G121" s="9">
+        <v>202</v>
+      </c>
+      <c r="H121" s="9">
+        <v/>
+      </c>
+      <c r="I121" s="10">
+        <v>2518</v>
+      </c>
+      <c r="J121" s="4"/>
+    </row>
+    <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="4"/>
+      <c r="B122" s="5"/>
+      <c r="C122" s="6" t="inlineStr">
+        <is>
+          <t>91001070</t>
+        </is>
+      </c>
+      <c r="D122" s="7" t="inlineStr">
+        <is>
+          <t>Е821-L /JQ21-L</t>
+        </is>
+      </c>
+      <c r="E122" s="8" t="inlineStr">
+        <is>
+          <t>Крышка для гастроемкости 2/1 нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F122" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G122" s="9">
+        <v>2873</v>
+      </c>
+      <c r="H122" s="9">
+        <v/>
+      </c>
+      <c r="I122" s="10">
+        <v>0</v>
+      </c>
+      <c r="J122" s="4"/>
+    </row>
+    <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="4"/>
+      <c r="B123" s="5"/>
+      <c r="C123" s="6" t="inlineStr">
+        <is>
+          <t>91001059</t>
+        </is>
+      </c>
+      <c r="D123" s="7" t="inlineStr">
+        <is>
+          <t>823L /JQ23-L  (1к=12шт)</t>
+        </is>
+      </c>
+      <c r="E123" s="8" t="inlineStr">
+        <is>
+          <t>Крышка для гастроемкости 2/3 нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F123" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G123" s="9">
+        <v>487</v>
+      </c>
+      <c r="H123" s="9">
+        <v/>
+      </c>
+      <c r="I123" s="10">
+        <v>0</v>
+      </c>
+      <c r="J123" s="4"/>
+    </row>
+    <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="4"/>
+      <c r="B124" s="5"/>
+      <c r="C124" s="6" t="inlineStr">
+        <is>
+          <t>91001059/04010956</t>
+        </is>
+      </c>
+      <c r="D124" s="7" t="inlineStr">
+        <is>
+          <t>91795/E823-L</t>
+        </is>
+      </c>
+      <c r="E124" s="8" t="inlineStr">
+        <is>
+          <t>Крышка к гастроемкости 2/3 нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F124" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G124" s="9">
+        <v>942</v>
+      </c>
+      <c r="H124" s="9">
+        <v/>
+      </c>
+      <c r="I124" s="10">
+        <v>0</v>
+      </c>
+      <c r="J124" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>