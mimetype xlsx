--- v0 (2026-06-17)
+++ v1 (2026-10-24)
@@ -1877,51 +1877,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 14:43</t>
+          <t>Прайс актуален на 24.10.2026 11:09</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1969,255 +1969,255 @@
           <t>91001002</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>JD-P1110</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h100 мм поликарбонат 530*325*100 мм прозрачная 13,5 л P.L. </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1587</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>1137</v>
+        <v>955</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>91001084</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>JQ-PP002</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h100 мм поликарбонат 530*325*100 мм черная 13,5 л P.L. </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1283</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>561</v>
+        <v>542</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>91001003</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>JD-P1115/ (кор=12 шт</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h150 мм поликарбонат 530*325*150 мм прозрачная 20 л P.L. </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1987</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>1962</v>
+        <v>1868</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>91001085</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>JQ-PP003</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h150 мм поликарбонат 530*325*150 мм черная 20 л P.L. </t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>1073</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>91001004</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>JD-P1120</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h200 мм поликарбонат 530*325*200 мм прозрачная 28 л P.L. </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>2523</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>3235</v>
+        <v>3100</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>91001001</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JD-P1106/GQ-PC001</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/1 h65 мм поликарбонат 530*325*65 мм 9 л прозрачная P.L.</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1237</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2931</v>
+        <v>2878</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>91001007</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JD-P1210</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h100 мм поликарбонат 325*265*100 мм прозрачная 6,2 л P.L. </t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>748</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1038</v>
+        <v>938</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>91001088</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>JQ-PP007</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h150 мм поликарбонат 325*265*150 мм 9 л черная P.L. </t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2241,663 +2241,663 @@
           <t>91001008</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>JD-P1215</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h150 мм поликарбонат 325*265*150 мм прозрачная 9 л P.L.</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>953</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>3032</v>
+        <v>2833</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>91001009</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>JD-P1220 ((кор=12 шт))</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h200 мм поликарбонат 325*265*200 мм прозрачная 13 л P.L. </t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1273</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1411</v>
+        <v>924</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>91001006</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JD-P1206</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/2 h65 мм поликарбонат 325*265*65 мм прозрачная 4 л P.L.</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>658</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>1846</v>
+        <v>1750</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>91001012</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>JD-P1310(кор=24 шт)</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h100 мм поликарбонат 325*175*100 мм прозрачная 4,1 л P.L. </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>599</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2794</v>
+        <v>2729</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>91001013</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>JD-P1315</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h150 мм поликарбонат 325*175*150 мм прозрачная 5,8 л P.L.</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>753</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>2700</v>
+        <v>2589</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>91001014</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JD-P1320</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h200 мм поликарбонат 325*175*200 мм прозрачная 7,9 л P.L.</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>903</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>1105</v>
+        <v>994</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>91001011</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JD-P1306(кор=24 шт)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/3 h65 мм поликарбонат 325*175*65 мм прозрачная 2,5 л P.L. </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>758</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>1241</v>
+        <v>1233</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>91001017</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>JD-P1410</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h100 мм поликарбонат 265*162*100 мм прозрачная 2,8 л P.L.</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>473</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>307</v>
       </c>
       <c r="I21" s="10">
-        <v>4351</v>
+        <v>4285</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>91001018</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>JD-P1415</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h150 мм поликарбонат 265*162*150 мм прозрачная 4,1 л P.L.</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>553</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>359</v>
       </c>
       <c r="I22" s="10">
-        <v>6030</v>
+        <v>5925</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81241226</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>PC1420</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h200 мм поликарбонат 265*162*200 мм прозрачная 5,6 л P.L. </t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>587</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>758</v>
+        <v>698</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>91001016</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JD-P1406(кор=24шт)</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/4 h65 мм поликарбонат 265*162*65 мм прозрачная 1,8 л P.L.</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>403</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>1372</v>
+        <v>1333</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>91001021</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JD-P1610(кор=48 шт)</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h100 мм поликарбонат 176*162*100 мм прозрачная 1,6 л P.L.</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>370</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2268</v>
+        <v>2040</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>91001022</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>JD-P1615(кор=48 шт)</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h150 мм поликарбонат 176*162*150 мм прозрачная 2,4 л P.L. </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>459</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>5560</v>
+        <v>5481</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81241413</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>PC1620</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h200 мм поликарбонат 176*162*200 мм прозрачная 3 л P.L. </t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>499</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>920</v>
+        <v>799</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>91001020</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>JD-P1606 (кор=48шт)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/6 h65 мм поликарбонат 176*162*65 мм прозрачная 1 л P.L. </t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>279</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>181</v>
       </c>
       <c r="I28" s="10">
-        <v>2475</v>
+        <v>2386</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>91001025</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>JD-P1910</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h100 мм поликарбонат 176*108*100 мм прозрачная 0,7 л P.L. </t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>357</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1098</v>
+        <v>1010</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81241414</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>PC1915</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h150 мм поликарбонат 176*108*150 мм прозрачная 1,2 л P.L. </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>273</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>791</v>
+        <v>778</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>91001024</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>JD-P1906/JQ-PC019</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Гастроемкость 1/9 h65 мм поликарбонат 176*108*65 мм прозрачная 0,5 л P.L. </t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>237</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>1947</v>
+        <v>1898</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>91001091</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>JD-P1102/ РР-033</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Дренаж для гастроемкости 1/1, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>443</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>1165</v>
+        <v>1029</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>91001105</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>JQ-PP033</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Дренаж для гастроемкости 1/1, поликарбонат P.L. </t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3023,51 +3023,51 @@
           <t>91001094</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>JD-P1402(кор=48 шт)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Дренаж для гастроемкости 1/4, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>137</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>756</v>
+        <v>640</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>91001095</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>JD-P1602 (кор=48 шт)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Дренаж для гастроемкости 1/6, поликарбонат P.L.</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3085,125 +3085,125 @@
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>91001005</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>JD-P1101 (кор=12 шт)</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/1 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>887</v>
+        <v>923</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>1306</v>
+        <v>1951</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>91001089</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>JQ-PP021</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/1 поликарбонат черная P.L.</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>527</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>91001010</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>JD-P1201(кор=12 шт)</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/2 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>1849</v>
+        <v>1988</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>91001090</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>JQ-PP022</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/2 поликарбонат черная P.L.</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3221,114 +3221,114 @@
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>91001015</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>JD-P1301(кор=24 шт)</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/3 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>1356</v>
+        <v>1648</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>91001019</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>JD-P1401(кор=24 шт)</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/4 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>273</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1567</v>
+        <v>1450</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>91001023</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>JD-P1601(кор=48 шт)</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Крышка для гастроемкости 1/6 поликарбонат прозрачная P.L.</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>856</v>
+        <v>1562</v>
       </c>
       <c r="J45" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>