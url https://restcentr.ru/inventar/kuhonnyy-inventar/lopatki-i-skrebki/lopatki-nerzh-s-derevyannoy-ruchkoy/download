--- v0 (2026-06-15)
+++ v1 (2026-10-24)
@@ -2009,51 +2009,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 15.06.2026 20:39</t>
+          <t>Прайс актуален на 24.10.2026 15:15</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2115,71 +2115,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>446</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>1</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>99002067</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTHD-6</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Лопатка 11*7 см острые края нерж. 30 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>489</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>976</v>
+        <v>831</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>92001059</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>JQ-OT138</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Лопатка 11*7,2 см острые края нерж. 29,5 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2203,153 +2203,153 @@
           <t>92001061</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>GS-10201-130AK</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Лопатка 11,5*7,8 см нерж. 27,5 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>489</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92001306</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WT-7</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Лопатка 13*7,5 см нерж. 30,8 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>517</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1668</v>
+        <v>1534</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>92001308</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>GS-10202-15/13AK</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Лопатка 15,5*12,7 см острые края нерж. 32,2 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>948</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240688</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WFSS-65</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Лопатка 16*7,5 см перфорированная 28,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>347</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81005603</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>MCY20</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Лопатка 17*8 см перфорированная 28,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2387,71 +2387,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>352</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240687</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTSD-104</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Лопатка 19,5*10,1 см острый край нерж. 40 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>857</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>557</v>
       </c>
       <c r="I15" s="10">
-        <v>2631</v>
+        <v>2613</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>92001317</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>GS-10202-16/19AK</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Лопатка 20*16,3 см нерж. 36,2 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2489,105 +2489,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>37</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240685</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTSD-10</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Лопатка 20*7,3 см нерж. 36,7 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>637</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>1286</v>
+        <v>1244</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81240683</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WTPF-10</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Лопатка 20*7,4 см перфорированная 36,6 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>637</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>414</v>
       </c>
       <c r="I19" s="10">
-        <v>1300</v>
+        <v>1280</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81006847</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>MCY26</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Лопатка 20,5*7,3 см перфорированная 36,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2727,71 +2727,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>259</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
         <v>0</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>92001310</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>WPS-6</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Лопатка для торта/пиццы 12*6 см нерж. l 25,5 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>297</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>2923</v>
+        <v>2807</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>85100156</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>375.100</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Лопатка для торта/пиццы 15,2 см нерж. с дерев. ручкой Pujadas </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
@@ -3087,85 +3087,85 @@
           <t>92001329</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>GS-10208-250FSAK</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 20,3*3,8 см изогнутая нерж. с дерев. ручкой l 36,2 см  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>578</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>197</v>
+        <v>172</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>92001323</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>GS-10208-200AK</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 20,5*3,1 см прямая нерж. с дерев. ручкой l 32,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>462</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>70001101</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>5.2600.23</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 23 см прямая нерж. с дерев. ручкой Victorinox</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -3189,51 +3189,51 @@
           <t>92001328</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>GS-10208-300FSAK</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 24,5*4,5 см изогнутая нерж. с дерев. ручкой l 41,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>634</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>716</v>
+        <v>692</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>70001102</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>5.2600.25</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 25,3*3,6 см прямая нерж. с дерев. ручкой l 37,7 см Victorinox</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>Victorinox</t>
         </is>
@@ -3254,54 +3254,54 @@
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>92001322</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>GS-10208-250AK</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 26*3,8 см прямая нерж. с дерев. ручкой l 37,8 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>561</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>364</v>
       </c>
       <c r="I40" s="10">
-        <v>613</v>
+        <v>600</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>92001321</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>GS-10208-300AK</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 30 см прямая нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3322,122 +3322,122 @@
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>92001327</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t>GS-10208-350FSAK</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 30*4,5 см изогнутая нерж. с дерев. ручкой l 46 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>759</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>493</v>
       </c>
       <c r="I42" s="10">
-        <v>757</v>
+        <v>743</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>92001320</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>GS-10208-350AK</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Лопатка кондитерская 36*4,5 см прямая нерж. с дерев. ручкой l 47,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>708</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81240690</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>WTYT-40</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 10,5*8,5 см нерж. 24 см деревянная ручка  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>473</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>792</v>
+        <v>773</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81006845</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>MCY13</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 10,7*7,5 см нерж. 20,7 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3495,51 +3495,51 @@
           <t>81240691</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>WSCR-4 /JQ-OT136</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 11,5*10 см нерж. 22 см деревянная ручка  P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>437</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>2428</v>
+        <v>2266</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81240283</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>MCY14-UK</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 22*10 см нерж. с дерев. ручкой SUNNEX</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
@@ -3560,43 +3560,43 @@
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81002105</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>MCY15</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Лопатка шпатель 9,5*3,2 см нерж. 18,7 см с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>233</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>151</v>
       </c>
       <c r="I49" s="10">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="J49" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>