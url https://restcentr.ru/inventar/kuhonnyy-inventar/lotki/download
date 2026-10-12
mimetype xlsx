--- v0 (2026-06-13)
+++ v1 (2026-10-12)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 05:39</t>
+          <t>Прайс актуален на 13.10.2026 01:40</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1508,85 +1508,85 @@
           <t>99002146</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>030311-3627Z07A6.5/48 шт</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Лоток глубокий 36*27*6,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>814</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>345</v>
+        <v>319</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>99002148</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>030311-4030Z07A6.5/36 шт</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Лоток глубокий 40*30*6,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>926</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>99002149</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>030311-4535Z07A6.5</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Лоток глубокий 45*35*6,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1610,391 +1610,391 @@
           <t>99002150</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>030311-5035Z07A6.5</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Лоток глубокий 50*35*6,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1269</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>99002151</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>030311-6040Z07A6.5/12 шт</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Лоток глубокий 60*40*6,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1628</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>92001224</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JQ-OT319B/030311-4530Z07</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Лоток мелкий, 45*30*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>753</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>99002122</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>030311-2720Z07A2.0/9</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 27*20*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>417</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>348</v>
+        <v>290</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>99002128</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>030311-3222Z07A2.0/72 шт</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 32*22*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>478</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>381</v>
+        <v>289</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92001223</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>030311-3627Z07A2.0/ 60 шт</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 36*27*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>713</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>355</v>
+        <v>318</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>99002129</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JQ319J/030311-4030Z0</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 40*30*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>724</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>749</v>
+        <v>727</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>99002130</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT319B</t>
+          <t>030311-4530Z07A2.0/3</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 45*35*2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>887</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>312</v>
+        <v>284</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>92001225</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>JQ-OT319C/030311-503</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 50*35*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1157</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>99002132</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JQ-OT319L / 030311-5040Z0</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 50*40*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1113</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>92001226</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JQ-OT319D/030311-5540Z07</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 55*40*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1017</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>92000030</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>OT472 /030311-2720Z07A4.8</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 27*20*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2018,51 +2018,51 @@
           <t>92000013</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>OT473 /030311-3222Z0</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 32*22*4,8 см, металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>763</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>243</v>
+        <v>205</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>92001227</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>JQ-OT474 /030311-3227Z07A</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 32*27*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2086,85 +2086,85 @@
           <t>92000027</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JQ-OT476 /030311-4030Z07A</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 40*30*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>713</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>447</v>
+        <v>407</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>92001228</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JQ-OT477 /030311-453</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 45*30*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>435</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>92001229</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>JQ-OT478 /030311-4535Z07A</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 45*35*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2188,51 +2188,51 @@
           <t>92001230</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>JQ-OT479 /030311-5035Z07A</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 50*35*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>624</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>99002134</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>030311-5040Z07A4.8</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 50*40*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>