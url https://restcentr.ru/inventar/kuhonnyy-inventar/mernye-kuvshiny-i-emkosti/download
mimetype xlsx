--- v0 (2026-06-10)
+++ v1 (2026-09-23)
@@ -1679,51 +1679,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 09:20</t>
+          <t>Прайс актуален на 23.09.2026 13:11</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1839,119 +1839,119 @@
           <t>81240152</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>MJ05</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный  0,5 л нерж. d 12 см h9,7 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1137</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>92001070</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>86021 (кор=160шт)</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный  0,5 л полипропилен d 9,1 см h13,6 см SUNNEX</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>203</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>1196</v>
+        <v>2409</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240155</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>MJ1</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 1 л нерж. d 13,6 см h13,2 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1423</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>192</v>
+        <v>86</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>90001143</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JW-606C</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 1 л поликарбонат d 11,7 см h16,9 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1975,153 +1975,153 @@
           <t>92001078</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>86121 (кор-60шт)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 1 л полипропилен d 11,7 см h16,8 см SUNNEX</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>357</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>3804</v>
+        <v>4367</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240151</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>MJ2</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 2 л нерж. d 17,5 см h17,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2237</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>188</v>
+        <v>119</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>90001142</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>JD-8608PC / JW-605C</t>
+          <t>JW-605C</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 2 л поликарбонат d 15 см h20,6 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>883</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>2112</v>
+        <v>2058</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92001090</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>86221 (кор=30шт)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 2 л полипропилен d 15,1 см h20,5 см SUNNEX</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>547</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>1711</v>
+        <v>5265</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>90001141</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JW-604C</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 3 л поликарбонат d 16,4 см h24 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2145,153 +2145,153 @@
           <t>92001091</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>86321</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 3 л полипропилен d 17 см h23 см SUNNEX</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>653</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>4191</v>
+        <v>4792</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>92001092</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>86521</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кувшин мерный 5 л полипропилен d 19,9 см h27 см SUNNEX</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1137</v>
+        <v>963</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>3461</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>93000008</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>SS-MS-01</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Ложка мерная 4шт нерж. (1,25/2,5/5/15 мл) P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>657</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240389</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MSP-4R</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Ложка мерная 4шт нерж. (1,25/2,5/5/15 мл) P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>327</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>564</v>
+        <v>524</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81250094</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>MSP9</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Ложка мерная 5шт нерж. (0,6/1,25/2,5/5/15 мл) P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2315,85 +2315,85 @@
           <t>81253325</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>10001501</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 100 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>392</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>825</v>
+        <v>296</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81253328</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>10001502</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 1000 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>992</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>180</v>
+        <v>6</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81269900</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>865</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 1000 мл ГОСТ 1770-74 КЛИН Россия</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>Химлабприбор</t>
         </is>
@@ -2417,119 +2417,119 @@
           <t>81253326</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>10001503</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 250 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>539</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>683</v>
+        <v>419</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81253324</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>10001504</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 50 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>342</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>659</v>
+        <v>259</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81253327</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>10001505</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 500 мл (ГОСТ 1770-74), ММП Россия</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>МиниМедПром</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>815</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>450</v>
+        <v>86</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81269899</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>864</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Мензурка (мерный стакан) 500 мл ГОСТ 1770-74 КЛИН Россия</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>Химлабприбор</t>
         </is>
@@ -2621,221 +2621,221 @@
           <t>81280376</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>S0329</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 10/20/30/40/50/60/70 мл 6*8 см h6 см стекло с ручкой P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>689</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81280379</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S0562</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 10/20/30/60/100 мл 5*5,9 см h6,4 см стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>549</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81253317</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>D000907</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 15/30/45/60 мл стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>253</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>1063</v>
+        <v>1028</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>81280377</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>S0442</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 15/30/45/60/75 мл 5,8*7,5 см h5,4 см стекло с ручкой  P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>437</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>261</v>
+        <v>129</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81280378</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>S0628</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 15/30/45/60/75/90 мл d 6,2 см h5,5 см керамика с ручкой P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>583</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81280375</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
           <t>S0250-2</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Мерный шот для кофе 22/30/44/60/ мл 5*5 см h6 см стекло P.L.- Barbossa</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>Barbossa</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>253</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>1189</v>
+        <v>1175</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81200354</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>KXB-A6020S (бар)</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Стакан мерный 20 мл нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>