--- v0 (2026-06-06)
+++ v1 (2026-10-04)
@@ -1184,51 +1184,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 06.06.2026 10:14</t>
+          <t>Прайс актуален на 04.10.2026 12:44</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1276,133 +1276,133 @@
           <t>81249814</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t>M446LP</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Половник  0,1 л d 9 см h2,5 см l 34 см нерж. силикон. ручка SUNNEX</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1031</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81222390</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT498A</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Половник  0,16 л "Китайский" 11*9,5 см l 43,2 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>713</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>550</v>
+        <v>441</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>92001260</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>M4614LA / JHB1-7oz</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Половник  0,21 л d 10 см h4,2 l 37,9 см "Проф-Эконом" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1087</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>636</v>
+        <v>537</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222392</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT499</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Половник  0,23 л "Китайский" d 12 см h10,5 см l 45,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>730</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>266</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
@@ -1412,85 +1412,85 @@
           <t>92001065</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>M4615LA / LOPP10</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Половник  0,23 л d 10,1 см h4,2 см l 41,5 см P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1247</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>1142</v>
+        <v>1040</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>92001269</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>JHB125-8 /LA</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Половник  0,237 л d 10,2 см h4,7 см l 40 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>397</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>154</v>
+        <v>67</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>92001261</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>LOP08 / JHB1-8oz</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Половник  0,237 л d 10,5 см h4,3 см l 38 см нерж. "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1528,71 +1528,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>304</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81222391</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT499A</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Половник  0,27 л "Китайский" d 13 см h11,4 см l 49,8 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>757</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>*99004025</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>GX43240-4</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Половник  0,32 л "Китайский" 13,5*14,3 см h3,7 см l 51,5 см нерж. с дерев. ручкой P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1616,153 +1616,153 @@
           <t>92001263</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>M4616LA/ JHB1-12oz</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Половник  0,33 л d 11,1 см h5,5 см l 48,7 см нерж "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1308</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001064</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>LOPP14</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Половник  0,35 л d 11,6 см h5,5 см l 45,8 см нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1137</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>71002515</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>301.112/M4617LA</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Половник  0,36 л d 11,8 см h5 см l 46 см нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1489</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>81211096</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JQ-OT462</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Половник  0,37 л d 12,2 см h5,3 см l 53 см нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1623</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>92001425</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>LOP16 / JHB1-16</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Половник  0,45 л d 13 см h5,5 см l 40,6 см нерж. "Проф-Эконом" P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1805,123 +1805,123 @@
         <v>618</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>92001057</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>L8014 /JQ-OT463</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Половник  0,65 л d 14,4 см h6,5 см l 51 см нерж P.L. Proff Cuisine</t>
+          <t>Половник  0,75 л d 14,4 см h6,5 см l 51 см нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1978</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>92001429</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>JQ-OT363</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Половник 1 л мерный d 15,3 см h8 см l 33,5 см с 4-мя насечками нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>1089</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>92001058</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>L8016 /JQ-OT464</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Половник 1,1 л d 16 см h8 см l 56,5 см нерж P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>2713</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>249</v>
+        <v>222</v>
       </c>
       <c r="J24" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>