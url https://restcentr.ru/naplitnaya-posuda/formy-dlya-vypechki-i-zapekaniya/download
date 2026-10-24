--- v0 (2026-06-17)
+++ v1 (2026-10-24)
@@ -333,54 +333,50 @@
                                 <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.jpg"/>
                                 <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.jpg"/>
                                 <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.jpg"/>
                                 <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.jpg"/>
                                 <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.jpg"/>
                                 <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.jpg"/>
                                 <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.jpg"/>
                                 <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.jpg"/>
                                 <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.jpg"/>
                                 <Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.jpg"/>
                                 <Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.jpg"/>
                                 <Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.jpg"/>
                                 <Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.jpg"/>
                                 <Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.jpg"/>
                                 <Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.jpg"/>
                                 <Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.jpg"/>
                                 <Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.jpg"/>
                                 <Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.jpg"/>
                                 <Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.jpg"/>
                                 <Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.jpg"/>
                                 <Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.jpg"/>
                                 <Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.jpg"/>
                                 <Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.jpg"/>
                                 <Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.jpg"/>
                                 <Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.jpg"/>
-                                <Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.jpg"/>
-[...2 lines deleted...]
-                                <Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -5233,178 +5229,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Image154"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId154"/>
-        <a:stretch>
-[...126 lines deleted...]
-        <a:blip r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5678,78 +5546,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J161"/>
+  <dimension ref="A2:J157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 17.06.2026 12:35</t>
+          <t>Прайс актуален на 24.10.2026 17:23</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -5772,178 +5640,178 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>81211099</t>
+          <t>81240396</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT547A</t>
+          <t>PPG-D</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Прихватка металлическая для пиццерийных подносов  P.L. Proff Cuisine</t>
+          <t>Прихватка держатель захват для противней, форм для пиццы нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>275</v>
+        <v>437</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>0</v>
+        <v>209</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>81240396</t>
+          <t>81240397</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PPG-S</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Прихватка металлическая для пиццерийных подносов P.L. Proff Cuisine</t>
+          <t>Прихватка держатель захват для противней, форм для пиццы нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>437</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81240397</t>
+          <t>81211099</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT547A</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Прихватка металлическая для пиццерийных подносов P.L. Proff Cuisine</t>
+          <t>Прихватка держатель захват для противней, форм для пиццы нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>437</v>
+        <v>275</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240188</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>PPD06</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Противень для пиццы 15 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>327</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>374</v>
+        <v>334</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81240200</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>CPR062</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Противень для пиццы 15 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -6001,5106 +5869,4970 @@
           <t>81240189</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>PPD08</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Противень для пиццы 20 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>498</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240201</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>CPR082</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Противень для пиццы 20 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>573</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>372</v>
       </c>
       <c r="I13" s="10">
         <v>438</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>71002834</t>
+          <t>81240190</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>705.024</t>
+          <t>PPD10</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 24 см  d 24 см, h 1,3 см, нерж, Pujadas Испания</t>
+          <t>Противень для пиццы 25 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>959</v>
+        <v>687</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>0</v>
+        <v>134</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81240190</t>
+          <t>81240198</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t>PPD10</t>
+          <t>PPD30</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 25 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 25 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>687</v>
+        <v>837</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>544</v>
       </c>
       <c r="I15" s="10">
-        <v>147</v>
+        <v>472</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81240198</t>
+          <t>81240202</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t>PPD30</t>
+          <t>CPR102</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Противень для пиццы 25 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>837</v>
+        <v>713</v>
       </c>
       <c r="H16" s="9">
-        <v/>
+        <v>463</v>
       </c>
       <c r="I16" s="10">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81240202</t>
+          <t>81240177</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>CPR102</t>
+          <t>PPT11</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 25 см, h 5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 27,5 см, h 2 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>713</v>
+        <v>783</v>
       </c>
       <c r="H17" s="9">
-        <v/>
+        <v>508</v>
       </c>
       <c r="I17" s="10">
-        <v>470</v>
+        <v>664</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>85100201</t>
+          <t>81240191</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>PTC10</t>
+          <t>PPD12</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 25/22,5 см алюм. Pujadas</t>
+          <t>Противень для пиццы 30 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>397</v>
+        <v>917</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>656</v>
+        <v>272</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81240171</t>
+          <t>81240203</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
-          <t>PTWP11</t>
+          <t>CPR122</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 27,5 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 30 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>643</v>
+        <v>887</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>576</v>
       </c>
       <c r="I19" s="10">
-        <v>709</v>
+        <v>462</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81240177</t>
+          <t>81240178</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t>PPT11</t>
+          <t>PPT12</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 27,5 см, h 2 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 30 см, h 5,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>783</v>
+        <v>973</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>664</v>
+        <v>365</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>85100202</t>
+          <t>81240179</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t>929.028</t>
+          <t>PPT13</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 28 см алюм. P.L. Proff Cuisine </t>
+          <t>Противень для пиццы 32,5 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>521</v>
+        <v>1037</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>674</v>
       </c>
       <c r="I21" s="10">
-        <v>1197</v>
+        <v>529</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>85100001</t>
+          <t>81240192</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>705.028</t>
+          <t>PPD13</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 28 см, h 2,3 см, нерж, Pujadas, Испания</t>
+          <t>Противень для пиццы 33 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>1193</v>
+        <v>1037</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>0</v>
+        <v>282</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>81200237</t>
+          <t>92100167</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>PT-CS11</t>
+          <t>ФП34013МТ</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 28 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 34 см, h 1,3 см, с антипригарным покрытием, Россия</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>494</v>
+        <v>2194</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>588</v>
+        <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81240172</t>
+          <t>81240193</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
-          <t>PTWP12</t>
+          <t>PPD14</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 35 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>773</v>
+        <v>1153</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>923</v>
+        <v>261</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81240191</t>
+          <t>81240204</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
-          <t>PPD12</t>
+          <t>CPR142</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 35 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>917</v>
+        <v>1153</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>749</v>
       </c>
       <c r="I25" s="10">
-        <v>272</v>
+        <v>459</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>81240203</t>
+          <t>81240180</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>CPR122</t>
+          <t>PPT14</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см, h 5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 35 см, h 5,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>887</v>
+        <v>1137</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>739</v>
       </c>
       <c r="I26" s="10">
-        <v>480</v>
+        <v>449</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81240178</t>
+          <t>81240194</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t>PPT12</t>
+          <t>PPD15</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см, h 5,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 38 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>973</v>
+        <v>1237</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>804</v>
       </c>
       <c r="I27" s="10">
-        <v>368</v>
+        <v>477</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81240393</t>
+          <t>92100168</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ФП40013МТ</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см, перфорир. с тефлон. покрытием PL Proff Cuisine</t>
+          <t>Противень для пиццы 40 см, h 1,3 см, с антипригарным покрытием, Россия</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>543</v>
+        <v>2629</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81200238</t>
+          <t>81240195</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>PT-CS12</t>
+          <t>PPD16</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30,5/27,7 см алюминий P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 40 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>677</v>
+        <v>1371</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>891</v>
       </c>
       <c r="I29" s="10">
-        <v>3999</v>
+        <v>418</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>71022082</t>
+          <t>92100173</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>929.030</t>
+          <t>ФП40025МТ</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30/27,5 см алюминий P.L. Proff Cuisine</t>
+          <t>Противень для пиццы 40 см, h 2,5 см, с антипригарным покрытием, Россия</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>631</v>
+        <v>2622</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>976</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>85100002</t>
+          <t>81240181</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>705.032</t>
+          <t>PPT16</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 32 см, h 2,5 см, нерж Pujadas, Испания</t>
+          <t>Противень для пиццы 40 см, h 5 см, алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1427</v>
+        <v>1389</v>
       </c>
       <c r="H31" s="9">
-        <v/>
+        <v>902</v>
       </c>
       <c r="I31" s="10">
-        <v>0</v>
+        <v>306</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81240173</t>
+          <t>85100201</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>PTWP13</t>
+          <t>PTC10</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 32,5 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 25 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>873</v>
+        <v>397</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>835</v>
+        <v>454</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81240179</t>
+          <t>81240171</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t>PPT13</t>
+          <t>PTWP11</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 32,5 см, h 5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 27,5 см перфорированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>1037</v>
+        <v>643</v>
       </c>
       <c r="H33" s="9">
-        <v/>
+        <v>417</v>
       </c>
       <c r="I33" s="10">
-        <v>538</v>
+        <v>681</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>81290251</t>
+          <t>85100202</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>71022083 / JQ-AL165</t>
+          <t>929.028</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 33 см алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 28 см круглая алюм. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>853</v>
+        <v>521</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>142</v>
+        <v>1156</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81240192</t>
+          <t>81200237</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
-          <t>PPD13</t>
+          <t>PT-CS11</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 33 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 28 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>1037</v>
+        <v>494</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>284</v>
+        <v>404</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81200239</t>
+          <t>81240172</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>PT-CS13</t>
+          <t>PTWP12</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 33 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 30 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>1350</v>
+        <v>0</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>92100167</t>
+          <t>81240393</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t>ФП34013МТ</t>
+          <t>PPCS-12P</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 34 см, h 1,3 см, с антипригарным покрытием, Россия</t>
+          <t>Противень форма для пиццы 30 см тефлон перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
-        <v>2194</v>
+        <v>543</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>81240174</t>
+          <t>81200238</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>PTWP14</t>
+          <t>PT-CS12</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 30,5/27,7 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>993</v>
+        <v>677</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>488</v>
+        <v>3686</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>81240193</t>
+          <t>71022082</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>PPD14</t>
+          <t>929.030</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 30/27,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>1153</v>
+        <v>631</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>265</v>
+        <v>941</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81240204</t>
+          <t>81240173</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t>CPR142</t>
+          <t>PTWP13</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35 см, h 5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 32,5 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>1153</v>
+        <v>873</v>
       </c>
       <c r="H40" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I40" s="10">
-        <v>459</v>
+        <v>819</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81240180</t>
+          <t>81290251</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>PPT14</t>
+          <t>71022083 / JQ-AL165</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35 см, h 5,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 33 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1137</v>
+        <v>853</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>554</v>
       </c>
       <c r="I41" s="10">
-        <v>449</v>
+        <v>18</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81200240</t>
+          <t>81200239</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>PT-CS14</t>
+          <t>PT-CS13</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35,6 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 33 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>673</v>
+        <v>779</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>0</v>
+        <v>1273</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>71022083</t>
+          <t>81240174</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTWP14</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 36 см, алюминий P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 35 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>741</v>
+        <v>993</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>0</v>
+        <v>477</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81240194</t>
+          <t>81200240</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>PPD15</t>
+          <t>PT-CS14</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 38 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 35,6 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>1237</v>
+        <v>673</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>477</v>
+        <v>0</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81240175</t>
+          <t>71022083</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>PTWP16</t>
+          <t/>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 36 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1189</v>
+        <v>741</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>267</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>92100168</t>
+          <t>81240175</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>ФП40013МТ</t>
+          <t>PTWP16</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см, h 1,3 см, с антипригарным покрытием, Россия</t>
+          <t>Противень форма для пиццы 40 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>2629</v>
+        <v>1189</v>
       </c>
       <c r="H46" s="9">
-        <v/>
+        <v>772</v>
       </c>
       <c r="I46" s="10">
-        <v>0</v>
+        <v>154</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81240195</t>
+          <t>81200241</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>PPD16</t>
+          <t>PT-CS16</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см, h 2,5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 40,6 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>1371</v>
+        <v>873</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>418</v>
+        <v>0</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>92100173</t>
+          <t>81240176</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>ФП40025МТ</t>
+          <t>PTWP17</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см, h 2,5 см, с антипригарным покрытием, Россия</t>
+          <t>Противень форма для пиццы 42,5 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>2622</v>
+        <v>1347</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81240181</t>
+          <t>81200621</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>PPT16</t>
+          <t>СКФ50чм</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см, h 5 см, алюм. P.L. Proff Cuisine</t>
+          <t>Сборка форм гофрированных для кекса, 50 мл, 35 шт, решетка 60*40 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1389</v>
+        <v>3971</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>307</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>85100203</t>
+          <t>99002143</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>929.040</t>
+          <t>СКФ20апп</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40 см, алюминий, Pujadas, Испания</t>
+          <t>Сборка форм гофрированных для кексов, 20 мл, 61 шт, решетка 60*40 см, черный металл с ан</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t/>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1731</v>
+        <v>5291</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
         <v>0</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>81200241</t>
+          <t>95000001</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>PT-CS16</t>
+          <t>СКФ20чм</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 40,6 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Сборка форм гофрированных для кексов, 20 мл, 61 шт, решетка 60*40 см, черный металл, P.L</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>873</v>
+        <v>3831</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
         <v>0</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81240176</t>
+          <t>99002252</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>PTWP17</t>
+          <t>СКФ50апп</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 42,5 см перфорир, P.L. Proff Cuisine</t>
+          <t>Сборка форм гофрированных для кексов, 50 мл, 35 шт, решетка 60*40 см, черный металл с ан</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>1347</v>
+        <v>4701</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81200621</t>
+          <t>99002191</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>СКФ50чм</t>
+          <t>СКФ30апп</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм гофрированных для кекса, 50 мл, 35 шт, решетка 60*40 см, P.L. Proff Cuisine</t>
+          <t>Сборка форм гофро для кексов, 30 мл, 54 шт, решетка 60*40 см, металл с антипригарным пок</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>3971</v>
+        <v>5463</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
         <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>99002143</t>
+          <t>81200625</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>СКФ20апп</t>
+          <t>СМФ304013104чм</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм гофрированных для кексов, 20 мл, 61 шт, решетка 60*40 см, черный металл с ан</t>
+          <t>Сборка форм для выпечки на решетке "Маффин", 3*4*1,3 см, 104 шт, решетка 60*4, P.L. Prof</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>5291</v>
+        <v>17484</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>95000001</t>
+          <t>71002962</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>СКФ20чм</t>
+          <t>СМФ304013104апп</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм гофрированных для кексов, 20 мл, 61 шт, решетка 60*40 см, черный металл, P.L</t>
+          <t>Сборка форм для выпечки на решетке "Маффин", 3*4/1,3 см, 104 шт, решетка 60*40 см, черны</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>3831</v>
+        <v>20192</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
         <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>99002252</t>
+          <t>81200626</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>СКФ50апп</t>
+          <t>СМФ507030апп</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм гофрированных для кексов, 50 мл, 35 шт, решетка 60*40 см, черный металл с ан</t>
+          <t>Сборка форм для выпечки на решетке "Маффин", 5*7*3 см, 40 шт, решетка 60*40 с, P.L. Prof</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>4701</v>
+        <v>9775</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>99002191</t>
+          <t>81200627</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>СКФ30апп</t>
+          <t>СМФ556030апп</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм гофро для кексов, 30 мл, 54 шт, решетка 60*40 см, металл с антипригарным пок</t>
+          <t>Сборка форм для выпечки на решетке "Маффин", 5,5*6*3 см, 60 шт, решетка 60*40, P.L. Prof</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>5463</v>
+        <v>13819</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
         <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81200625</t>
+          <t>71002961</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t>СМФ304013104чм</t>
+          <t>СМФ556030чм (без покрытия</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм для выпечки на решетке "Маффин", 3*4*1,3 см, 104 шт, решетка 60*4, P.L. Prof</t>
+          <t>Сборка форм для выпечки на решетке "Маффин", 5,5*6/3 см, 60 шт, решетка 60*40 см, черный</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>17484</v>
+        <v>10782</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>71002962</t>
+          <t>99002127</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>СМФ304013104апп</t>
+          <t>СКФ30чм</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм для выпечки на решетке "Маффин", 3*4/1,3 см, 104 шт, решетка 60*40 см, черны</t>
+          <t>Сборка форм металлических гофрированных для кексов, 30 мл, 54 шт, решетка 60*40 см, P.L.</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>20192</v>
+        <v>4030</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
         <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>81200626</t>
+          <t>99002283</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>СМФ507030апп</t>
+          <t>СМФ507030чм</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм для выпечки на решетке "Маффин", 5*7*3 см, 40 шт, решетка 60*40 с, P.L. Prof</t>
+          <t>Сборка форм металлических для выпечки "Маффин", 5*7*3 см, 40 шт, решетка 60*40 см, P.L.</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>9775</v>
+        <v>7762</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
         <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>81200627</t>
+          <t>85100219</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>СМФ556030апп</t>
+          <t>136.006</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм для выпечки на решетке "Маффин", 5,5*6*3 см, 60 шт, решетка 60*40, P.L. Prof</t>
+          <t>Усиленная форма для крем-карамели, алюминй, d 6 см, h 5,5 см, 0,1 л, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>13819</v>
+        <v>221</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>71002961</t>
+          <t>85100220</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>СМФ556030чм (без покрытия</t>
+          <t>136.007</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм для выпечки на решетке "Маффин", 5,5*6/3 см, 60 шт, решетка 60*40 см, черный</t>
+          <t>Усиленная форма для крем-карамели, алюминй, d 7 см, h 6,5 см, 0,15 л, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>10782</v>
+        <v>246</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
-          <t>99002127</t>
+          <t>85100221</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t>СКФ30чм</t>
+          <t>136.008</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм металлических гофрированных для кексов, 30 мл, 54 шт, решетка 60*40 см, P.L.</t>
+          <t>Усиленная форма для крем-карамели, алюминй, d 8 см, h 6,5 см, 0,25 л, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>4030</v>
+        <v>293</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
         <v>0</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
-          <t>99002283</t>
+          <t>81200647</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t>СМФ507030чм</t>
+          <t>КД10050</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>Сборка форм металлических для выпечки "Маффин", 5*7*3 см, 40 шт, решетка 60*40 см, P.L.</t>
+          <t>Форма "Кольцо" с дном 10*5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
-        <v>7762</v>
+        <v>755</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
         <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
-          <t>85100219</t>
+          <t>81200171</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t>136.006</t>
+          <t>SL-6046</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
-          <t>Усиленная форма для крем-карамели, алюминй, d 6 см, h 5,5 см, 0,1 л, Pujadas, Испания</t>
+          <t>Форма "Ром-Баба" d 6,5 см, h 6 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
-        <v>221</v>
+        <v>138</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
         <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
-          <t>85100220</t>
+          <t>71002112</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t>136.007</t>
+          <t>DMA5050</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Усиленная форма для крем-карамели, алюминй, d 7 см, h 6,5 см, 0,15 л, Pujadas, Испания</t>
+          <t>Форма "Ром-Баба" для запекания/соусник d 5 см, h 5,5 см, 75 мл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>246</v>
+        <v>72</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
         <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
-          <t>85100221</t>
+          <t>71002113</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t>136.008</t>
+          <t>DMA5760</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
-          <t>Усиленная форма для крем-карамели, алюминй, d 8 см, h 6,5 см, 0,25 л, Pujadas, Испания</t>
+          <t>Форма "Ром-Баба"/соусник d 6 см, h 6 см круглый алюминий, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>293</v>
+        <v>143</v>
       </c>
       <c r="H67" s="9">
-        <v/>
+        <v>92</v>
       </c>
       <c r="I67" s="10">
-        <v>0</v>
+        <v>505</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
-          <t>81200647</t>
+          <t>81210639</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t>КД10050</t>
+          <t>206.02</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
-          <t>Форма "Кольцо" с дном 10*5 см, P.L. Proff Cuisine</t>
+          <t>Форма алюминиевая для выпекания "Сердце" золотая, 100 мл, 100 шт</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>755</v>
+        <v>3141</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>2041</v>
       </c>
       <c r="I68" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
-          <t>81200171</t>
+          <t>81210640</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t>SL-6046</t>
+          <t>206.04</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
-          <t>Форма "Ром-Баба" d 6,5 см, h 6 см, P.L. Proff Cuisine</t>
+          <t>Форма алюминиевая для выпекания "Сердце" красная, 100 мл, 100 шт</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G69" s="9">
-        <v>138</v>
+        <v>3141</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>2041</v>
       </c>
       <c r="I69" s="10">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
-          <t>71002112</t>
+          <t>81210641</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t>DMA5050</t>
+          <t>206.05</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
-          <t>Форма "Ром-Баба" для запекания/соусник d 5 см, h 5,5 см, 75 мл, P.L. Proff Cuisine</t>
+          <t>Форма алюминиевая для выпекания "Сердце" синяя, 100 мл, 100 шт</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>72</v>
+        <v>3141</v>
       </c>
       <c r="H70" s="9">
-        <v/>
+        <v>2041</v>
       </c>
       <c r="I70" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
-          <t>71002113</t>
+          <t>81210643</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t>DMA5760</t>
+          <t>206.09</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Форма "Ром-Баба"/соусник d 6 см, h 6 см круглый алюминий, P.L. Proff Cuisine</t>
+          <t>Форма алюминиевая для выпекания 125 мл, красная, 100 шт</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>143</v>
+        <v>3141</v>
       </c>
       <c r="H71" s="9">
-        <v/>
+        <v>2041</v>
       </c>
       <c r="I71" s="10">
-        <v>545</v>
+        <v>15</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
-          <t>81210639</t>
+          <t>81210644</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t>206.02</t>
+          <t>206.11</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Форма алюминиевая для выпекания "Сердце" золотая, 100 мл, 100 шт</t>
+          <t>Форма алюминиевая для выпекания 125 мл, синяя, 100 шт</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>3141</v>
       </c>
       <c r="H72" s="9">
-        <v/>
+        <v>2041</v>
       </c>
       <c r="I72" s="10">
         <v>28</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
-          <t>81210640</t>
+          <t>81210642</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t>206.04</t>
+          <t>206.08</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
-          <t>Форма алюминиевая для выпекания "Сердце" красная, 100 мл, 100 шт</t>
+          <t>Форма алюминиевая для выпекания 125 мл,8,5*3,5 см,  золотая, 100 шт</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>3141</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>2041</v>
       </c>
       <c r="I73" s="10">
         <v>21</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
-          <t>81210641</t>
+          <t>81210645</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
-          <t>206.05</t>
+          <t>206.28</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
-          <t>Форма алюминиевая для выпекания "Сердце" синяя, 100 мл, 100 шт</t>
+          <t>Форма алюминиевая для выпекания 200 мл, 16,5*6,5*3 см, золотая, 100 шт</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>3141</v>
+        <v>3848</v>
       </c>
       <c r="H74" s="9">
-        <v/>
+        <v>2501</v>
       </c>
       <c r="I74" s="10">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
-          <t>81210643</t>
+          <t>81210646</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
-          <t>206.09</t>
+          <t>206.29</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Форма алюминиевая для выпекания 125 мл, красная, 100 шт</t>
+          <t>Форма алюминиевая для выпекания 200 мл, красная, 100 шт</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>3141</v>
+        <v>3848</v>
       </c>
       <c r="H75" s="9">
-        <v/>
+        <v>2501</v>
       </c>
       <c r="I75" s="10">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
-          <t>81210644</t>
+          <t>81210647</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t>206.11</t>
+          <t>206.30</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
-          <t>Форма алюминиевая для выпекания 125 мл, синяя, 100 шт</t>
+          <t>Форма алюминиевая для выпекания 200мл, голубая, 100 шт</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>3141</v>
+        <v>3848</v>
       </c>
       <c r="H76" s="9">
-        <v/>
+        <v>2501</v>
       </c>
       <c r="I76" s="10">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
-          <t>81210642</t>
+          <t>81400162</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t>206.08</t>
+          <t>Т35*50(коричневая</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
-          <t>Форма алюминиевая для выпекания 125 мл,8,5*3,5 см,  золотая, 100 шт</t>
+          <t>Форма бумажная «Тюльпан», 35*50 мм, коричневая, 300 шт/уп</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t/>
         </is>
       </c>
       <c r="G77" s="9">
-        <v>3141</v>
+        <v>11834.9</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
-          <t>81210645</t>
+          <t>81400169</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t>206.28</t>
+          <t>Т50*80(кор)</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Форма алюминиевая для выпекания 200 мл, 16,5*6,5*3 см, золотая, 100 шт</t>
+          <t>Форма бумажная «Тюльпан», коричневая, 50*80 мм, 1800 шт/уп</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t/>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>3848</v>
+        <v>4203.1</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
-          <t>81210646</t>
+          <t>92100160</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t>206.29</t>
+          <t>ФК100 МТ</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Форма алюминиевая для выпекания 200 мл, красная, 100 шт</t>
+          <t>Форма гофрированная для кексов, 100 мл, 5*9,5 см, h 3,5 см, сталь с тефлоновым покрытием</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>3848</v>
+        <v>399</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
-          <t>81210647</t>
+          <t>92100161</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t>206.30</t>
+          <t>ФК150 МТ</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Форма алюминиевая для выпекания 200мл, голубая, 100 шт</t>
+          <t>Форма гофрированная для кексов, 150 мл, 5*10,2 см, h 4 см, сталь с тефлоновым покрытием,</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>3848</v>
+        <v>310</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
-          <t>81400162</t>
+          <t>92100162</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t>Т35*50(коричневая</t>
+          <t>92100162</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
-          <t>Форма бумажная «Тюльпан», 35*50 мм, коричневая, 300 шт/уп</t>
+          <t>Форма гофрированная для кексов, 175 мл, 5*10,5 см, h 4,3 см, сталь с антипригарным покры</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>11834.9</v>
+        <v>271</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
         <v>0</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
-          <t>81400169</t>
+          <t>92100155</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
-          <t>Т50*80(кор)</t>
+          <t>92100155</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
-          <t>Форма бумажная «Тюльпан», коричневая, 50*80 мм, 1800 шт/уп</t>
+          <t>Форма гофрированная для кексов, 20 мл, 3,2*5,5 см, h 2 см, сталь с антипригарным покрыти</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>4203.1</v>
+        <v>129</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
         <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
-          <t>92100160</t>
+          <t>92100156</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
-          <t>ФК100 МТ</t>
+          <t>92100156</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 100 мл, 5*9,5 см, h 3,5 см, сталь с тефлоновым покрытием</t>
+          <t>Форма гофрированная для кексов, 30 мл, 3,2*6 см, h 2,3 см, сталь с антипригарным покрыти</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>399</v>
+        <v>138</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
-          <t>92100161</t>
+          <t>71048087</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
-          <t>ФК150 МТ</t>
+          <t>ФК40М</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 150 мл, 5*10,2 см, h 4 см, сталь с тефлоновым покрытием,</t>
+          <t>Форма гофрированная для кексов, 4,5*6,5 см, h 2 см, сталь, Россия</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>310</v>
+        <v>85</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
         <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
-          <t>92100162</t>
+          <t>71048088</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t>92100162</t>
+          <t>ФК50М</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 175 мл, 5*10,5 см, h 4,3 см, сталь с антипригарным покры</t>
+          <t>Форма гофрированная для кексов, 4,5*7 см, h 2,6 см, сталь, Россия</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
-        <v>271</v>
+        <v>102</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
         <v>0</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
-          <t>92100155</t>
+          <t>71048089</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
-          <t>92100155</t>
+          <t>ФК75М</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 20 мл, 3,2*5,5 см, h 2 см, сталь с антипригарным покрыти</t>
+          <t>Форма гофрированная для кексов, 4,5*7,8 см, h 3,8 см, сталь, Россия</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
         <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
-          <t>92100156</t>
+          <t>92100157</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t>92100156</t>
+          <t>ФК40Т</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 30 мл, 3,2*6 см, h 2,3 см, сталь с антипригарным покрыти</t>
+          <t>Форма гофрированная для кексов, 40 мл, 4,5*6,5 см, h 1,8 см, сталь с тефлоновым покрытие</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>138</v>
+        <v>205</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
         <v>0</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
-          <t>71048087</t>
+          <t>71048091</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t>ФК40М</t>
+          <t>ФК150м</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 4,5*6,5 см, h 2 см, сталь, Россия</t>
+          <t>Форма гофрированная для кексов, 5*10,2 см, h 4 см, сталь, Россия</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
         <v>0</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
-          <t>71048088</t>
+          <t>71048090</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t>ФК50М</t>
+          <t>ФК100м</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 4,5*7 см, h 2,6 см, сталь, Россия</t>
+          <t>Форма гофрированная для кексов, 5*9,5 см, h 3,5 см, сталь, Россия</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
         <v>0</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
-          <t>71048089</t>
+          <t>92100158</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t>ФК75М</t>
+          <t>ФК50МТ</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 4,5*7,8 см, h 3,8 см, сталь, Россия</t>
+          <t>Форма гофрированная для кексов, 50 мл, 4,5*7 см, h 2,6 см, сталь с тефлоновым покрытием,</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
-        <v>116</v>
+        <v>226</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
         <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
-          <t>92100157</t>
+          <t>92100159</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t>ФК40Т</t>
+          <t>ФК75МТ</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 40 мл, 4,5*6,5 см, h 1,8 см, сталь с тефлоновым покрытие</t>
+          <t>Форма гофрированная для кексов, 75 мл, 4,5*7,8 см, h 3,8 см, сталь с тефлоновым покрытие</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>205</v>
+        <v>267</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
-          <t>71048091</t>
+          <t>81211022</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t>ФК150м</t>
+          <t>214.62  Garcia D.</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 5*10,2 см, h 4 см, сталь, Россия</t>
+          <t>Форма для выпекания "Сердце" 100 мл, d 8,8 см, 100 шт, алюминий, черный/золотой, без кры</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>129</v>
+        <v>3803</v>
       </c>
       <c r="H92" s="9">
-        <v/>
+        <v>2471</v>
       </c>
       <c r="I92" s="10">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
-          <t>71048090</t>
+          <t>81211021</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t>ФК100м</t>
+          <t>214.63</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 5*9,5 см, h 3,5 см, сталь, Россия</t>
+          <t>Форма для выпекания 125 мл, d 8,5 см, 100 шт, алюминий, черный/золотой, без крышки, Garc</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>123</v>
+        <v>3803</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
         <v>0</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
-          <t>92100158</t>
+          <t>81211024</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t>ФК50МТ</t>
+          <t>214.66</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 50 мл, 4,5*7 см, h 2,6 см, сталь с тефлоновым покрытием,</t>
+          <t>Форма для выпекания 150 мл, 9,3 см, 100 шт, алюминий, черный/золотой, без крышки, Garcia</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G94" s="9">
-        <v>226</v>
+        <v>4048</v>
       </c>
       <c r="H94" s="9">
-        <v/>
+        <v>2631</v>
       </c>
       <c r="I94" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
-          <t>92100159</t>
+          <t>81211025</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t>ФК75МТ</t>
+          <t>214.59</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
-          <t>Форма гофрированная для кексов, 75 мл, 4,5*7,8 см, h 3,8 см, сталь с тефлоновым покрытие</t>
+          <t>Форма для выпекания 50 мл, 7,1 см, 100 шт, алюминий, черный/золотой, без крышки, Garcia</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>267</v>
+        <v>3558</v>
       </c>
       <c r="H95" s="9">
-        <v/>
+        <v>2312</v>
       </c>
       <c r="I95" s="10">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
-          <t>81211022</t>
+          <t>81211023</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
-          <t>214.62  Garcia D.</t>
+          <t>214.61  Garcia D.</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпекания "Сердце" 100 мл, d 8,8 см, 100 шт, алюминий, черный/золотой, без кры</t>
+          <t>Форма для выпекания 85 мл, 9,7*6,6 см, 100 шт, алюминий, черный/золотой, без крышки, Gar</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G96" s="9">
         <v>3803</v>
       </c>
       <c r="H96" s="9">
-        <v/>
+        <v>2471</v>
       </c>
       <c r="I96" s="10">
         <v>15</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
-          <t>81211021</t>
+          <t>81210648</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t>214.63</t>
+          <t>206.34</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпекания 125 мл, d 8,5 см, 100 шт, алюминий, черный/золотой, без крышки, Garc</t>
+          <t>Форма для выпекания бумажная ламинированная, 4,4*3 см, коричневый, 3960 шт</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>3803</v>
+        <v>37283</v>
       </c>
       <c r="H97" s="9">
         <v/>
       </c>
       <c r="I97" s="10">
         <v>0</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
-          <t>81211024</t>
+          <t>81210650</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
-          <t>214.66</t>
+          <t>206.49</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпекания 150 мл, 9,3 см, 100 шт, алюминий, черный/золотой, без крышки, Garcia</t>
+          <t>Форма для выпекания бумажная ламинированная, 8*4*4 см, зеленый, 600 шт</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>4048</v>
+        <v>8630</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
-          <t>81211025</t>
+          <t>81210651</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
-          <t>214.59</t>
+          <t>206.50</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпекания 50 мл, 7,1 см, 100 шт, алюминий, черный/золотой, без крышки, Garcia</t>
+          <t>Форма для выпекания бумажная ламинированная, 8*4*4 см, коричневый, 600 шт</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>3558</v>
+        <v>8630</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
-          <t>81211023</t>
+          <t>81210649</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t>214.61  Garcia D.</t>
+          <t>206.48</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпекания 85 мл, 9,7*6,6 см, 100 шт, алюминий, черный/золотой, без крышки, Gar</t>
+          <t>Форма для выпекания бумажная ламинированная, 8*4*4 см, фуксия, 600 шт</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>3803</v>
+        <v>7822</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
-          <t>81210648</t>
+          <t>92100188</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t>206.34</t>
+          <t>ФКД1808060</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпекания бумажная ламинированная, 4,4*3 см, коричневый, 3960 шт</t>
+          <t>Форма для выпечки "Кольцо Дуэт" 18*8*6 см, 2 шт, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>37283</v>
+        <v>1117</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
-          <t>81210650</t>
+          <t>71002854</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
-          <t>206.49</t>
+          <t>717.012</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпекания бумажная ламинированная, 8*4*4 см, зеленый, 600 шт</t>
+          <t>Форма для выпечки "Лепесток" с тефлоновым покрытием, 12*5*1,3 см, металл, Pujadas</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>8630</v>
+        <v>200</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
         <v>0</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
-          <t>81210651</t>
+          <t>71002851</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
-          <t>206.50</t>
+          <t>717.009</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпекания бумажная ламинированная, 8*4*4 см, коричневый, 600 шт</t>
+          <t>Форма для выпечки "Лепесток" с тефлоновым покрытием, 9*4 см, h 1,2 см, металл, Pujadas</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>8630</v>
+        <v>159</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
         <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
-          <t>81210649</t>
+          <t>71002850</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t>206.48</t>
+          <t>717.008</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпекания бумажная ламинированная, 8*4*4 см, фуксия, 600 шт</t>
+          <t>Форма для выпечки "Лепесток", металлическая с тефлоновым покрытием, 8*3,3 см, h 1,2 см,</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t/>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>7822</v>
+        <v>154</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
         <v>0</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
-          <t>92100188</t>
+          <t>81200156</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t>ФКД1808060</t>
+          <t>SL-CC1014/BB-CC1014</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Кольцо Дуэт" 18*8*6 см, 2 шт, нержавейка, P.L. Proff Cuisine</t>
+          <t>Форма для выпечки "Тарталетка" d 13 см h 2 см рифленый край, съемное дно P.L.</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>1117</v>
+        <v>443</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>9</v>
+        <v>1239</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
-          <t>71002854</t>
+          <t>81200157</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t>717.012</t>
+          <t>SL-CC1015</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Лепесток" с тефлоновым покрытием, 12*5*1,3 см, металл, Pujadas</t>
+          <t>Форма для выпечки "Тарталетка" d 16,5 см h 2 см рифленый край, съемное дно P.L. </t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
-        <v>200</v>
+        <v>398</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>0</v>
+        <v>220</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
-          <t>71002851</t>
+          <t>81200158</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t>717.009</t>
+          <t>SL-CC1016</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Лепесток" с тефлоновым покрытием, 9*4 см, h 1,2 см, металл, Pujadas</t>
+          <t>Форма для выпечки "Тарталетка" d 20 см h 2 см рифленый край, съемное дно P.L.</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
-        <v>159</v>
+        <v>713</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>0</v>
+        <v>688</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
-          <t>71002850</t>
+          <t>81200159</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t>717.008</t>
+          <t>SL-CC2025</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Лепесток", металлическая с тефлоновым покрытием, 8*3,3 см, h 1,2 см,</t>
+          <t>Форма для выпечки "Тарталетка" квадратная 21*21 см h 2,4 см рифл. съемное дно P.L. </t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
-        <v>154</v>
+        <v>489</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>0</v>
+        <v>529</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
-          <t>81200156</t>
+          <t>81200162</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t>SL-CC1014/BB-CC1014</t>
+          <t>SL-CC1071</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Тарталетка" d 13 см, h 2 см рифленый край, съемное дно P.L.</t>
+          <t>Форма для выпечки "Тарталетка" перфорированная d 26 см h 3 см рифленый край, съемное дно P.L. </t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>443</v>
+        <v>773</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>1365</v>
+        <v>677</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
-          <t>81200157</t>
+          <t>81200161</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t>SL-CC1015</t>
+          <t>SL-CC1070</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Тарталетка" d 16,5 см, h 2 см рифленый край, съемное дно P.L. </t>
+          <t>Форма для выпечки "Тарталетка" перфорированная d 28 см h 3 см рифленый край, съемное дно P.L. </t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>398</v>
+        <v>843</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>235</v>
+        <v>649</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
-          <t>81200158</t>
+          <t>81280230</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t>SL-CC1016</t>
+          <t/>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Тарталетка" d 20 см, h 2 см рифленый край, съемное дно P.L.</t>
+          <t>Форма для выпечки "Тарталетка" перфорированная d 30 см h 2 см рифленый край, съемное дноP.L. </t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
-        <v>713</v>
+        <v>843</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
-          <t>81200162</t>
+          <t>81200160</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t>SL-CC1071</t>
+          <t>SL-CC2026</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Тарталетка" d 26 см, h 3 см рифленый край, съемное дно P.L. </t>
+          <t>Форма для выпечки "Тарталетка" прямоугольная 25*11 см h 2,4 см рифленый край, съемное дно P.L. </t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
-        <v>773</v>
+        <v>505</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>708</v>
+        <v>0</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
-          <t>81200161</t>
+          <t>81240196</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t>SL-CC1070</t>
+          <t>PPD26</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Тарталетка" d 28 см, h 3 см рифленый край, съемное дно P.L. </t>
+          <t>Форма для выпечки d 15,5 см, h 5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
-        <v>843</v>
+        <v>483</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>666</v>
+        <v>0</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
-          <t>81200159</t>
+          <t>81240197</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t>SL-CC2025</t>
+          <t>PPD28</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Тарталетка" квадратная 21*21 см, h 2,4 см рифл. съемное дно P.L. </t>
+          <t>Форма для выпечки d 20 см, h 5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>489</v>
+        <v>723</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>586</v>
+        <v>186</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
-          <t>81280230</t>
+          <t>81240199</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PPD32</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Тарталетка" перфорированная d 30 см, h 2 см рифленый край, съемное дноP.L. </t>
+          <t>Форма для выпечки d 30 см, h 5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>843</v>
+        <v>809</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>717</v>
+        <v>74</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
-          <t>81200160</t>
+          <t>81200168</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t>SL-CC2026</t>
+          <t>SL-4031</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки "Тарталетка" прямоугольная 25*11 см, h 2,4 см рифленый край, съемное дно P.L. </t>
+          <t>Форма для выпечки кексов/куличей, разъемная, съемное дно, d 12 см, h 10,3 см, P.L. Proff</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>505</v>
+        <v>332</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
         <v>0</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
-          <t>81240196</t>
+          <t>81240183</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t>PPD26</t>
+          <t>CPR062RB</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки d 15,5 см, h 5 см, P.L. Proff Cuisine</t>
+          <t>Форма для выпечки коржей d 15 см, h 5 см, съемное дно, алюминий, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>483</v>
+        <v>589</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
-          <t>81240197</t>
+          <t>81240184</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t>PPD28</t>
+          <t>CPR082RB</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки d 20 см, h 5 см, P.L. Proff Cuisine</t>
+          <t>Форма для выпечки коржей d 20 см, h 5 см, съемное дно, алюминий, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>723</v>
+        <v>598</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
-          <t>81240199</t>
+          <t>81240185</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t>PPD32</t>
+          <t>CPR102RB</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки d 30 см, h 5 см, P.L. Proff Cuisine</t>
+          <t>Форма для выпечки коржей d 25 см, h 5 см, съемное дно, алюминий, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>809</v>
+        <v>792</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
-          <t>81200168</t>
+          <t>81240186</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t>SL-4031</t>
+          <t>CPR122RB</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки кексов/куличей, разъемная, съемное дно, d 12 см, h 10,3 см, P.L. Proff</t>
+          <t>Форма для выпечки коржей d 30 см, h 5 см, съемное дно, алюминий, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>332</v>
+        <v>1015</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>0</v>
+        <v>187</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
-          <t>81240183</t>
+          <t>81240187</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t>CPR062RB</t>
+          <t>CPR142RB</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки коржей d 15 см, h 5 см, съемное дно, алюминий, P.L. Proff Cuisine</t>
+          <t>Форма для выпечки коржей d 35 см, h 5 см, съемное дно, алюминий, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G121" s="9">
-        <v>589</v>
+        <v>1283</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
-          <t>81240184</t>
+          <t>81210512</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t>CPR082RB</t>
+          <t>186.80</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки коржей d 20 см, h 5 см, съемное дно, алюминий, P.L. Proff Cuisine</t>
+          <t>Форма для выпечки коричневая 500 г, d 13,4 см, h 9,5 см, прессованная бумага 115 г/см2,</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>598</v>
+        <v>33409</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
-          <t>81240185</t>
+          <t>81210514</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
-          <t>CPR102RB</t>
+          <t>186.87</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки коржей d 25 см, h 5 см, съемное дно, алюминий, P.L. Proff Cuisine</t>
+          <t>Форма для выпечки коричневая 95 г, d 7 см, h 5 см, прессованная бумага 95 г/см2, 2000 шт</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G123" s="9">
-        <v>792</v>
+        <v>21559</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>108</v>
+        <v>0</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
-          <t>81240186</t>
+          <t>81200163</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t>CPR122RB</t>
+          <t>SL-4002/BB-N4002</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки коржей d 30 см, h 5 см, съемное дно, алюминий, P.L. Proff Cuisine</t>
+          <t>Форма для выпечки круглая разъемная со сьемн.дном ,d=20 h=7 см  P.L.</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
-        <v>1015</v>
+        <v>578</v>
       </c>
       <c r="H124" s="9">
-        <v/>
+        <v>375</v>
       </c>
       <c r="I124" s="10">
-        <v>187</v>
+        <v>1419</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
-          <t>81240187</t>
+          <t>81200164</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t>CPR142RB</t>
+          <t>SL-4003/BB-N4003</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки коржей d 35 см, h 5 см, съемное дно, алюминий, P.L. Proff Cuisine</t>
+          <t>Форма для выпечки круглая разъемная со сьемн.дном ,d=22 h=7 см  P.L.</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>1283</v>
+        <v>586</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>204</v>
+        <v>1039</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
-          <t>81210512</t>
+          <t>81200165</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t>186.80</t>
+          <t>SL-4004/BB-N4004</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки коричневая 500 г, d 13,4 см, h 9,5 см, прессованная бумага 115 г/см2,</t>
+          <t>Форма для выпечки круглая разъемная со сьемн.дном ,d=24 h=7 см  P.L.</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
-        <v>33409</v>
+        <v>524</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
         <v>0</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
-          <t>81210514</t>
+          <t>81200166</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t>186.87</t>
+          <t>SL-4005/BB-N4005</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки коричневая 95 г, d 7 см, h 5 см, прессованная бумага 95 г/см2, 2000 шт</t>
+          <t>Форма для выпечки круглая разъемная со сьемн.дном ,d=26 h=7 см  P.L.</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
-          <t>Garcia De Pou</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
-        <v>21559</v>
+        <v>576</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
         <v>0</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
-          <t>81200163</t>
+          <t>81200167</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
-          <t>SL-4002/BB-N4002</t>
+          <t>SL-4006/BB-N4006</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки круглая разъемная со сьемн.дном ,d=20 h=7 см  P.L.</t>
+          <t>Форма для выпечки круглая разъемная со сьемн.дном ,d=28 h=7 см  P.L.</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G128" s="9">
-        <v>578</v>
+        <v>620</v>
       </c>
       <c r="H128" s="9">
         <v/>
       </c>
       <c r="I128" s="10">
-        <v>1459</v>
+        <v>808</v>
       </c>
       <c r="J128" s="4"/>
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
-          <t>81200164</t>
+          <t>71002822</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
-          <t>SL-4003/BB-N4003</t>
+          <t>703.026</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки круглая разъемная со сьемн.дном ,d=22 h=7 см  P.L.</t>
+          <t>Форма для выпечки пирога, d 26 см, h 5 см</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>586</v>
+        <v>1157.2</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>1113</v>
+        <v>0</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
-          <t>81200165</t>
+          <t>71002137</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t>SL-4004/BB-N4004</t>
+          <t>PM35F</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки круглая разъемная со сьемн.дном ,d=24 h=7 см  P.L.</t>
+          <t>Форма для выпечки рифленый край, d 6 см, h 6,5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>524</v>
+        <v>201</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>0</v>
+        <v>387</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
-          <t>81200166</t>
+          <t>71002847</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
-          <t>SL-4005/BB-N4005</t>
+          <t>716.010</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки круглая разъемная со сьемн.дном ,d=26 h=7 см  P.L.</t>
+          <t>Форма для выпечки с тефлоновым покрытием, 10*4,5 см, h 1 см, металл, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>576</v>
+        <v>123</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
-          <t>81200167</t>
+          <t>71002848</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
-          <t>SL-4006/BB-N4006</t>
+          <t>716.011</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки круглая разъемная со сьемн.дном ,d=28 h=7 см  P.L.</t>
+          <t>Форма для выпечки с тефлоновым покрытием, 11*4,7 см, h 1,3 см, металл, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>620</v>
+        <v>137</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
-        <v>867</v>
+        <v>51</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
-          <t>71002822</t>
+          <t>71002849</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t>703.026</t>
+          <t>716.012</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки пирога, d 26 см, h 5 см</t>
+          <t>Форма для выпечки с тефлоновым покрытием, 12*5 см, h 1,4 см, металл, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>1157.2</v>
+        <v>154</v>
       </c>
       <c r="H133" s="9">
         <v/>
       </c>
       <c r="I133" s="10">
         <v>0</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
-          <t>71002137</t>
+          <t>71002846</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t>PM35F</t>
+          <t>716.009</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки рифленый край, d 6 см, h 6,5 см, нержавейка, P.L. Proff Cuisine</t>
+          <t>Форма для выпечки с тефлоновым покрытием, 9*4,3 см, h 1 см, металл, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G134" s="9">
-        <v>201</v>
+        <v>122</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>387</v>
+        <v>0</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
-          <t>71002847</t>
+          <t>71002838</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
-          <t>716.010</t>
+          <t>723.024</t>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки с тефлоновым покрытием, 10*4,5 см, h 1 см, металл, Pujadas, Испания</t>
+          <t>Форма для выпечки, съемное дно, d 24 см, h 7 см</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
-        <v>123</v>
+        <v>1319</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
         <v>0</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
-          <t>71002848</t>
+          <t>71002839</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t>716.011</t>
+          <t>723.028</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки с тефлоновым покрытием, 11*4,7 см, h 1,3 см, металл, Pujadas, Испания</t>
+          <t>Форма для выпечки, съемное дно, d 28 см, h 7 см</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>137</v>
+        <v>1427</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
-          <t>71002849</t>
+          <t>71002139</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t>716.012</t>
+          <t>PM37</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки с тефлоновым покрытием, 12*5 см, h 1,4 см, металл, Pujadas, Испания</t>
+          <t>Форма для запекания "Ром-Баба" d 5 см, h 5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
         <v>0</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
-          <t>71002846</t>
+          <t>71002138</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
-          <t>716.009</t>
+          <t>PM36</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки с тефлоновым покрытием, 9*4,3 см, h 1 см, металл, Pujadas, Испания</t>
+          <t>Форма для запекания "Ром-Баба" d 6 см, h 6 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G138" s="9">
-        <v>122</v>
+        <v>237</v>
       </c>
       <c r="H138" s="9">
-        <v/>
+        <v>154</v>
       </c>
       <c r="I138" s="10">
-        <v>0</v>
+        <v>366</v>
       </c>
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
-          <t>71002838</t>
+          <t>71002136</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
-          <t>723.024</t>
+          <t>PM34</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки, съемное дно, d 24 см, h 7 см</t>
+          <t>Форма для запекания "Ром-Баба" d 6 см, h 6,5 см, 125 мл, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>1319</v>
+        <v>237</v>
       </c>
       <c r="H139" s="9">
-        <v/>
+        <v>154</v>
       </c>
       <c r="I139" s="10">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
-          <t>71002839</t>
+          <t>71002140</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
-          <t>723.028</t>
+          <t>PM38</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
-          <t>Форма для выпечки, съемное дно, d 28 см, h 7 см</t>
+          <t>Форма для запекания "Ром-Баба" d 6,5 см, h 6,5 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>1427</v>
+        <v>272</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
         <v>0</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
-          <t>71002139</t>
+          <t>71002141</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
-          <t>PM37</t>
+          <t>PM39</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
-          <t>Форма для запекания "Ром-Баба" d 5 см, h 5 см, нержавейка, P.L. Proff Cuisine</t>
+          <t>Форма для запекания "Ром-Баба" d 7 см, h 7 см, нержавейка, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G141" s="9">
-        <v>138</v>
+        <v>238</v>
       </c>
       <c r="H141" s="9">
         <v/>
       </c>
       <c r="I141" s="10">
         <v>0</v>
       </c>
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="5"/>
       <c r="C142" s="6" t="inlineStr">
         <is>
-          <t>71002138</t>
+          <t>3181080</t>
         </is>
       </c>
       <c r="D142" s="7" t="inlineStr">
         <is>
-          <t>PM36</t>
+          <t>3181080</t>
         </is>
       </c>
       <c r="E142" s="8" t="inlineStr">
         <is>
-          <t>Форма для запекания "Ром-Баба" d 6 см, h 6 см, нержавейка, P.L. Proff Cuisine</t>
+          <t>Форма для кекса, d 8 см, h 3 см, тефлоновое покрытие</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
-        <v>237</v>
+        <v>307</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
-        <v>406</v>
+        <v>0</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
-          <t>71002136</t>
+          <t>81240205</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t>PM34</t>
+          <t>CPR063</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
-          <t>Форма для запекания "Ром-Баба" d 6 см, h 6,5 см, 125 мл, нержавейка, P.L. Proff Cuisine</t>
+          <t>Форма для коржей d 15 см, h 7 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
-        <v>237</v>
+        <v>391</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>233</v>
+        <v>0</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
-          <t>71002140</t>
+          <t>81240206</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
-          <t>PM38</t>
+          <t>CPR083</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
-          <t>Форма для запекания "Ром-Баба" d 6,5 см, h 6,5 см, нержавейка, P.L. Proff Cuisine</t>
+          <t>Форма для коржей d 20 см, h 7 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>272</v>
+        <v>499</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
         <v>0</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
-          <t>71002141</t>
+          <t>81240207</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t>PM39</t>
+          <t>CPR103</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
-          <t>Форма для запекания "Ром-Баба" d 7 см, h 7 см, нержавейка, P.L. Proff Cuisine</t>
+          <t>Форма для коржей d 25 см, h 7,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>238</v>
+        <v>993</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
-          <t>3181080</t>
+          <t>81240208</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
-          <t>3181080</t>
+          <t>CPR123</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
-          <t>Форма для кекса, d 8 см, h 3 см, тефлоновое покрытие</t>
+          <t>Форма для коржей d 30 см, h 7,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>307</v>
+        <v>779</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
-          <t>81240205</t>
+          <t>81240209</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
-          <t>CPR063</t>
+          <t>CPR143</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Форма для коржей d 15 см, h 7 см, P.L. Proff Cuisine</t>
+          <t>Форма для коржей d 35 см, h 7,5 см, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>391</v>
+        <v>970</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
-          <t>81240206</t>
+          <t>71002117</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t>CPR083</t>
+          <t>PBA7652</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
-          <t>Форма для коржей d 20 см, h 7 см, P.L. Proff Cuisine</t>
+          <t>Форма для крем-карамели d 8 см, h 5 см, алюминий, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
-        <v>499</v>
+        <v>173</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
         <v>0</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81240207</t>
+          <t>14080143</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>CPR103</t>
+          <t>14080ф</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Форма для коржей d 25 см, h 7,5 см, P.L. Proff Cuisine</t>
+          <t>Форма для куличей с дном, 14*8 см, Россия</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>993</v>
+        <v>761</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>198</v>
+        <v>19</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81240208</t>
+          <t>71002142</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>CPR123</t>
+          <t>SC55AN</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Форма для коржей d 30 см, h 7,5 см, P.L. Proff Cuisine</t>
+          <t>Форма для торта, d 8, см, h 3,5 см, алюминий, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>779</v>
+        <v>135</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81240209</t>
+          <t>81200629</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>CPR143</t>
+          <t>ФХМ10</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Форма для коржей d 35 см, h 7,5 см, P.L. Proff Cuisine</t>
+          <t>Форма для хлеба №10 (215*185*105*75 мм), черный металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>970</v>
+        <v>794</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>71002117</t>
+          <t>81200631</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t>PBA7652</t>
+          <t>ФХ12</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Форма для крем-карамели d 8 см, h 5 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Форма для хлеба №12 (160*80/75 мм), черный металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>173</v>
+        <v>707</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
         <v>0</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>14080143</t>
+          <t>81200632</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>14080ф</t>
+          <t>ФХ13</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Форма для куличей с дном, 14*8 см, Россия</t>
+          <t>Форма для хлеба №13 (105*80/85 мм), черный металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>761</v>
+        <v>547</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>71002142</t>
+          <t>81200628</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>SC55AN</t>
+          <t>ФХ7</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Форма для торта, d 8, см, h 3,5 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Форма для хлеба №7 (220*190*110*80/115 мм), черный металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>135</v>
+        <v>700</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
         <v>0</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81200629</t>
+          <t>81210455</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>ФХМ10</t>
+          <t>180.68</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Форма для хлеба №10 (215*185*105*75 мм), черный металл, P.L. Proff Cuisine</t>
+          <t>Форма-пергамент для маффинов "Тюльпан", 15*15 см, коричневая, 200 шт</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>794</v>
+        <v>1013</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
         <v>0</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81200631</t>
+          <t>81210007</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>ФХ12</t>
+          <t>197.98</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Форма для хлеба №12 (160*80/75 мм), черный металл, P.L. Proff Cuisine</t>
+          <t>Форма-пергамент для маффинов "Тюльпан", 15*15 см, цвет "горошек" в ассортименте, 100 шт,</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>707</v>
+        <v>684</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
         <v>0</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81200632</t>
+          <t>81210456</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>ФХ13</t>
+          <t>180.69</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Форма для хлеба №13 (105*80/85 мм), черный металл, P.L. Proff Cuisine</t>
+          <t>Форма-пергамент для маффинов "Тюльпан", 17,5*17,5 см, коричневая, 200 шт</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Garcia De Pou</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>547</v>
+        <v>1216</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
         <v>0</v>
       </c>
       <c r="J157" s="4"/>
-    </row>
-[...134 lines deleted...]
-      <c r="J161" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>