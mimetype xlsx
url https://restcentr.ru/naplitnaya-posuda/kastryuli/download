--- v0 (2026-06-04)
+++ v1 (2026-09-26)
@@ -239,50 +239,81 @@
                                 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
                                 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
                                 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
                                 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
                                 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
                                 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
                                 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
                                 <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
                                 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/>
                                 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/>
                                 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/>
                                 <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/>
                                 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/>
                                 <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/>
                                 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/>
                                 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/>
                                 <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/>
                                 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
                                 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
                                 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
                                 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/>
                                 <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/>
                                 <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
                                 <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/>
                                 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/>
+                                <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/>
+                                <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/>
+                                <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpg"/>
+                                <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpg"/>
+                                <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpg"/>
+                                <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/>
+                                <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpg"/>
+                                <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/>
+                                <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpg"/>
+                                <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpg"/>
+                                <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpg"/>
+                                <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpg"/>
+                                <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpg"/>
+                                <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpg"/>
+                                <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpg"/>
+                                <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpg"/>
+                                <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpg"/>
+                                <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpg"/>
+                                <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpg"/>
+                                <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpg"/>
+                                <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpg"/>
+                                <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.jpg"/>
+                                <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpg"/>
+                                <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpg"/>
+                                <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpg"/>
+                                <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpg"/>
+                                <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpg"/>
+                                <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpg"/>
+                                <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpg"/>
+                                <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpg"/>
+                                <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2127,50 +2158,1042 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Image60"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Image61"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Image62"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Image63"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Image64"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Image65"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Image66"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Image67"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image68"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image69"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image70"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Image71"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image72"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image73"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image74"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image75"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image76"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Image77"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Image78"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Image79"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Image80"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Image81"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Image82"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Image83"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Image84"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Image85"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Image86"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Image87"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Image88"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Image89"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Image90"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Image91"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2444,78 +3467,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J63"/>
+  <dimension ref="A2:J94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 04.06.2026 06:26</t>
+          <t>Прайс актуален на 26.09.2026 20:18</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2538,2003 +3561,3057 @@
         <is>
           <t>Производитель</t>
         </is>
       </c>
       <c r="G5" s="16" t="inlineStr">
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
-          <t>92001451</t>
+          <t>81240431</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t>FZA31260 (03style) /36</t>
+          <t>LV Y KZ 28 K3</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  0,6 л 12*5 см Eco Line низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Казан  4,2 л d 28 см чугун со стекл. крышкой черный LAVA</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G6" s="9">
-        <v>1273</v>
+        <v>10240</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
-          <t>92001452</t>
+          <t>81249989</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
-          <t>FZG31275 (03style) /36</t>
+          <t>LV Y KZ 30 K3</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  0,8 л 14*8 см Eco Line низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Казан  6 л d 30 см чугун со стекл. крышкой черный LAVA</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G7" s="9">
-        <v>1357</v>
+        <v>11578</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>81223978</t>
+          <t>81240548</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
-          <t>FZG31485</t>
+          <t>XG545LD</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  1,3 л 14*8,5 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Казан котел  4 л d 24,5/22 см h11,8 см чугун с крышкой черный ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
-        <v>1673</v>
+        <v>3697</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>81269882</t>
+          <t>81240549</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>XG508LD</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  1,5 л 16/14,5*12,5 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
+          <t>Казан котел  5,7 л d 30,9/26,8 см h12,5 см чугун с крышкой черный ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>3087</v>
+        <v>5157</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>497</v>
+        <v>93</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>81280237</t>
+          <t>92001413</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>12508</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  1,7 л 20/18*12 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Казан котел  6 л чугун с крышкой черный ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>4037</v>
+        <v>3830</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>280</v>
+        <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
-          <t>70001298</t>
+          <t>81240550</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>XG509LD</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  1,8 л 20*8 см без крышки алюминий Германия</t>
+          <t>Казан котел  8 л d 31/26 см h15 см чугун с крышкой черный ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
-        <v>4987</v>
+        <v>5473</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
-          <t>81223973</t>
+          <t>92001414</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t>FDG31695</t>
+          <t>12509</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  1,9 л 16*9,5 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Казан котел  8 л чугун с крышкой черный ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
-        <v>1837</v>
+        <v>4221</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
-          <t>81269883</t>
+          <t>92001415</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t>81269883</t>
+          <t>12560</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  2,3 л 20/16,9*13,5 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
+          <t>Казан котел 10 л чугун с крышкой черный ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>3673</v>
+        <v>6287</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>495</v>
+        <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
-          <t>90000025</t>
+          <t>81240551</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t>CB-111602</t>
+          <t>XG560LD</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  2,4 л 16*12 см с крышкой нерж ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Казан котел 11 л d 36,8/31,7 см h14,5 см чугун с крышкой черный ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>2461</v>
+        <v>8113</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
-          <t>81280238</t>
+          <t>92001451</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FZA31260 (03style) /36</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  2,5 л 22/19,5*13 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Кастрюля  0,6 л 12*5 см Eco Line низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>4387</v>
+        <v>1273</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>285</v>
+        <v>6</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
-          <t>81280232</t>
+          <t>92001452</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FZG31275 (03style) /36</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  2,6 л 20/18*15 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Кастрюля  0,8 л 14*8 см Eco Line низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>4371</v>
+        <v>1357</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>239</v>
+        <v>142</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
-          <t>81223977</t>
+          <t>81223978</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>FDG31811</t>
+          <t>FZG31485</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  2,8 л 18*11 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  1,3 л 14*8,5 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>2153</v>
+        <v>1673</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>2</v>
+        <v>56</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
-          <t>81240435</t>
+          <t>81269882</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t>LV Y TC 20 PR K2 P</t>
+          <t>81269882</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  2,8 л 20*11,5 см чугун с крышкой ИНДУКЦИЯ Majolica Mor LAVA</t>
+          <t>Кастрюля  1,5 л 16/14,5*12,5 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>10706</v>
+        <v>3087</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>0</v>
+        <v>496</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
-          <t>81222060</t>
+          <t>81280237</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  2,8 л, 19/14,5*15 см фарфор с крышкой ДЛЯ ГАЗОВОЙ ПЛИТЫ Style Buffet New Kitchen</t>
+          <t>Кастрюля  1,7 л 20/18*12 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
-        <v>5697</v>
+        <v>4037</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
-          <t>81240407</t>
+          <t>70001298</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
+          <t>820</t>
+        </is>
+      </c>
+      <c r="E20" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля  1,8 л 20*8 см без крышки алюм. с антиприг. покрытием Германия</t>
+        </is>
+      </c>
+      <c r="F20" s="7" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="E20" s="8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G20" s="9">
-        <v>3009</v>
+        <v>4987</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
-          <t>81240581</t>
+          <t>81223973</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>FDG31695</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  3 л 20*9,5 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  1,9 л 16*9,5 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
-        <v>2307</v>
+        <v>1837</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
-          <t>70001299</t>
+          <t>81269883</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>81269883</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  3 л 24*8 см без крышки алюминий Германия</t>
+          <t>Кастрюля  2,3 л 20/16,9*13,5 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>5087</v>
+        <v>3673</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>15</v>
+        <v>493</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
-          <t>91000000</t>
+          <t>90000025</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t>CB-122003</t>
+          <t>CB-111602</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  3,3 л 20*10,5 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  2,4 л 16*12 см с крышкой нерж ИНДУКЦИЯ P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>3828</v>
+        <v>2461</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
-          <t>81280239</t>
+          <t>81280238</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  3,4 л 24/21,5*14 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Кастрюля  2,5 л 22/19,5*13 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>4837</v>
+        <v>4387</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
-          <t>81280233</t>
+          <t>81280232</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  3,5 л 22/19,5*16 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Кастрюля  2,6 л 20/18*15 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
-        <v>4723</v>
+        <v>4371</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>224</v>
+        <v>99</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
-          <t>70001300</t>
+          <t>81223977</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>FDG31811</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  3,6 л 26*8 см без крышки алюминий Германия</t>
+          <t>Кастрюля  2,8 л 18*11 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>5270</v>
+        <v>2153</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
-          <t>81269884</t>
+          <t>81240435</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV Y TC 20 PR K2 P</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4 л 24/20,8*16 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
+          <t>Кастрюля  2,8 л 20*11,5 см чугун с крышкой ИНДУКЦИЯ Majolica Mor LAVA</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>4473</v>
+        <v>10706</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>495</v>
+        <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
-          <t>81280240</t>
+          <t>81222060</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0605-2.8L</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4 л 26/23*15 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
+          <t>Кастрюля  2,8 л, 19/14,5*15 см фарфор с крышкой ДЛЯ ГАЗОВОЙ ПЛИТЫ Style Buffet New Kitchen</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>5097</v>
+        <v>5697</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
-          <t>81240436</t>
+          <t>81240407</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t>LV Y TC 24 PR K2 P</t>
+          <t>КТ-ОБ-03</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4,4 л 24*12,5 см чугун с крышкой ИНДУКЦИЯ Majolica Mor LAVA</t>
+          <t>Кастрюля  3 л 18*12 см с крышкой нерж. ИНДУКЦИЯ "КАТУНЬ"</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t/>
         </is>
       </c>
       <c r="G29" s="9">
-        <v>11805</v>
+        <v>3009</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
-          <t>81222061</t>
+          <t>81240581</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t>ZA0605-4.5L</t>
+          <t>C22S170S- (20*9.5)-3L</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4,5 л, 22/15,5*17,5 см фарфор с крышкой ДЛЯ ГАЗОВОЙ ПЛИТЫ Style Buffet New Kitchen P.L.</t>
+          <t>Кастрюля  3 л 20*9,5 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
-        <v>7537</v>
+        <v>2307</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81280234</t>
+          <t>81290301</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>кт632</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4,6 л 24/21,5*17 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Кастрюля  3 л 21,5*9,5 см с крышкой нерж. ОПТИМА ИНДУКЦИЯ LXL</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LUXSTAHL</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>5237</v>
+        <v>2614</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>258</v>
+        <v>325</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81240433</t>
+          <t>81290302</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TC 26 K7</t>
+          <t>кт3155</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  4,7 л 24*13 см чугун с крышкой черная ИНДУКЦИЯ LAVA</t>
+          <t>Кастрюля  3 л 21,5*9,5 см с крышкой нерж. САТИН ИНДУКЦИЯ LXL</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>LUXSTAHL</t>
         </is>
       </c>
       <c r="G32" s="9">
-        <v>9316</v>
+        <v>2420</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81280241</t>
+          <t>70001299</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
+          <t>824</t>
+        </is>
+      </c>
+      <c r="E33" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля  3 л 24*8 см без крышки алюм. с антиприг. покрытием Германия</t>
+        </is>
+      </c>
+      <c r="F33" s="7" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="E33" s="8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G33" s="9">
-        <v>5437</v>
+        <v>5087</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>275</v>
+        <v>11</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
-          <t>92001137</t>
+          <t>91000000</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
-          <t>C22S178CBS----20*16</t>
+          <t>CB-122003</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  5 л 20*16 см с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Кастрюля  3,3 л 20*10,5 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1635</v>
+        <v>3828</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
-          <t>81240408</t>
+          <t>81280239</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  5 л 20*16 см с крышкой нерж. ИНДУКЦИЯ "КАТУНЬ"</t>
+          <t>Кастрюля  3,4 л 24/21,5*14 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
-        <v>3762</v>
+        <v>4837</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>90</v>
+        <v>269</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
-          <t>81200001</t>
+          <t>81280233</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t>81200001</t>
+          <t/>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  5 л 20*17 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Кастрюля  3,5 л 22/19,5*16 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>3570</v>
+        <v>4723</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>1712</v>
+        <v>136</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
-          <t>81240582</t>
+          <t>70001300</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
+          <t>826</t>
+        </is>
+      </c>
+      <c r="E37" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля  3,6 л 26*8 см без крышки алюм. с антиприг. покрытием Германия</t>
+        </is>
+      </c>
+      <c r="F37" s="7" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="E37" s="8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G37" s="9">
-        <v>2747</v>
+        <v>5270</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
-          <t>91000002</t>
+          <t>81269884</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t>CB-122405</t>
+          <t>81269884</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  5 л 24*11 см низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  4 л 24/20,8*16 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
-        <v>3137</v>
+        <v>4473</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>0</v>
+        <v>484</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
-          <t>70001309</t>
+          <t>81280240</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t>3321</t>
+          <t/>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  5,5 л овальная форма для запекания 33*21*11 см без крышки алюм Германия</t>
+          <t>Кастрюля  4 л 26/23*15 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>8162</v>
+        <v>5097</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>0</v>
+        <v>265</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
-          <t>81280235</t>
+          <t>81240436</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV Y TC 24 PR K2 P</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  5,8 л 26/23*18,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Кастрюля  4,4 л 24*12,5 см чугун с крышкой ИНДУКЦИЯ Majolica Mor LAVA</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G40" s="9">
-        <v>5697</v>
+        <v>11805</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>257</v>
+        <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81222062</t>
+          <t>81222061</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>ZA0605-4.5L</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  6 л, 22,5/15,5*21 см фарфор с крышкой ДЛЯ ГАЗОВОЙ ПЛИТЫ Style Buffet New Kitchen P.L.</t>
+          <t>Кастрюля  4,5 л, 22/15,5*17,5 см фарфор с крышкой ДЛЯ ГАЗОВОЙ ПЛИТЫ Style Buffet New Kitchen P.L.</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>9037</v>
+        <v>7537</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>189</v>
+        <v>172</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81240513</t>
+          <t>81280234</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  6,5 л 28*19,7 см чугун с крышкой красная SUNNEX</t>
+          <t>Кастрюля  4,6 л 24/21,5*17 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>12937</v>
+        <v>5237</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>14</v>
+        <v>235</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81200002</t>
+          <t>81240433</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>81200002</t>
+          <t>LV ECO Y TC 26 K7</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  6,5 л котел 22*20 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Кастрюля  4,7 л 24*13 см чугун с крышкой черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>3570</v>
+        <v>9316</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>2650</v>
+        <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>81240437</t>
+          <t>81280241</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>LV Y TC 28 PR K2 P</t>
+          <t/>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  6,7 л 28*13,5 см чугун с крышкой ИНДУКЦИЯ Majolica Mor LAVA</t>
+          <t>Кастрюля  4,7 л 28/25,5*15,5 см с крышкой низкая Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>14435</v>
+        <v>5437</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>0</v>
+        <v>258</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>81240583</t>
+          <t>92001137</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C22S178CBS----20*16</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  7 л 24*15,5 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  5 л 20*16 см с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>3357</v>
+        <v>1635</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>221</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81269885</t>
+          <t>81240408</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
+          <t>КТ-ОБ-05</t>
+        </is>
+      </c>
+      <c r="E46" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля  5 л 20*16 см с крышкой нерж. ИНДУКЦИЯ "КАТУНЬ"</t>
+        </is>
+      </c>
+      <c r="F46" s="7" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="E46" s="8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G46" s="9">
-        <v>5437</v>
+        <v>3762</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>514</v>
+        <v>87</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81280236</t>
+          <t>81200001</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81200001</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  7 л 28/25,5*19,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
+          <t>Кастрюля  5 л 20*17 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>6173</v>
+        <v>3570</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>263</v>
+        <v>1651</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>91000004</t>
+          <t>81240582</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t>CB-173208</t>
+          <t>C22S170S-(22*13)-5L</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  8 л 32*10 см низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  5 л 22*13 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>3031</v>
+        <v>2747</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81240584</t>
+          <t>91000002</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CB-122405</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  9 л 26*17 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  5 л 24*11 см низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>3970</v>
+        <v>3137</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>283</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>81200003</t>
+          <t>70001309</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>81200003/КТ-ОБ-09</t>
+          <t>3321</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  9 л котел 24*20 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Кастрюля  5,5 л овальная форма для запекания 33*21*11 см без крышки алюм. с антиприг. покр. Германия</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>3570</v>
+        <v>8162</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>2505</v>
+        <v>0</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>70001307</t>
+          <t>81280235</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>928</t>
+          <t/>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  9,5 л 28*16 см без крышки алюминий Германия</t>
+          <t>Кастрюля  5,8 л 26/23*18,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>9237</v>
+        <v>5697</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>1</v>
+        <v>243</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>70001308</t>
+          <t>92001239</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>4024</t>
+          <t>FDT520/05 styie)</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 10 л форма для запекания 40*24*12 см без крышки алюм Германия</t>
+          <t>Кастрюля  6 л котел 20*20 см с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>12811</v>
+        <v>2793</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>70001311</t>
+          <t>71002763</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>74024</t>
+          <t>23246 SUN.</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 10 л форма для запекания 40*24*6 см без крышки алюм Германия</t>
+          <t>Кастрюля  6 л котел 45*14*10,5 см низкая для рыбы овальная с паровой вставкой нерж. ИНДУКЦИЯ SUNNEX</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>9443</v>
+        <v>4743</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81200004</t>
+          <t>81222062</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>81200004</t>
+          <t>ZA0605-6L</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 11 л 26*21 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Кастрюля  6 л, 22,5/15,5*21 см фарфор с крышкой ДЛЯ ГАЗОВОЙ ПЛИТЫ Style Buffet New Kitchen P.L.</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>3573</v>
+        <v>9037</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>902</v>
+        <v>187</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81240585</t>
+          <t>81240513</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>C22S170S-(28*18)-11L</t>
+          <t>MCA28R-UX</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 11 л 28*18 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  6,5 л 28*19,7 см чугун с крышкой красная SUNNEX</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>5187</v>
+        <v>12937</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
-        <v>280</v>
+        <v>13</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>91000005</t>
+          <t>81200002</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>CB-173611</t>
+          <t>81200002</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 11 л 36*11 см низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  6,5 л котел 22*20 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>4773</v>
+        <v>3570</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>0</v>
+        <v>2554</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>81200005</t>
+          <t>81240437</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t>81200005</t>
+          <t>LV Y TC 28 PR K2 P</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 13,5 л 28*22 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Кастрюля  6,7 л 28*13,5 см чугун с крышкой ИНДУКЦИЯ Majolica Mor LAVA</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>3800</v>
+        <v>14435</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>2101</v>
+        <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
-          <t>81240586</t>
+          <t>81240583</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C22S170S-(24*15.5)-7L</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 15 л 30*21 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  7 л 24*15,5 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
-        <v>7037</v>
+        <v>3357</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
-        <v>281</v>
+        <v>214</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
-          <t>81200006</t>
+          <t>81269885</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
-          <t>81200006</t>
+          <t>81269885</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 16 л 30*23 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Кастрюля  7 л 28/24,8*17 см с крышкой New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>3997</v>
+        <v>5437</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>1149</v>
+        <v>509</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
-          <t>91000006</t>
+          <t>81280236</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t>CB-174016</t>
+          <t/>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 16 л 40*13 см низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+          <t>Кастрюля  7 л 28/25,5*19,5 см с крышкой New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>6708</v>
+        <v>6173</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
-        <v>0</v>
+        <v>241</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
-          <t>92001142</t>
+          <t>91000004</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL044</t>
+          <t>CB-173208</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 18 л 36*18 см для пасты алюм. с 4-мя нерж. стрейнерами P.L. Proff Cuisine</t>
+          <t>Кастрюля  8 л 32*10 см низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>14037</v>
+        <v>3031</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
-          <t>92001490</t>
+          <t>71002764</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
-          <t>JQ-AL046</t>
+          <t>23446 SUN.</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
-          <t>Стрейнер для кастрюли арт. 92001142 1/4 нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля  8,9 л котел 60*16*11,5 см низкая для рыбы овальная с пар. вставкой нерж. ИНДУКЦИЯ SUNNEX</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G62" s="9">
-        <v>1637</v>
+        <v>5337</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
+          <t>81240584</t>
+        </is>
+      </c>
+      <c r="D63" s="7" t="inlineStr">
+        <is>
+          <t>C22S170S-(26*17)-9L</t>
+        </is>
+      </c>
+      <c r="E63" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля  9 л 26*17 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+        </is>
+      </c>
+      <c r="F63" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G63" s="9">
+        <v>3970</v>
+      </c>
+      <c r="H63" s="9">
+        <v/>
+      </c>
+      <c r="I63" s="10">
+        <v>274</v>
+      </c>
+      <c r="J63" s="4"/>
+    </row>
+    <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="4"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="6" t="inlineStr">
+        <is>
+          <t>81200003</t>
+        </is>
+      </c>
+      <c r="D64" s="7" t="inlineStr">
+        <is>
+          <t>81200003/КТ-ОБ-09</t>
+        </is>
+      </c>
+      <c r="E64" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля  9 л котел 24*20 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F64" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G64" s="9">
+        <v>3570</v>
+      </c>
+      <c r="H64" s="9">
+        <v/>
+      </c>
+      <c r="I64" s="10">
+        <v>2431</v>
+      </c>
+      <c r="J64" s="4"/>
+    </row>
+    <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="4"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="6" t="inlineStr">
+        <is>
+          <t>70001307</t>
+        </is>
+      </c>
+      <c r="D65" s="7" t="inlineStr">
+        <is>
+          <t>928</t>
+        </is>
+      </c>
+      <c r="E65" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля  9,5 л 28*16 см без крышки алюм. с антиприг. покрытием Германия</t>
+        </is>
+      </c>
+      <c r="F65" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G65" s="9">
+        <v>9237</v>
+      </c>
+      <c r="H65" s="9">
+        <v/>
+      </c>
+      <c r="I65" s="10">
+        <v>1</v>
+      </c>
+      <c r="J65" s="4"/>
+    </row>
+    <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="4"/>
+      <c r="B66" s="5"/>
+      <c r="C66" s="6" t="inlineStr">
+        <is>
+          <t>81240594</t>
+        </is>
+      </c>
+      <c r="D66" s="7" t="inlineStr">
+        <is>
+          <t>C22S170SMJ-(32*12)-10L</t>
+        </is>
+      </c>
+      <c r="E66" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 10 л котел 32*12 см Kitchen Staff низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F66" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G66" s="9">
+        <v>8089</v>
+      </c>
+      <c r="H66" s="9">
+        <v/>
+      </c>
+      <c r="I66" s="10">
+        <v>82</v>
+      </c>
+      <c r="J66" s="4"/>
+    </row>
+    <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="4"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="6" t="inlineStr">
+        <is>
+          <t>70001308</t>
+        </is>
+      </c>
+      <c r="D67" s="7" t="inlineStr">
+        <is>
+          <t>4024</t>
+        </is>
+      </c>
+      <c r="E67" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 10 л форма для запекания 40*24*12 см без крышки алюм. с антиприг. покрытием Германия</t>
+        </is>
+      </c>
+      <c r="F67" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G67" s="9">
+        <v>12811</v>
+      </c>
+      <c r="H67" s="9">
+        <v/>
+      </c>
+      <c r="I67" s="10">
+        <v>3</v>
+      </c>
+      <c r="J67" s="4"/>
+    </row>
+    <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="4"/>
+      <c r="B68" s="5"/>
+      <c r="C68" s="6" t="inlineStr">
+        <is>
+          <t>70001311</t>
+        </is>
+      </c>
+      <c r="D68" s="7" t="inlineStr">
+        <is>
+          <t>74024</t>
+        </is>
+      </c>
+      <c r="E68" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 10 л форма для запекания 40*24*6 см без крышки алюм. с антиприг. покрытием Германия</t>
+        </is>
+      </c>
+      <c r="F68" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G68" s="9">
+        <v>9443</v>
+      </c>
+      <c r="H68" s="9">
+        <v/>
+      </c>
+      <c r="I68" s="10">
+        <v>0</v>
+      </c>
+      <c r="J68" s="4"/>
+    </row>
+    <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="4"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="6" t="inlineStr">
+        <is>
+          <t>81200004</t>
+        </is>
+      </c>
+      <c r="D69" s="7" t="inlineStr">
+        <is>
+          <t>81200004</t>
+        </is>
+      </c>
+      <c r="E69" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 11 л 26*21 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F69" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G69" s="9">
+        <v>3573</v>
+      </c>
+      <c r="H69" s="9">
+        <v/>
+      </c>
+      <c r="I69" s="10">
+        <v>708</v>
+      </c>
+      <c r="J69" s="4"/>
+    </row>
+    <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="4"/>
+      <c r="B70" s="5"/>
+      <c r="C70" s="6" t="inlineStr">
+        <is>
+          <t>81240585</t>
+        </is>
+      </c>
+      <c r="D70" s="7" t="inlineStr">
+        <is>
+          <t>C22S170S-(28*18)-11L</t>
+        </is>
+      </c>
+      <c r="E70" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 11 л 28*18 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+        </is>
+      </c>
+      <c r="F70" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G70" s="9">
+        <v>5187</v>
+      </c>
+      <c r="H70" s="9">
+        <v/>
+      </c>
+      <c r="I70" s="10">
+        <v>275</v>
+      </c>
+      <c r="J70" s="4"/>
+    </row>
+    <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="4"/>
+      <c r="B71" s="5"/>
+      <c r="C71" s="6" t="inlineStr">
+        <is>
+          <t>91000005</t>
+        </is>
+      </c>
+      <c r="D71" s="7" t="inlineStr">
+        <is>
+          <t>CB-173611</t>
+        </is>
+      </c>
+      <c r="E71" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 11 л 36*11 см низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+        </is>
+      </c>
+      <c r="F71" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G71" s="9">
+        <v>4773</v>
+      </c>
+      <c r="H71" s="9">
+        <v/>
+      </c>
+      <c r="I71" s="10">
+        <v>0</v>
+      </c>
+      <c r="J71" s="4"/>
+    </row>
+    <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="4"/>
+      <c r="B72" s="5"/>
+      <c r="C72" s="6" t="inlineStr">
+        <is>
+          <t>92001172</t>
+        </is>
+      </c>
+      <c r="D72" s="7" t="inlineStr">
+        <is>
+          <t>FDT525 (05style)</t>
+        </is>
+      </c>
+      <c r="E72" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 12 л котел 25*25 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F72" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G72" s="9">
+        <v>4903</v>
+      </c>
+      <c r="H72" s="9">
+        <v/>
+      </c>
+      <c r="I72" s="10">
+        <v>198</v>
+      </c>
+      <c r="J72" s="4"/>
+    </row>
+    <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="4"/>
+      <c r="B73" s="5"/>
+      <c r="C73" s="6" t="inlineStr">
+        <is>
+          <t>81200005</t>
+        </is>
+      </c>
+      <c r="D73" s="7" t="inlineStr">
+        <is>
+          <t>81200005</t>
+        </is>
+      </c>
+      <c r="E73" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 13,5 л 28*22 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F73" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G73" s="9">
+        <v>3800</v>
+      </c>
+      <c r="H73" s="9">
+        <v/>
+      </c>
+      <c r="I73" s="10">
+        <v>2041</v>
+      </c>
+      <c r="J73" s="4"/>
+    </row>
+    <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="4"/>
+      <c r="B74" s="5"/>
+      <c r="C74" s="6" t="inlineStr">
+        <is>
+          <t>81240586</t>
+        </is>
+      </c>
+      <c r="D74" s="7" t="inlineStr">
+        <is>
+          <t>C22S170S-(30*21)-15L</t>
+        </is>
+      </c>
+      <c r="E74" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 15 л 30*21 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+        </is>
+      </c>
+      <c r="F74" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G74" s="9">
+        <v>7037</v>
+      </c>
+      <c r="H74" s="9">
+        <v/>
+      </c>
+      <c r="I74" s="10">
+        <v>265</v>
+      </c>
+      <c r="J74" s="4"/>
+    </row>
+    <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="4"/>
+      <c r="B75" s="5"/>
+      <c r="C75" s="6" t="inlineStr">
+        <is>
+          <t>81200006</t>
+        </is>
+      </c>
+      <c r="D75" s="7" t="inlineStr">
+        <is>
+          <t>81200006</t>
+        </is>
+      </c>
+      <c r="E75" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 16 л 30*23 см EcoLine с крышкой нерж. 18/0 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F75" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G75" s="9">
+        <v>3997</v>
+      </c>
+      <c r="H75" s="9">
+        <v/>
+      </c>
+      <c r="I75" s="10">
+        <v>1001</v>
+      </c>
+      <c r="J75" s="4"/>
+    </row>
+    <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="4"/>
+      <c r="B76" s="5"/>
+      <c r="C76" s="6" t="inlineStr">
+        <is>
+          <t>91000006</t>
+        </is>
+      </c>
+      <c r="D76" s="7" t="inlineStr">
+        <is>
+          <t>CB-174016</t>
+        </is>
+      </c>
+      <c r="E76" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 16 л 40*13 см низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine </t>
+        </is>
+      </c>
+      <c r="F76" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G76" s="9">
+        <v>6708</v>
+      </c>
+      <c r="H76" s="9">
+        <v/>
+      </c>
+      <c r="I76" s="10">
+        <v>0</v>
+      </c>
+      <c r="J76" s="4"/>
+    </row>
+    <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="4"/>
+      <c r="B77" s="5"/>
+      <c r="C77" s="6" t="inlineStr">
+        <is>
+          <t>71002531</t>
+        </is>
+      </c>
+      <c r="D77" s="7" t="inlineStr">
+        <is>
+          <t>208.028</t>
+        </is>
+      </c>
+      <c r="E77" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 16,5 л котел 28*28 см с крышкой нерж. 18/10 ИНДУКЦИЯ Pujadas Испания</t>
+        </is>
+      </c>
+      <c r="F77" s="7" t="inlineStr">
+        <is>
+          <t>Pujadas</t>
+        </is>
+      </c>
+      <c r="G77" s="9">
+        <v>9038</v>
+      </c>
+      <c r="H77" s="9">
+        <v/>
+      </c>
+      <c r="I77" s="10">
+        <v>0</v>
+      </c>
+      <c r="J77" s="4"/>
+    </row>
+    <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="4"/>
+      <c r="B78" s="5"/>
+      <c r="C78" s="6" t="inlineStr">
+        <is>
+          <t>85100034</t>
+        </is>
+      </c>
+      <c r="D78" s="7" t="inlineStr">
+        <is>
+          <t>290.028</t>
+        </is>
+      </c>
+      <c r="E78" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 16,5 л котел 28*28 см с крышкой нерж. 18/10 ИНДУКЦИЯ Pujadas Испания</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="inlineStr">
+        <is>
+          <t>Pujadas</t>
+        </is>
+      </c>
+      <c r="G78" s="9">
+        <v>10157</v>
+      </c>
+      <c r="H78" s="9">
+        <v/>
+      </c>
+      <c r="I78" s="10">
+        <v>0</v>
+      </c>
+      <c r="J78" s="4"/>
+    </row>
+    <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="4"/>
+      <c r="B79" s="5"/>
+      <c r="C79" s="6" t="inlineStr">
+        <is>
+          <t>92001173</t>
+        </is>
+      </c>
+      <c r="D79" s="7" t="inlineStr">
+        <is>
+          <t>FDT528 (05style)</t>
+        </is>
+      </c>
+      <c r="E79" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 17 л котел 28*28 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F79" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G79" s="9">
+        <v>5637</v>
+      </c>
+      <c r="H79" s="9">
+        <v/>
+      </c>
+      <c r="I79" s="10">
+        <v>0</v>
+      </c>
+      <c r="J79" s="4"/>
+    </row>
+    <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="4"/>
+      <c r="B80" s="5"/>
+      <c r="C80" s="6" t="inlineStr">
+        <is>
+          <t>92001142</t>
+        </is>
+      </c>
+      <c r="D80" s="7" t="inlineStr">
+        <is>
+          <t>JQ-AL044</t>
+        </is>
+      </c>
+      <c r="E80" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 18 л 36*18 см для пасты алюм. с 4-мя нерж. стрейнерами P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F80" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G80" s="9">
+        <v>14037</v>
+      </c>
+      <c r="H80" s="9">
+        <v/>
+      </c>
+      <c r="I80" s="10">
+        <v>30</v>
+      </c>
+      <c r="J80" s="4"/>
+    </row>
+    <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="4"/>
+      <c r="B81" s="5"/>
+      <c r="C81" s="6" t="inlineStr">
+        <is>
+          <t>81240589</t>
+        </is>
+      </c>
+      <c r="D81" s="7" t="inlineStr">
+        <is>
+          <t>C22S170SMJ-(30*30)-20L</t>
+        </is>
+      </c>
+      <c r="E81" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 20 л котел 30*30 см Kitchen Staff с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F81" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G81" s="9">
+        <v>6603</v>
+      </c>
+      <c r="H81" s="9">
+        <v/>
+      </c>
+      <c r="I81" s="10">
+        <v>0</v>
+      </c>
+      <c r="J81" s="4"/>
+    </row>
+    <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="4"/>
+      <c r="B82" s="5"/>
+      <c r="C82" s="6" t="inlineStr">
+        <is>
+          <t>92001174</t>
+        </is>
+      </c>
+      <c r="D82" s="7" t="inlineStr">
+        <is>
+          <t>FDT530 (05style)</t>
+        </is>
+      </c>
+      <c r="E82" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 21 л котел 30*30 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F82" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G82" s="9">
+        <v>6603</v>
+      </c>
+      <c r="H82" s="9">
+        <v/>
+      </c>
+      <c r="I82" s="10">
+        <v>0</v>
+      </c>
+      <c r="J82" s="4"/>
+    </row>
+    <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="4"/>
+      <c r="B83" s="5"/>
+      <c r="C83" s="6" t="inlineStr">
+        <is>
+          <t>92001175</t>
+        </is>
+      </c>
+      <c r="D83" s="7" t="inlineStr">
+        <is>
+          <t>FDT532 (05style)</t>
+        </is>
+      </c>
+      <c r="E83" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 25 л котел 32*32 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F83" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G83" s="9">
+        <v>9003</v>
+      </c>
+      <c r="H83" s="9">
+        <v/>
+      </c>
+      <c r="I83" s="10">
+        <v>120</v>
+      </c>
+      <c r="J83" s="4"/>
+    </row>
+    <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="4"/>
+      <c r="B84" s="5"/>
+      <c r="C84" s="6" t="inlineStr">
+        <is>
+          <t>81240590</t>
+        </is>
+      </c>
+      <c r="D84" s="7" t="inlineStr">
+        <is>
+          <t>C22S170SMJ-(32*32)-25L</t>
+        </is>
+      </c>
+      <c r="E84" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 25 л котел 32*32 см Kitchen Staff с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F84" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G84" s="9">
+        <v>9003</v>
+      </c>
+      <c r="H84" s="9">
+        <v/>
+      </c>
+      <c r="I84" s="10">
+        <v>281</v>
+      </c>
+      <c r="J84" s="4"/>
+    </row>
+    <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="4"/>
+      <c r="B85" s="5"/>
+      <c r="C85" s="6" t="inlineStr">
+        <is>
+          <t>81240591</t>
+        </is>
+      </c>
+      <c r="D85" s="7" t="inlineStr">
+        <is>
+          <t>C22S170SMJ-(35*32)-30L</t>
+        </is>
+      </c>
+      <c r="E85" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 30 л котел 35*32 см Kitchen Staff с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F85" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G85" s="9">
+        <v>10297</v>
+      </c>
+      <c r="H85" s="9">
+        <v/>
+      </c>
+      <c r="I85" s="10">
+        <v>113</v>
+      </c>
+      <c r="J85" s="4"/>
+    </row>
+    <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="4"/>
+      <c r="B86" s="5"/>
+      <c r="C86" s="6" t="inlineStr">
+        <is>
+          <t>80002017</t>
+        </is>
+      </c>
+      <c r="D86" s="7" t="inlineStr">
+        <is>
+          <t>CB-103631</t>
+        </is>
+      </c>
+      <c r="E86" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 31 л котел 36*30 см с крышкой нерж. 18/8 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F86" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G86" s="9">
+        <v>11654</v>
+      </c>
+      <c r="H86" s="9">
+        <v/>
+      </c>
+      <c r="I86" s="10">
+        <v>0</v>
+      </c>
+      <c r="J86" s="4"/>
+    </row>
+    <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4"/>
+      <c r="B87" s="5"/>
+      <c r="C87" s="6" t="inlineStr">
+        <is>
+          <t>92001176</t>
+        </is>
+      </c>
+      <c r="D87" s="7" t="inlineStr">
+        <is>
+          <t>FDT535 (05style)</t>
+        </is>
+      </c>
+      <c r="E87" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 34 л котел 35*35 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F87" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G87" s="9">
+        <v>10003</v>
+      </c>
+      <c r="H87" s="9">
+        <v/>
+      </c>
+      <c r="I87" s="10">
+        <v>163</v>
+      </c>
+      <c r="J87" s="4"/>
+    </row>
+    <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="4"/>
+      <c r="B88" s="5"/>
+      <c r="C88" s="6" t="inlineStr">
+        <is>
+          <t>80002018</t>
+        </is>
+      </c>
+      <c r="D88" s="7" t="inlineStr">
+        <is>
+          <t>CB-103636</t>
+        </is>
+      </c>
+      <c r="E88" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 36 л котел 36*36 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F88" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G88" s="9">
+        <v>10589</v>
+      </c>
+      <c r="H88" s="9">
+        <v/>
+      </c>
+      <c r="I88" s="10">
+        <v>0</v>
+      </c>
+      <c r="J88" s="4"/>
+    </row>
+    <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="4"/>
+      <c r="B89" s="5"/>
+      <c r="C89" s="6" t="inlineStr">
+        <is>
+          <t>81240592</t>
+        </is>
+      </c>
+      <c r="D89" s="7" t="inlineStr">
+        <is>
+          <t>C22S170SMJ-(36*36)-37L</t>
+        </is>
+      </c>
+      <c r="E89" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 37 л котел 36*36 см Kitchen Staff с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F89" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G89" s="9">
+        <v>10197</v>
+      </c>
+      <c r="H89" s="9">
+        <v/>
+      </c>
+      <c r="I89" s="10">
+        <v>173</v>
+      </c>
+      <c r="J89" s="4"/>
+    </row>
+    <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="4"/>
+      <c r="B90" s="5"/>
+      <c r="C90" s="6" t="inlineStr">
+        <is>
+          <t>92001177</t>
+        </is>
+      </c>
+      <c r="D90" s="7" t="inlineStr">
+        <is>
+          <t>FDT540 (05style)</t>
+        </is>
+      </c>
+      <c r="E90" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 50 л котел 40*40 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F90" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G90" s="9">
+        <v>12603</v>
+      </c>
+      <c r="H90" s="9">
+        <v/>
+      </c>
+      <c r="I90" s="10">
+        <v>7</v>
+      </c>
+      <c r="J90" s="4"/>
+    </row>
+    <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="4"/>
+      <c r="B91" s="5"/>
+      <c r="C91" s="6" t="inlineStr">
+        <is>
+          <t>81240593</t>
+        </is>
+      </c>
+      <c r="D91" s="7" t="inlineStr">
+        <is>
+          <t>C22S170SMJ-(40*40)-50L</t>
+        </is>
+      </c>
+      <c r="E91" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 50 л котел 40*40 см Kitchen Staff с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F91" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G91" s="9">
+        <v>12603</v>
+      </c>
+      <c r="H91" s="9">
+        <v/>
+      </c>
+      <c r="I91" s="10">
+        <v>164</v>
+      </c>
+      <c r="J91" s="4"/>
+    </row>
+    <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="4"/>
+      <c r="B92" s="5"/>
+      <c r="C92" s="6" t="inlineStr">
+        <is>
+          <t>80002019</t>
+        </is>
+      </c>
+      <c r="D92" s="7" t="inlineStr">
+        <is>
+          <t>CB-104050</t>
+        </is>
+      </c>
+      <c r="E92" s="8" t="inlineStr">
+        <is>
+          <t>Кастрюля 50 л котел 40*40 см с крышкой нерж. 18/8 ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F92" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G92" s="9">
+        <v>17104</v>
+      </c>
+      <c r="H92" s="9">
+        <v/>
+      </c>
+      <c r="I92" s="10">
+        <v>0</v>
+      </c>
+      <c r="J92" s="4"/>
+    </row>
+    <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="4"/>
+      <c r="B93" s="5"/>
+      <c r="C93" s="6" t="inlineStr">
+        <is>
+          <t>92001490</t>
+        </is>
+      </c>
+      <c r="D93" s="7" t="inlineStr">
+        <is>
+          <t>JQ-AL046</t>
+        </is>
+      </c>
+      <c r="E93" s="8" t="inlineStr">
+        <is>
+          <t>Стрейнер для кастрюли арт. 92001142 1/4 нерж. P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F93" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G93" s="9">
+        <v>1637</v>
+      </c>
+      <c r="H93" s="9">
+        <v/>
+      </c>
+      <c r="I93" s="10">
+        <v>1</v>
+      </c>
+      <c r="J93" s="4"/>
+    </row>
+    <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="4"/>
+      <c r="B94" s="5"/>
+      <c r="C94" s="6" t="inlineStr">
+        <is>
           <t>81240410</t>
         </is>
       </c>
-      <c r="D63" s="7" t="inlineStr">
+      <c r="D94" s="7" t="inlineStr">
         <is>
           <t>LV P EK 826 R</t>
         </is>
       </c>
-      <c r="E63" s="8" t="inlineStr">
+      <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Террин для запекания 29*11*10,8 см 1л прямоуг. красный чугун ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
-      <c r="F63" s="7" t="inlineStr">
+      <c r="F94" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
-      <c r="G63" s="9">
+      <c r="G94" s="9">
         <v>6258</v>
       </c>
-      <c r="H63" s="9">
-[...2 lines deleted...]
-      <c r="I63" s="10">
+      <c r="H94" s="9">
+        <v/>
+      </c>
+      <c r="I94" s="10">
         <v>0</v>
       </c>
-      <c r="J63" s="4"/>
+      <c r="J94" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>