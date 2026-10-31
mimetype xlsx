--- v0 (2026-06-10)
+++ v1 (2026-10-31)
@@ -1217,51 +1217,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 22:12</t>
+          <t>Прайс актуален на 31.10.2026 04:30</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1328,202 +1328,202 @@
         <v>2793</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
         <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>71002763</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>23246 SUN.</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  6 л котел 45*14*10,5 см для рыбы овальный с паровой вставкой нерж. ИНДУКЦИЯ SUNNEX</t>
+          <t>Кастрюля  6 л котел 45*14*10,5 см низкая для рыбы овальная с паровой вставкой нерж. ИНДУКЦИЯ SUNNEX</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>4743</v>
       </c>
       <c r="H7" s="9">
-        <v/>
+        <v>3320</v>
       </c>
       <c r="I7" s="10">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>71002764</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>23446 SUN.</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля  8,9 л котел 60*16*11,5 см для рыбы овальный с паровой вставкой нерж. ИНДУКЦИЯ SUNNEX</t>
+          <t>Кастрюля  8,9 л котел 60*16*11,5 см низкая для рыбы овальная с пар. вставкой нерж. ИНДУКЦИЯ SUNNEX</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>5337</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240594</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C22S170SMJ-(32*12)-10L</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля 10 л котел 32*12 см Kitchen Staff низкий с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Кастрюля 10 л котел 32*12 см Kitchen Staff низкая с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
-        <v>8089</v>
+        <v>8358</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92001172</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>FDT525 (05style)</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 12 л котел 25*25 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
-        <v>4903</v>
+        <v>6601</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>225</v>
+        <v>349</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>71002531</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>208.028</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 16,5 л котел 28*28 см с крышкой нерж. 18/10 ИНДУКЦИЯ Pujadas Испания</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>9038</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>85100034</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>290.028</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 16,5 л котел 28*28 см с крышкой нерж. 18/10 ИНДУКЦИЯ Pujadas Испания</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
@@ -1541,227 +1541,227 @@
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>92001173</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>FDT528 (05style)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 17 л котел 28*28 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
-        <v>5637</v>
+        <v>7660</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>4</v>
+        <v>167</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240589</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C22S170SMJ-(30*30)-20L</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 20 л котел 30*30 см Kitchen Staff с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>6603</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
         <v>0</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92001174</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>FDT530 (05style)</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 21 л котел 30*30 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
-        <v>6603</v>
+        <v>8718</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>0</v>
+        <v>158</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>92001175</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>FDT532 (05style)</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 25 л котел 32*32 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
-        <v>9003</v>
+        <v>9590</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>167</v>
+        <v>289</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81240590</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C22S170SMJ-(32*32)-25L</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 25 л котел 32*32 см Kitchen Staff с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>9003</v>
+        <v>9493</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240591</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C22S170SMJ-(35*32)-30L</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 30 л котел 35*32 см Kitchen Staff с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>10297</v>
+        <v>11058</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>80002017</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>CB-103631</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 31 л котел 36*30 см с крышкой нерж. 18/8 ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1779,193 +1779,193 @@
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>92001176</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>FDT535 (05style)</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 34 л котел 35*35 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
-        <v>10003</v>
+        <v>12206</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>186</v>
+        <v>324</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>80002018</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>CB-103636</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 36 л котел 36*36 см с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>10589</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240592</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C22S170SMJ-(36*36)-37L</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 37 л котел 36*36 см Kitchen Staff с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>10197</v>
+        <v>11737</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>210</v>
+        <v>182</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>92001177</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>FDT540 (05style)</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 50 л котел 40*40 см Eco Line с крышкой нерж. усиленная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>12603</v>
+        <v>14945</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
-        <v>18</v>
+        <v>171</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>81240593</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>C22S170SMJ-(40*40)-50L</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 50 л котел 40*40 см Kitchen Staff с крышкой нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
-        <v>12603</v>
+        <v>14791</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>203</v>
+        <v>168</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>80002019</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>CB-104050</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кастрюля 50 л котел 40*40 см с крышкой нерж. 18/8 ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>