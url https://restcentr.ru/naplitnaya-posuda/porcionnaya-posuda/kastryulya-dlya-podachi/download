--- v0 (2026-06-16)
+++ v1 (2026-10-15)
@@ -3296,51 +3296,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 16.06.2026 05:14</t>
+          <t>Прайс актуален на 15.10.2026 08:43</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -3368,71 +3368,71 @@
         <is>
           <t>Цена, руб.</t>
         </is>
       </c>
       <c r="H5" s="15" t="inlineStr">
         <is>
           <t>Акционная цена, руб.</t>
         </is>
       </c>
       <c r="I5" s="16" t="inlineStr">
         <is>
           <t>Остаток, шт</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>81222552</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>111.012</t>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для мидий 0,85 л черная d 13,4/12,4 см h13,5 см P.L.</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1737</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81241292</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>111.016</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для мидий 1,7 л черная d 17,6/16,3 см h17 см P.L.</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3470,272 +3470,272 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>3673</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
         <v>0</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81222551</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>111.018O</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для мидий 2,5 л оранжевая d 20/12,1 см h18,8 см P.L.</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>3673</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>5</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222550</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>111.018B</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для мидий 2,5 л синяя d 20/18,5 см h19 см P.L.</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>3673</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
         <v>0</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81241188</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HP 8001</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи  1,25 л, 20,5/14,5 см h13 см с крышкой Style Buffet нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>8013</v>
       </c>
       <c r="H11" s="9">
-        <v/>
+        <v>5609</v>
       </c>
       <c r="I11" s="10">
         <v>8</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81241189</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HP 8002</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи  2,3 л, 23,5/17,5 см h14 см с крышкой Style Buffet нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>12037</v>
       </c>
       <c r="H12" s="9">
-        <v/>
+        <v>8425</v>
       </c>
       <c r="I12" s="10">
         <v>8</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81241190</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HP 8003</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи  3,8 л, 31,5/22 см h17 см с крышкой Style Buffet нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>16037</v>
       </c>
       <c r="H13" s="9">
-        <v/>
+        <v>11225</v>
       </c>
       <c r="I13" s="10">
         <v>8</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81241191</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HP 8004</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи  8 л, 39/30,5 см h21 см с крышкой Style Buffet нерж. P.L. Hotelware</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>24013</v>
       </c>
       <c r="H14" s="9">
-        <v/>
+        <v>16809</v>
       </c>
       <c r="I14" s="10">
         <v>8</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240270</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>LV Y TC 10 K2 K44 PR R</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 10 см 350 мл на дерев. подст. с чугун. вставкой LAVA</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>5247</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>3935</v>
       </c>
       <c r="I15" s="10">
         <v>3</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>713203</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>CIPR42-CB/ 15410-10</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 10 см h4,5 см 250 мл круглая с крышкой чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
@@ -3762,218 +3762,218 @@
           <t>81200175</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>A10</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 10,5 см 250 мл круглая с крышкой эмаль чугун. красная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1265</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81200174</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>Fa10.5</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 10,5*10,5 см 500 мл квадратная с крышкой эмаль чугун. красная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1820</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>1274</v>
       </c>
       <c r="I18" s="10">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>99010008</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>CAM11C</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 10,9 см h6,1 см 550 мл круглая Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1137</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81241139</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MC 1001/CP</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 11 см h5,5 см 250 мл с крышкой Copper нерж. P.L. Hotelware</t>
+          <t>Кастрюля для подачи 11 см h5,5 см 250 мл с крышкой Copper нерж. цвет медь P.L. Hotelware</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1507</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
         <v>308</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>99006409</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>CAM11</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 11 см h6,2 см 550 мл круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>778</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81241140</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MC 1002/CP</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>2007</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>1404</v>
       </c>
       <c r="I22" s="10">
         <v>307</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81290221</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>SG-84237(C)</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 11,2 см h5 см 450 мл Dents Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
@@ -4000,116 +4000,116 @@
           <t>78040030</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>CEC9015-UK1</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 11,3 см h4,7 см 350 мл круглая Blue Rim эмалированая сталь SUNNEX [1]</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>697</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>935</v>
+        <v>895</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>92001533</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>3112101 /30 шт</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 11,3 см h6 см 370 мл круглая Vintage нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1726</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>62</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81241143</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MC 1002/S</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 11/8 см h6,5 см 430 мл круглая с крышкой нерж. P.L. </t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>1637</v>
       </c>
       <c r="H26" s="9">
-        <v/>
+        <v>1145</v>
       </c>
       <c r="I26" s="10">
         <v>309</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81200105</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>15410-12ER (кор=100ш</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 12 см 450 мл круглая с крышкой эмаль красная чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
@@ -4201,51 +4201,51 @@
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>99010005</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>CAM12</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 12 см h7,5 см круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1089</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>762</v>
       </c>
       <c r="I30" s="10">
         <v>412</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81200027</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>15701-12</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 12*9 см 250 мл овальная с крышкой чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
@@ -4340,51 +4340,51 @@
           <t>99010013</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>CAM12C</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 12,2 см h7,6 см 870 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>2347</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>437</v>
+        <v>420</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>713204</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>15410-12</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 12,5 см h6 см 500 мл круглая с крышкой чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4442,221 +4442,221 @@
           <t>81200326</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
           <t>КА</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 13*11 см h5,3 см 350 мл овальная с крышкой эмаль чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>1987</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1008</v>
+        <v>972</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81223269</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>F3781-6FB  кор=24/3</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 13*11,5 см 425 мл овальная черная с крышкой фарфор P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1683</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81200328</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>Ка1025</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 13*9,5 см h4,5 см 300 мл прямоуг. с крышкой эмаль чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>1732</v>
       </c>
       <c r="H39" s="9">
-        <v/>
+        <v>1212</v>
       </c>
       <c r="I39" s="10">
         <v>868</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81240029</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>73038042 / SG-80230</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 13,4 см h5 см 625 мл круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>957</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>117</v>
+        <v>97</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>81240836</t>
+          <t>81240838</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>CHM14</t>
+          <t>CHM24</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 13,7/11,7 см h8,1 см 1050 мл круглая нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 13,7/11,7 см h8,1 см 1050 мл круглая нерж. Vintage ручки золото Antique P.L.</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1013</v>
+        <v>1437</v>
       </c>
       <c r="H41" s="9">
-        <v/>
+        <v>1005</v>
       </c>
       <c r="I41" s="10">
-        <v>1148</v>
+        <v>1081</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>81240838</t>
+          <t>81240836</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CHM14</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 13,7/11,7 см h8,1 см 1050 мл круглая нерж. ручки Antique P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 13,7/11,7 см h8,1 см 1050 мл круглая нерж. матовая Vintage P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>1437</v>
+        <v>1013</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>1082</v>
+        <v>1105</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81290258</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
           <t>SG-82203B</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 13,9 см h5 см 650 мл Dents круглая нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4748,153 +4748,153 @@
           <t>71047259</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t>15410-14ER</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 14 см 750 мл круглая с крышкой эмаль чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>2349</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>356</v>
+        <v>321</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81200325</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
           <t>18149Ка509</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 14 см h7 см 700 мл круглая с крышкой эмаль чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>1987</v>
       </c>
       <c r="H47" s="9">
-        <v/>
+        <v>1390</v>
       </c>
       <c r="I47" s="10">
-        <v>1276</v>
+        <v>1248</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81290223</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>SG-84237(E)</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 14,5 см h6,5 см 900 мл Dents Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>2061</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81240030</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>73038043 / SG-80230</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 15 см h5 см 800 мл круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>1083</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>81200103</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>15701-15ER</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 15,5*10 см 450 мл овальная с крышкой эмаль чугун. красная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -4915,54 +4915,54 @@
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81200327</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>201385КА1076</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 16*13 см h6,3 см 550 мл овальная с крышкой эмаль чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
         <v>2518</v>
       </c>
       <c r="H51" s="9">
-        <v/>
+        <v>1762</v>
       </c>
       <c r="I51" s="10">
-        <v>1076</v>
+        <v>1056</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>81200028</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>15701-15 (кор=150шт)</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 17*11 см 500 мл овальная с крышкой чугун. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5073,51 +5073,51 @@
         <v>895</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
         <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81241063</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>SG-82735(B)</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 7,6 см сет 3 шт. на дерев. подст. h4 см 200 мл Dents нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 7,6 см сет 3 шт. на дерев. подст. h4 см 200 мл Dents нерж. 2 ручки золото P.L. </t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>4261</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>85100129</t>
         </is>
@@ -5190,51 +5190,51 @@
           <t>78040029</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>CEC9014-UK1</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 8,3 см h4,7 см 250 мл круглая Blue Rim эмалированая сталь SUNNEX [1]</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G59" s="9">
         <v>573</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
-        <v>177</v>
+        <v>112</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>99010006</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
           <t>CAM09C</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 9 см h5 см 350 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5243,100 +5243,100 @@
         <v>678</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
         <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81241064</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>SG-82735(C)</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи 9 см сет 3 шт. на дерев. подст. h5,5 см 350 мл Dents нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи 9 см сет 3 шт. на дерев. подст. h5,5 см 350 мл Dents нерж. 2 ручки золото P.L. </t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G61" s="9">
         <v>5253</v>
       </c>
       <c r="H61" s="9">
-        <v/>
+        <v>3677</v>
       </c>
       <c r="I61" s="10">
         <v>144</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>99006408</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
           <t>CAM09</t>
         </is>
       </c>
       <c r="E62" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 9,1 см h5 см 350 мл круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>657</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81290220</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>SG-84237(A)</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 9,5 см h4 см 180 мл Dents Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5374,90 +5374,90 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>2161</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
         <v>0</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81241142</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MC 1001/S</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Кастрюля для подачи 9/6,8 см h6 см 240 мл круглая с крышкой нерж. P.L. </t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1137</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>293</v>
+        <v>248</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81241076</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
           <t>SG-69904</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля для подачи на дерев. подст. 9,5 см h4,8 см 250 мл с крышкой алюм.P.L. Proff Cuisine</t>
+          <t>Кастрюля для подачи на дерев. подст. 9,5 см h4,8 см 250 мл с крышкой алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>3307</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
         <v>201</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>92001498</t>
         </is>
@@ -5476,105 +5476,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
         <v>1493</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
         <v>0</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81240490</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS01</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 10,5 см h5,3 см 450 мл Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
         <v>1853</v>
       </c>
       <c r="H68" s="9">
-        <v/>
+        <v>1297</v>
       </c>
       <c r="I68" s="10">
         <v>448</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81241134</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCH 5502/S</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 10,9/8 см h6,9 см 425 мл с крышкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>1893</v>
       </c>
       <c r="H69" s="9">
-        <v/>
+        <v>1325</v>
       </c>
       <c r="I69" s="10">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>32115937</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>SPM110C</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 11 см h6 см 500 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -5583,372 +5583,372 @@
         <v>1073</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
         <v>0</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>31751510</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>SPM11</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 11 см h6 см 500 мл нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 11 см h6 см 500 мл нерж. матовая Vintage P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>638</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
         <v>0</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81241137</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCH 5502/CP</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 11 см h6,5 см 425 мл с крышкой Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>1737</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81240491</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>SMS02</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 12 см h5,9 см 640 мл Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>2217</v>
       </c>
       <c r="H73" s="9">
-        <v/>
+        <v>1551</v>
       </c>
       <c r="I73" s="10">
         <v>470</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>373733</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>SPM12C</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 12 см h7,5 см 800 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
         <v>1773</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>31751513</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>SPM12</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 12,5 см h7,6 см 700 мл нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 12,5 см h7,6 см 700 мл нерж. матовая Vintage P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>676</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
         <v>0</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81240492</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SMS03</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 14,9 см h6,5 см 1100 мл Dents нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>2757</v>
       </c>
       <c r="H76" s="9">
-        <v/>
+        <v>1929</v>
       </c>
       <c r="I76" s="10">
         <v>445</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81241133</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCH 5501/S</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 8,7/6,7 см h5,7 см 200 мл с крышкой нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>1437</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81241136</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCH 5501/CP</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 8,8 см h5,8 см 265 мл с крышкой Copper нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 8,8 см h5,8 см 265 мл с крышкой Copper нерж. цвет медь P.L. </t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>1137</v>
       </c>
       <c r="H78" s="9">
-        <v/>
+        <v>795</v>
       </c>
       <c r="I78" s="10">
         <v>294</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>31751509</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>SPM09</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
-          <t>Кастрюля сотейник для подачи 9 см h5 см 250 мл нерж. P.L. Proff Cuisine</t>
+          <t>Кастрюля сотейник для подачи 9 см h5 см 250 мл нерж. матовая Vintage P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>673</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>31793790</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>SPM90C</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 9 см h5 см 300 мл Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1103</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>1622</v>
+        <v>1554</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>92001536</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>3121091 /30 шт</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Кастрюля сотейник для подачи 9 см h5,5 см 350 мл с крышкой Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>