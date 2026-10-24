--- v0 (2026-06-13)
+++ v1 (2026-10-24)
@@ -233,54 +233,50 @@
                                 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/>
                                 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/>
                                 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/>
                                 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/>
                                 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/>
                                 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/>
                                 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/>
                                 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/>
                                 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/>
                                 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/>
                                 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/>
                                 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/>
                                 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/>
                                 <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/>
                                 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/>
                                 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/>
                                 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/>
                                 <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/>
                                 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/>
                                 <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/>
                                 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/>
                                 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/>
                                 <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/>
                                 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/>
                                 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/>
-                                <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/>
-[...2 lines deleted...]
-                                <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1933,178 +1929,50 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Image54"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId54"/>
-        <a:stretch>
-[...126 lines deleted...]
-        <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2378,78 +2246,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J61"/>
+  <dimension ref="A2:J57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:16</t>
+          <t>Прайс актуален на 24.10.2026 22:19</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2531,85 +2399,85 @@
           <t>99002146</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>030311-3627Z07A6.5/48 шт</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Лоток глубокий 36*27*6,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>814</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>345</v>
+        <v>319</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>99002148</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>030311-4030Z07A6.5/36 шт</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Лоток глубокий 40*30*6,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>926</v>
       </c>
       <c r="H8" s="9">
-        <v/>
+        <v>601</v>
       </c>
       <c r="I8" s="10">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>99002149</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
           <t>030311-4535Z07A6.5</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Лоток глубокий 45*35*6,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -2633,391 +2501,391 @@
           <t>99002150</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>030311-5035Z07A6.5</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Лоток глубокий 50*35*6,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1269</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>210</v>
+        <v>193</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>99002151</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>030311-6040Z07A6.5/12 шт</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Лоток глубокий 60*40*6,5 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>1628</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>92001224</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>JQ-OT319B/030311-4530Z07</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Лоток мелкий, 45*30*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>753</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>99002122</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>030311-2720Z07A2.0/9</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 27*20*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>417</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>348</v>
+        <v>283</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>99002128</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>030311-3222Z07A2.0/72 шт</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 32*22*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>478</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>381</v>
+        <v>289</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>92001223</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>030311-3627Z07A2.0/ 60 шт</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 36*27*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>713</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>463</v>
       </c>
       <c r="I15" s="10">
-        <v>355</v>
+        <v>318</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>99002129</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>JQ319J/030311-4030Z0</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 40*30*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>724</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>749</v>
+        <v>723</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>99002130</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT319B</t>
+          <t>030311-4530Z07A2.0/3</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 45*35*2 см нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>887</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>312</v>
+        <v>284</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>92001225</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>JQ-OT319C/030311-503</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 50*35*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1157</v>
       </c>
       <c r="H18" s="9">
-        <v/>
+        <v>752</v>
       </c>
       <c r="I18" s="10">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>99002132</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>JQ-OT319L / 030311-5040Z0</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 50*40*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1113</v>
       </c>
       <c r="H19" s="9">
-        <v/>
+        <v>723</v>
       </c>
       <c r="I19" s="10">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>92001226</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>JQ-OT319D/030311-5540Z07</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Лоток низкий 55*40*2 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1017</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>92000030</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>OT472 /030311-2720Z07A4.8</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 27*20*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3041,51 +2909,51 @@
           <t>92000013</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>OT473 /030311-3222Z0</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 32*22*4,8 см, металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>763</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>243</v>
+        <v>204</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>92001227</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>JQ-OT474 /030311-3227Z07A</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 32*27*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3109,85 +2977,85 @@
           <t>92000027</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>JQ-OT476 /030311-4030Z07A</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 40*30*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>713</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>447</v>
+        <v>406</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>92001228</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>JQ-OT477 /030311-453</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 45*30*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>435</v>
       </c>
       <c r="H25" s="9">
-        <v/>
+        <v>282</v>
       </c>
       <c r="I25" s="10">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>92001229</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>JQ-OT478 /030311-4535Z07A</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 45*35*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3211,51 +3079,51 @@
           <t>92001230</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>JQ-OT479 /030311-5035Z07A</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 50*35*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>624</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>99002134</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>030311-5040Z07A4.8</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 50*40*4,8 см, металл, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3310,156 +3178,156 @@
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>99002144</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>030311-6040Z07A4.8</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Лоток средний 60*40*4,8 см, металл P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1983</v>
       </c>
       <c r="H30" s="9">
-        <v/>
+        <v>1288</v>
       </c>
       <c r="I30" s="10">
         <v>305</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
-          <t>81211099</t>
+          <t>81240396</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t>JQ-OT547A</t>
+          <t>PPG-D</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
-          <t>Прихватка металлическая для пиццерийных подносов  P.L. Proff Cuisine</t>
+          <t>Прихватка держатель захват для противней, форм для пиццы нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>275</v>
+        <v>437</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>0</v>
+        <v>209</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
-          <t>81240396</t>
+          <t>81240397</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PPG-S</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
-          <t>Прихватка металлическая для пиццерийных подносов P.L. Proff Cuisine</t>
+          <t>Прихватка держатель захват для противней, форм для пиццы нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>437</v>
       </c>
       <c r="H32" s="9">
         <v/>
       </c>
       <c r="I32" s="10">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
-          <t>81240397</t>
+          <t>81211099</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-OT547A</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
-          <t>Прихватка металлическая для пиццерийных подносов P.L. Proff Cuisine</t>
+          <t>Прихватка держатель захват для противней, форм для пиццы нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
-        <v>437</v>
+        <v>275</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>2292500</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>2292500</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Противень "HOTEL" 50*35*3 см, голубая сталь</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -3662,745 +3530,609 @@
         <is>
           <t>Противень для 12 маффинов, ячейка 7 см (h 3 см), l 35,5 см, h 27 см, алюминий, P.L. Prof</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1559</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
         <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
-          <t>71002834</t>
+          <t>85100201</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t>705.024</t>
+          <t>PTC10</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 24 см  d 24 см, h 1,3 см, нерж, Pujadas Испания</t>
+          <t>Противень форма для пиццы 25 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>959</v>
+        <v>397</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
-        <v>0</v>
+        <v>454</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
-          <t>85100201</t>
+          <t>81240171</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t>PTC10</t>
+          <t>PTWP11</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 25/22,5 см алюм. Pujadas</t>
+          <t>Противень форма для пиццы 27,5 см перфорированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>397</v>
+        <v>643</v>
       </c>
       <c r="H42" s="9">
-        <v/>
+        <v>417</v>
       </c>
       <c r="I42" s="10">
-        <v>656</v>
+        <v>681</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
-          <t>81240171</t>
+          <t>85100202</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t>PTWP11</t>
+          <t>929.028</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 27,5 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 28 см круглая алюм. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
-        <v>643</v>
+        <v>521</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>709</v>
+        <v>1156</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
-          <t>85100202</t>
+          <t>81200237</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t>929.028</t>
+          <t>PT-CS11</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 28 см алюм. P.L. Proff Cuisine </t>
+          <t>Противень форма для пиццы 28 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
-        <v>521</v>
+        <v>494</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>1197</v>
+        <v>404</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
-          <t>85100001</t>
+          <t>81240172</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t>705.028</t>
+          <t>PTWP12</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 28 см, h 2,3 см, нерж, Pujadas, Испания</t>
+          <t>Противень форма для пиццы 30 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>1193</v>
+        <v>773</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
         <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
-          <t>81200237</t>
+          <t>81240393</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t>PT-CS11</t>
+          <t>PPCS-12P</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 28 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 30 см тефлон перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
-        <v>494</v>
+        <v>543</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>603</v>
+        <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
-          <t>81240172</t>
+          <t>81200238</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t>PTWP12</t>
+          <t>PT-CS12</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 30,5/27,7 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
-        <v>773</v>
+        <v>677</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>938</v>
+        <v>3686</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
-          <t>81240393</t>
+          <t>71022082</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>929.030</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30 см, перфорир. с тефлон. покрытием PL Proff Cuisine</t>
+          <t>Противень форма для пиццы 30/27,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>543</v>
+        <v>631</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>1</v>
+        <v>941</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
-          <t>81200238</t>
+          <t>81240173</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
-          <t>PT-CS12</t>
+          <t>PTWP13</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30,5/27,7 см алюминий P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 32,5 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>677</v>
+        <v>873</v>
       </c>
       <c r="H49" s="9">
-        <v/>
+        <v>567</v>
       </c>
       <c r="I49" s="10">
-        <v>4016</v>
+        <v>819</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
-          <t>71022082</t>
+          <t>81290251</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
-          <t>929.030</t>
+          <t>71022083 / JQ-AL165</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 30/27,5 см алюминий P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 33 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>631</v>
+        <v>853</v>
       </c>
       <c r="H50" s="9">
-        <v/>
+        <v>554</v>
       </c>
       <c r="I50" s="10">
-        <v>976</v>
+        <v>18</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
-          <t>85100002</t>
+          <t>81200239</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
-          <t>705.032</t>
+          <t>PT-CS13</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 32 см, h 2,5 см, нерж Pujadas, Испания</t>
+          <t>Противень форма для пиццы 33 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G51" s="9">
-        <v>1427</v>
+        <v>779</v>
       </c>
       <c r="H51" s="9">
         <v/>
       </c>
       <c r="I51" s="10">
-        <v>0</v>
+        <v>1273</v>
       </c>
       <c r="J51" s="4"/>
     </row>
     <row r="52" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="5"/>
       <c r="C52" s="6" t="inlineStr">
         <is>
-          <t>81240173</t>
+          <t>81240174</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
-          <t>PTWP13</t>
+          <t>PTWP14</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 32,5 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 35 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
-        <v>873</v>
+        <v>993</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>835</v>
+        <v>477</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
-          <t>81290251</t>
+          <t>81200240</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
-          <t>71022083 / JQ-AL165</t>
+          <t>PT-CS14</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 33 см алюм. P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 35,6 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
-        <v>853</v>
+        <v>673</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
-          <t>81200239</t>
+          <t>71022083</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
-          <t>PT-CS13</t>
+          <t/>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 33 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 36 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>779</v>
+        <v>741</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
-        <v>1351</v>
+        <v>0</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
-          <t>81240174</t>
+          <t>81240175</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
-          <t>PTWP14</t>
+          <t>PTWP16</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35 см перфорир, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 40 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>993</v>
+        <v>1189</v>
       </c>
       <c r="H55" s="9">
-        <v/>
+        <v>772</v>
       </c>
       <c r="I55" s="10">
-        <v>488</v>
+        <v>154</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
-          <t>81200240</t>
+          <t>81200241</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
-          <t>PT-CS14</t>
+          <t>PT-CS16</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 35,6 см, алюминий, P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 40,6 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>673</v>
+        <v>873</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
-          <t>71022083</t>
+          <t>81240176</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>PTWP17</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
-          <t>Противень для пиццы 36 см, алюминий P.L. Proff Cuisine</t>
+          <t>Противень форма для пиццы 42,5 см перфорирированный круглый алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>741</v>
+        <v>1347</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J57" s="4"/>
-    </row>
-[...134 lines deleted...]
-      <c r="J61" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>