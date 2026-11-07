--- v0 (2026-06-10)
+++ v1 (2026-11-07)
@@ -619,50 +619,56 @@
                                 <Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image416.jpg"/>
                                 <Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image417.jpg"/>
                                 <Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image418.jpg"/>
                                 <Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image419.jpg"/>
                                 <Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image420.jpg"/>
                                 <Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image421.jpg"/>
                                 <Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image422.jpg"/>
                                 <Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image423.jpg"/>
                                 <Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image424.jpg"/>
                                 <Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image425.jpg"/>
                                 <Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image426.jpg"/>
                                 <Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image427.jpg"/>
                                 <Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image428.jpg"/>
                                 <Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image429.jpg"/>
                                 <Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image430.jpg"/>
                                 <Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image431.jpg"/>
                                 <Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image432.jpg"/>
                                 <Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image433.jpg"/>
                                 <Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image434.jpg"/>
                                 <Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image435.jpg"/>
                                 <Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image436.jpg"/>
                                 <Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image437.jpg"/>
                                 <Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image438.jpg"/>
                                 <Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image439.jpg"/>
                                 <Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image440.jpg"/>
+                                <Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image441.jpg"/>
+                                <Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image442.jpg"/>
+                                <Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image443.jpg"/>
+                                <Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image444.jpg"/>
+                                <Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image445.jpg"/>
+                                <Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image446.jpg"/>
             </Relationships>
 
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -14667,50 +14673,242 @@
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>442</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>-19050</xdr:colOff>
       <xdr:row>443</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="440" name="Image440"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Image441"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Image442"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Image443"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Image444"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Image445"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>-19050</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Image446"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId446"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -14984,78 +15182,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A2:J443"/>
+  <dimension ref="A2:J449"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:45</t>
+          <t>Прайс актуален на 07.11.2026 05:01</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -15103,153 +15301,153 @@
           <t>81241269</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Подставка деревянная 27*23*2 см для сковороды арт. 81240542 P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1050</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>853</v>
+        <v>811</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81241270</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Подставка деревянная 28*14,4*2 см для сковороды арт. 81240543 P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>840</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81241271</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Подставка деревянная d 21 см h2 см для сковороды арт. 81240547 P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1020</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>873</v>
+        <v>726</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240721</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>8700</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Подставка для сковороды Садж d 26,5 см h17см бронза сталь N8700 P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>3700</v>
       </c>
       <c r="H9" s="9">
-        <v/>
+        <v>2590</v>
       </c>
       <c r="I9" s="10">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>92001410</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
           <t>12301 / HE301</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Пресс для жарки мяса 17*11 см, прямоугольный с ручкой, чугун, P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -15355,105 +15553,105 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>2662</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
         <v>0</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81259224</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SWI-95</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Пресс для жарки мяса 23,2*13,1 см. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
-        <v>1437</v>
+        <v>1451</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>235</v>
+        <v>216</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81222628</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMH-01</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Ручка для сковороды "Vintage Blued" 18,5*3 см металл P.L.</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1073</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81249962</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>LV Y TV 16 K0 R</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода 16 см чугун красная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -15471,91 +15669,91 @@
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>81200184</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>CKN7520PJ</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см h4 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240535</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>XGR20</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см h4,4 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
-        <v>1437</v>
+        <v>1482</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>888</v>
+        <v>848</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>92001013</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>НЕ7002</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см h4,5 см, чугун, ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -15641,85 +15839,85 @@
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>92001131</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>HER20/КТ14</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
-        <v>952</v>
+        <v>971</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
         <v>0</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240432</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y STV 20</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G23" s="9">
-        <v>3827</v>
+        <v>3954</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>73024167</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>17CP-05</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см, h 4 см, нерж. с медным покрытием P.L. Proff Cuisine</t>
@@ -15749,147 +15947,147 @@
           <t>81200013</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>81200013</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см, h 4,5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>1518</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
-        <v>154</v>
+        <v>52</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81200007</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
           <t>81200007</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см, h 4,5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G26" s="9">
-        <v>1578</v>
+        <v>1631</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>73024083</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>IC20551SNN</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см, h 4,5 см, облегченный чугун ИНДУКЦИЯ P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
-        <v>2493</v>
+        <v>2577</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
         <v>0</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240617</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(20*5)-W/NON-STIK</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см, h 5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
-        <v>2439</v>
+        <v>2521</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81200285</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>31519-JP</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20*15 см для японского омлета Тамаго углеродистая сталь ИНДУКЦИЯ P.L.</t>
@@ -15899,751 +16097,751 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>845</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
         <v>0</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81240568</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A1695918B-20S</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20,5 см h4 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>1137</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1134</v>
+        <v>1010</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81240527</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
           <t>M93795-UPS</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20,5 см h4,8 см углеродистая сталь ИНДУКЦИЯ "BLACK IRON" SUNNEX</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G31" s="9">
-        <v>1437</v>
+        <v>1482</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>162</v>
+        <v>135</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81269878</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269878</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/13,5 см, h 5,1 см, New Kitchen Standard алюм. с антиприг. покрытием P.L.</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G32" s="9">
         <v>2637</v>
       </c>
       <c r="H32" s="9">
-        <v/>
+        <v>1845</v>
       </c>
       <c r="I32" s="10">
-        <v>976</v>
+        <v>965</v>
       </c>
       <c r="J32" s="4"/>
     </row>
     <row r="33" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>81280096</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280096</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/13,8 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F33" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G33" s="9">
         <v>2603</v>
       </c>
       <c r="H33" s="9">
         <v/>
       </c>
       <c r="I33" s="10">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J33" s="4"/>
     </row>
     <row r="34" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>92001378</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>CKN6520DJB (К-12шт)</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14 см, h 4 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G34" s="9">
-        <v>1693</v>
+        <v>1749</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
         <v>0</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81280249</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>2573</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81280084</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280084</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см, h 4,5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G36" s="9">
-        <v>1767</v>
+        <v>1826</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
-        <v>200</v>
+        <v>1</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>81280090</t>
         </is>
       </c>
       <c r="D37" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280090</t>
         </is>
       </c>
       <c r="E37" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/14,5 см, h4,7 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F37" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>2073</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
-        <v>1506</v>
+        <v>723</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81240770</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP20-S</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20/16 см, h 4,5 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>2163</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
-        <v>581</v>
+        <v>500</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81240536</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
           <t>XGR22</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22 см h4,9 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
-        <v>1473</v>
+        <v>1513</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>955</v>
+        <v>911</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81200014</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>81200014</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22 см, h 4,5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1693</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>223</v>
+        <v>155</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81200008</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>81200008</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22 см, h 4,5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
-        <v>1797</v>
+        <v>1857</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>0</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>81240601</t>
         </is>
       </c>
       <c r="D42" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(22*5) W/NON-STICK</t>
         </is>
       </c>
       <c r="E42" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22 см, h 5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
-        <v>2773</v>
+        <v>2865</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81240573</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156916-22S</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22,5 см h4 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>1373</v>
       </c>
       <c r="H43" s="9">
-        <v/>
+        <v>961</v>
       </c>
       <c r="I43" s="10">
-        <v>1172</v>
+        <v>1070</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81280085</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280085</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/14,2 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>2127</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>663</v>
+        <v>553</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81280097</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280097</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/14,5 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
-        <v>2763</v>
+        <v>2856</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81280250</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/15,5 см h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>2703</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>211</v>
+        <v>0</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81280091</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280091</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22/15,5 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>2367</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>1182</v>
+        <v>758</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81200185</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
           <t>CKN7524PJ</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см h4,2 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
-        <v>922</v>
+        <v>935</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
         <v>0</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>81240537</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>XGR24</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см h5 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
-        <v>1743</v>
+        <v>1798</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>92001133</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>HER24/КТ15</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
-        <v>1183</v>
+        <v>1324</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>316</v>
+        <v>283</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>81249996</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>LV Y TV 24 K3 NH R</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см чугун со стекл. крышкой красная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -16667,1445 +16865,1445 @@
           <t>92001379</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>CKN6524DJB (К-12шт)</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 4,1 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>3037</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>3322</v>
+        <v>3072</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81249822</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>MFPC24TAU</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 4,5 см, алюм. с антиприг. керамическим покрытием ИНДУКЦИЯ SUNNEX</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>1896</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>73024168</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>17CP-05</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 4,5 см, нерж. с медным покрытием P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G54" s="9">
-        <v>3307</v>
+        <v>3379</v>
       </c>
       <c r="H54" s="9">
         <v/>
       </c>
       <c r="I54" s="10">
         <v>0</v>
       </c>
       <c r="J54" s="4"/>
     </row>
     <row r="55" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="5"/>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>73024084</t>
         </is>
       </c>
       <c r="D55" s="7" t="inlineStr">
         <is>
           <t>IC24551SNN</t>
         </is>
       </c>
       <c r="E55" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 4,5 см, облегченный чугун ИНДУКЦИЯ P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F55" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G55" s="9">
-        <v>2673</v>
+        <v>2744</v>
       </c>
       <c r="H55" s="9">
         <v/>
       </c>
       <c r="I55" s="10">
         <v>0</v>
       </c>
       <c r="J55" s="4"/>
     </row>
     <row r="56" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>81200015</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>КТ-ОБ-СН-24 81200015</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
-        <v>1837</v>
+        <v>1888</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
         <v>0</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81240598</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(24*5)</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 5 см, нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G57" s="9">
-        <v>2543</v>
+        <v>2626</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81240406</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
+          <t>КТ-ОБ-СА-24</t>
+        </is>
+      </c>
+      <c r="E58" s="8" t="inlineStr">
+        <is>
+          <t>Сковорода 24 см, h 5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ "КАТУНЬ"</t>
+        </is>
+      </c>
+      <c r="F58" s="7" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="E58" s="8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G58" s="9">
-        <v>2325</v>
+        <v>2403</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
         <v>0</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81200009</t>
         </is>
       </c>
       <c r="D59" s="7" t="inlineStr">
         <is>
           <t>81200009/ FJB24</t>
         </is>
       </c>
       <c r="E59" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F59" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G59" s="9">
-        <v>2037</v>
+        <v>2096</v>
       </c>
       <c r="H59" s="9">
         <v/>
       </c>
       <c r="I59" s="10">
         <v>0</v>
       </c>
       <c r="J59" s="4"/>
     </row>
     <row r="60" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>81240602</t>
         </is>
       </c>
       <c r="D60" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(24*5)-W/NON-STICK</t>
         </is>
       </c>
       <c r="E60" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G60" s="9">
-        <v>3138</v>
+        <v>3243</v>
       </c>
       <c r="H60" s="9">
         <v/>
       </c>
       <c r="I60" s="10">
         <v>0</v>
       </c>
       <c r="J60" s="4"/>
     </row>
     <row r="61" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="5"/>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>81240133</t>
         </is>
       </c>
       <c r="D61" s="7" t="inlineStr">
         <is>
           <t>30342405</t>
         </is>
       </c>
       <c r="E61" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 5,5 см, нерж. с антиприг. покрытием 18/10 ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F61" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G61" s="9">
-        <v>6547</v>
+        <v>7803</v>
       </c>
       <c r="H61" s="9">
         <v/>
       </c>
       <c r="I61" s="10">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="J61" s="4"/>
     </row>
     <row r="62" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="5"/>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>81240409</t>
         </is>
       </c>
       <c r="D62" s="7" t="inlineStr">
         <is>
+          <t>КТ-ОБ-СН-24</t>
+        </is>
+      </c>
+      <c r="E62" s="8" t="inlineStr">
+        <is>
+          <t>Сковорода 24 см, h 6 см, нерж. EcoLine ИНДУКЦИЯ "КАТУНЬ"</t>
+        </is>
+      </c>
+      <c r="F62" s="7" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
-      <c r="E62" s="8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G62" s="9">
-        <v>1938</v>
+        <v>2003</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>99010003</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
           <t>CKN6524H</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см, h 7 см Standard глубокая алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
-        <v>2513</v>
+        <v>2592</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81269879</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269879</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/17 см, h 6,6 см, New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>3079</v>
       </c>
       <c r="H64" s="9">
-        <v/>
+        <v>2155</v>
       </c>
       <c r="I64" s="10">
-        <v>975</v>
+        <v>965</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>81280251</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/17,5 см h5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>2973</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
-        <v>187</v>
+        <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81280098</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280098</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
-        <v>2874</v>
+        <v>2970</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>307</v>
+        <v>0</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81280092</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280092</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G67" s="9">
-        <v>2403</v>
+        <v>2480</v>
       </c>
       <c r="H67" s="9">
         <v/>
       </c>
       <c r="I67" s="10">
-        <v>3043</v>
+        <v>2158</v>
       </c>
       <c r="J67" s="4"/>
     </row>
     <row r="68" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>81280086</t>
         </is>
       </c>
       <c r="D68" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280086</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/18,5 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G68" s="9">
-        <v>2153</v>
+        <v>2223</v>
       </c>
       <c r="H68" s="9">
         <v/>
       </c>
       <c r="I68" s="10">
-        <v>418</v>
+        <v>193</v>
       </c>
       <c r="J68" s="4"/>
     </row>
     <row r="69" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>81240771</t>
         </is>
       </c>
       <c r="D69" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP24-S</t>
         </is>
       </c>
       <c r="E69" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24/19,5 см, h 5 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F69" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>2653</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81240525</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
           <t>M91795-UPS</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Сковорода 25,3 см h5 см углеродистая сталь ИНДУКЦИЯ "BLACK IRON" SUNNEX</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G70" s="9">
-        <v>1673</v>
+        <v>1718</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81240672</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BFPT-10 (HONRI)</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Сковорода 25,4/19,5 см h5 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
-        <v>1893</v>
+        <v>1947</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81240531</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
           <t>XG72T</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Сковорода 25,5 см h5 см чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
-        <v>1293</v>
+        <v>1337</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>689</v>
+        <v>665</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81240127</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
           <t>30412405</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Сковорода 25,7/16,8 см, h 6 см, нерж. ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G73" s="9">
-        <v>4097</v>
+        <v>4883</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81200186</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>CKN7526PJ</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см h4,6 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G74" s="9">
-        <v>1014</v>
+        <v>1136</v>
       </c>
       <c r="H74" s="9">
         <v/>
       </c>
       <c r="I74" s="10">
         <v>0</v>
       </c>
       <c r="J74" s="4"/>
     </row>
     <row r="75" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>81240538</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>XGR26</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см h5,6 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G75" s="9">
-        <v>2037</v>
+        <v>2087</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>874</v>
+        <v>632</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81240414</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO TV 26 K0</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G76" s="9">
-        <v>4605</v>
+        <v>4757</v>
       </c>
       <c r="H76" s="9">
-        <v/>
+        <v>3453</v>
       </c>
       <c r="I76" s="10">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>80000282</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
           <t>CKN6526DJB</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 4,2 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>3537</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>1434</v>
+        <v>1209</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81200016</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>81200016/81200016</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
-        <v>2089</v>
+        <v>2158</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>721</v>
+        <v>671</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81240599</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(26*5)</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 5 см, нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
-        <v>2913</v>
+        <v>3011</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81200010</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
           <t>КТ-ОБ-СА-26 / FJB26</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
-        <v>2347</v>
+        <v>2422</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
         <v>0</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81240603</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(26*5)-W/NON -STIC</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
-        <v>3597</v>
+        <v>3708</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
         <v>0</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>73024169</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>17CP-05</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 5 см, нерж. с медным покрытием P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
-        <v>3863</v>
+        <v>3937</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>73024085</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>IC26551SNN</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 5 см, облегченный чугун ИНДУКЦИЯ P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G83" s="9">
-        <v>2887</v>
+        <v>2983</v>
       </c>
       <c r="H83" s="9">
         <v/>
       </c>
       <c r="I83" s="10">
         <v>0</v>
       </c>
       <c r="J83" s="4"/>
     </row>
     <row r="84" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="5"/>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>80000230</t>
         </is>
       </c>
       <c r="D84" s="7" t="inlineStr">
         <is>
           <t>CKN6526H</t>
         </is>
       </c>
       <c r="E84" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см, h 7 см Standard глубокая алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
-        <v>2817</v>
+        <v>2911</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81240570</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165918-25S</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26,4 см h2,6 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>1243</v>
       </c>
       <c r="H85" s="9">
-        <v/>
+        <v>870</v>
       </c>
       <c r="I85" s="10">
-        <v>1180</v>
+        <v>1171</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81280252</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>3217</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81280087</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280087</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см, h 5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
-        <v>2403</v>
+        <v>2484</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>399</v>
+        <v>197</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81280099</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280099</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/19,5 см, h4,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
-        <v>3129</v>
+        <v>3234</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
         <v>0</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81280093</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280093</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/20,5 см, h5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
-        <v>2673</v>
+        <v>2756</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>3479</v>
+        <v>2880</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81240772</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP26-S</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26/21 см, h 5 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>2943</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
-        <v>517</v>
+        <v>447</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81200187</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
           <t>CKN7528PJ</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см h4,8 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
-        <v>1117</v>
+        <v>1252</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
         <v>0</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81240411</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 28</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G92" s="9">
-        <v>5312</v>
+        <v>5488</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
         <v>0</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>92001135</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
           <t>HER28/КТ15</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
-        <v>1711</v>
+        <v>1743</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>465</v>
+        <v>387</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81249997</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
           <t>LV Y TV 28 NH K3 R</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см чугун со стекл. крышкой красная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -18123,901 +18321,901 @@
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>92001380</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
           <t>CKN6528DJB</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
-        <v>2658</v>
+        <v>2747</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
         <v>0</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81240128</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>30412806</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5 см, нерж. ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G96" s="9">
-        <v>5273</v>
+        <v>6278</v>
       </c>
       <c r="H96" s="9">
         <v/>
       </c>
       <c r="I96" s="10">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="J96" s="4"/>
     </row>
     <row r="97" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="5"/>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>81240600</t>
         </is>
       </c>
       <c r="D97" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>C24131-(28*5)</t>
         </is>
       </c>
       <c r="E97" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5 см, нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F97" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G97" s="9">
-        <v>3317</v>
+        <v>3426</v>
       </c>
       <c r="H97" s="9">
-        <v/>
+        <v>2321</v>
       </c>
       <c r="I97" s="10">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="J97" s="4"/>
     </row>
     <row r="98" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="5"/>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>81240604</t>
         </is>
       </c>
       <c r="D98" s="7" t="inlineStr">
         <is>
           <t>C24131-(28*5)-W/NON-STICK</t>
         </is>
       </c>
       <c r="E98" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G98" s="9">
-        <v>4075</v>
+        <v>4210</v>
       </c>
       <c r="H98" s="9">
         <v/>
       </c>
       <c r="I98" s="10">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="J98" s="4"/>
     </row>
     <row r="99" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="5"/>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>73024189</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>17CP-05</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5 см, нерж. с медным покрытием P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
-        <v>4157</v>
+        <v>4247</v>
       </c>
       <c r="H99" s="9">
-        <v/>
+        <v>2972</v>
       </c>
       <c r="I99" s="10">
-        <v>217</v>
+        <v>196</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>73024086</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
           <t>IC28551SNN</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5 см, облегченный чугун ИНДУКЦИЯ P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
-        <v>3197</v>
+        <v>3302</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
         <v>0</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81200017</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
           <t>81200017</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5,5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
-        <v>2379</v>
+        <v>2459</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
         <v>0</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81200011</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>КТ-ОБ-СА-28</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 5,5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G102" s="9">
-        <v>2837</v>
+        <v>2930</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
         <v>1</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81240134</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>30342805</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 6 см, нерж. с антиприг. покрытием 18/10 ИНДУКЦИЯ KAPP</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G103" s="9">
-        <v>7579</v>
+        <v>9037</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
         <v>414</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>80000231</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
           <t>CKN6528H</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см, h 7,7 см Standard глубокая алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
-        <v>3153</v>
+        <v>3259</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
         <v>0</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81240514</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCST28R-UX</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28,5*20 см прямоуг. с 2-мя ручками для запекания чугун ИНДУКЦИЯ SUNNEX</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G105" s="9">
-        <v>5376</v>
+        <v>5556</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81240762</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TFIS28</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28,5/22 см, h 5 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>3379</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>452</v>
+        <v>325</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81280253</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/20 см h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>3457</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
-        <v>199</v>
+        <v>63</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81269880</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81269880</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/20,5 см, h 6,4 см, New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>3717</v>
       </c>
       <c r="H108" s="9">
-        <v/>
+        <v>2601</v>
       </c>
       <c r="I108" s="10">
-        <v>979</v>
+        <v>971</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81280094</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280094</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/21 см, h5,5 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
-        <v>2898</v>
+        <v>2995</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>2187</v>
+        <v>1617</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81280100</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280100</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/21,5 см, h5,5 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
-        <v>3337</v>
+        <v>3448</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>506</v>
+        <v>154</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81280088</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280088</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/22 см, h 5,5 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>2728</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>413</v>
+        <v>132</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81240773</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP28-5</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28/22,6 см, h 5,3 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>3249</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>608</v>
+        <v>520</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>92000107</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
           <t>А 4171430</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см h4,4 см голубая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>871</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
         <v>0</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81240528</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M94795-UPS</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см h5 см углеродистая сталь ИНДУКЦИЯ "BLACK IRON" SUNNEX</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G114" s="9">
-        <v>1937</v>
+        <v>1963</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81200188</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
           <t>CKN7530PJ</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см h5 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
-        <v>1289</v>
+        <v>1433</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
         <v>0</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81240412</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 30</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G116" s="9">
-        <v>5298</v>
+        <v>5474</v>
       </c>
       <c r="H116" s="9">
-        <v/>
+        <v>3973</v>
       </c>
       <c r="I116" s="10">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81240415</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
           <t>LV ECO TV 30 K0</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G117" s="9">
-        <v>5012</v>
+        <v>5176</v>
       </c>
       <c r="H117" s="9">
-        <v/>
+        <v>3882</v>
       </c>
       <c r="I117" s="10">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>99007029</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
           <t>CKN6530DJB</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см, h 5 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
-        <v>3207</v>
+        <v>3314</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
-        <v>655</v>
+        <v>538</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>73024190</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
           <t>17CP-05</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см, h 5 см, нерж. с медным покрытием P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
-        <v>4311</v>
+        <v>4402</v>
       </c>
       <c r="H119" s="9">
-        <v/>
+        <v>3017</v>
       </c>
       <c r="I119" s="10">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>73024087</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
           <t>IC30551SNN</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см, h 5 см, облегченный чугун ИНДУКЦИЯ P.L. - Proff Chef Line</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
-        <v>3597</v>
+        <v>3714</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
         <v>0</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81200018</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
           <t>81200018</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см, h 5,5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
@@ -19041,227 +19239,227 @@
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81200012</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
           <t>81200012/81200012</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см, h 5,5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
-        <v>2957</v>
+        <v>3054</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>310</v>
+        <v>160</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81280254</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/21,5 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>3748</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>266</v>
+        <v>233</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81280089</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280089</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/23,5 см, h 6 см, New Kitchen Standard нерж. ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>2983</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
-        <v>817</v>
+        <v>747</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81280101</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280101</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/23,5 см, h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
-        <v>3587</v>
+        <v>3702</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
-        <v>364</v>
+        <v>166</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81240774</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP30-S</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/24 см, h 5,6 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>3448</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>886</v>
+        <v>835</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81280095</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280095</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30/24,2 см, h6 см New Kitchen Standard нерж. с антиприг. покр. ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G127" s="9">
         <v>3299</v>
       </c>
       <c r="H127" s="9">
         <v/>
       </c>
       <c r="I127" s="10">
-        <v>1934</v>
+        <v>1705</v>
       </c>
       <c r="J127" s="4"/>
     </row>
     <row r="128" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="5"/>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>93000004</t>
         </is>
       </c>
       <c r="D128" s="7" t="inlineStr">
         <is>
           <t>А 4171432</t>
         </is>
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32 см h4,4 см голубая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -19279,323 +19477,323 @@
     </row>
     <row r="129" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="5"/>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>81200189</t>
         </is>
       </c>
       <c r="D129" s="7" t="inlineStr">
         <is>
           <t>CKN7532PJ</t>
         </is>
       </c>
       <c r="E129" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32 см h5,3 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F129" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
-        <v>1374</v>
+        <v>1542</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>92001438</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
           <t>FJG32</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32 см, h 5 см, нерж. EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
-        <v>3697</v>
+        <v>4982</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>92001440</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>FJB32</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32 см, h 5 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G131" s="9">
-        <v>4397</v>
+        <v>5922</v>
       </c>
       <c r="H131" s="9">
         <v/>
       </c>
       <c r="I131" s="10">
-        <v>10</v>
+        <v>199</v>
       </c>
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="5"/>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>92001381</t>
         </is>
       </c>
       <c r="D132" s="7" t="inlineStr">
         <is>
           <t>CKN6532DJB</t>
         </is>
       </c>
       <c r="E132" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32 см, h 5,1 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G132" s="9">
-        <v>3307</v>
+        <v>4030</v>
       </c>
       <c r="H132" s="9">
         <v/>
       </c>
       <c r="I132" s="10">
         <v>0</v>
       </c>
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="5"/>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>81240418</t>
         </is>
       </c>
       <c r="D133" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV RE TV 2232</t>
         </is>
       </c>
       <c r="E133" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32*22 см прямоуг. с 2- мя ручками черная чугун ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F133" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G133" s="9">
-        <v>5298</v>
+        <v>5474</v>
       </c>
       <c r="H133" s="9">
-        <v/>
+        <v>4105</v>
       </c>
       <c r="I133" s="10">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="5"/>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>81240763</t>
         </is>
       </c>
       <c r="D134" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TFIS32</t>
         </is>
       </c>
       <c r="E134" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32,5/25,3 см, h 5,5 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G134" s="9">
         <v>4097</v>
       </c>
       <c r="H134" s="9">
         <v/>
       </c>
       <c r="I134" s="10">
-        <v>496</v>
+        <v>402</v>
       </c>
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="5"/>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>81280255</t>
         </is>
       </c>
       <c r="D135" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E135" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32/24 см h6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F135" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G135" s="9">
         <v>4073</v>
       </c>
       <c r="H135" s="9">
         <v/>
       </c>
       <c r="I135" s="10">
-        <v>212</v>
+        <v>174</v>
       </c>
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="5"/>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>81240775</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>33FGP32-S</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32/26 см, h 5,8 см New Kitchen Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="H136" s="9">
-        <v/>
+        <v>2636</v>
       </c>
       <c r="I136" s="10">
-        <v>844</v>
+        <v>827</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>81240413</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 34</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Сковорода 34 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G137" s="9">
-        <v>6470</v>
+        <v>6685</v>
       </c>
       <c r="H137" s="9">
         <v/>
       </c>
       <c r="I137" s="10">
         <v>0</v>
       </c>
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="5"/>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>94000021</t>
         </is>
       </c>
       <c r="D138" s="7" t="inlineStr">
         <is>
           <t>А 4171436</t>
         </is>
       </c>
       <c r="E138" s="8" t="inlineStr">
         <is>
           <t>Сковорода 36 см h5 см углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
@@ -19619,85 +19817,85 @@
     </row>
     <row r="139" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="5"/>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>92001439</t>
         </is>
       </c>
       <c r="D139" s="7" t="inlineStr">
         <is>
           <t>FJG36L</t>
         </is>
       </c>
       <c r="E139" s="8" t="inlineStr">
         <is>
           <t>Сковорода 36 см, h 5 см, нерж. с 2-мя ручками EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F139" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G139" s="9">
-        <v>4913</v>
+        <v>6615</v>
       </c>
       <c r="H139" s="9">
         <v/>
       </c>
       <c r="I139" s="10">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="5"/>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>92001382</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>CKN6536DJB</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Сковорода 36 см, h 5,1 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
-        <v>3497</v>
+        <v>3609</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
         <v>0</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>80002006</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>FJG36</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Сковорода 36 см, h 7 см, нерж. с 2-мя ручками 18/8, ИНДУКЦИЯ P.L. Proff Cuisine</t>
@@ -19741,411 +19939,411 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G142" s="9">
         <v>4393</v>
       </c>
       <c r="H142" s="9">
         <v/>
       </c>
       <c r="I142" s="10">
         <v>0</v>
       </c>
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="5"/>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>81240764</t>
         </is>
       </c>
       <c r="D143" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TFIS36</t>
         </is>
       </c>
       <c r="E143" s="8" t="inlineStr">
         <is>
           <t>Сковорода 36,5/29 см, h 5,5 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F143" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G143" s="9">
         <v>4757</v>
       </c>
       <c r="H143" s="9">
         <v/>
       </c>
       <c r="I143" s="10">
-        <v>394</v>
+        <v>340</v>
       </c>
       <c r="J143" s="4"/>
     </row>
     <row r="144" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="5"/>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>92001441</t>
         </is>
       </c>
       <c r="D144" s="7" t="inlineStr">
         <is>
           <t>FJB36L</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>Сковорода 37,5 см, h 5,7 см, нерж. с антиприг. покрытием EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G144" s="9">
-        <v>5637</v>
+        <v>7560</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
-        <v>27</v>
+        <v>199</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>92001458</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>FJG40L</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Сковорода 40 см, h 5 см, нерж. с 2-мя ручками EcoLine ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
-        <v>6173</v>
+        <v>8316</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>99007046</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>CKN6540DJB</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Сковорода 40 см, h 5,1 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
-        <v>4089</v>
+        <v>4226</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
         <v>0</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>80002024</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>FGB40L</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
           <t>Сковорода 40 см, h 7,5 см, нерж. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
-        <v>7137</v>
+        <v>9576</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>81240765</t>
         </is>
       </c>
       <c r="D148" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TFIS40</t>
         </is>
       </c>
       <c r="E148" s="8" t="inlineStr">
         <is>
           <t>Сковорода 40,5/32,5 см, h 6,3 см Standard алюм. с антиприг. покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>5748</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
-        <v>380</v>
+        <v>285</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>81280256</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 26/15 см h15/8 см 3,3л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
         <v>3907</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>223</v>
+        <v>166</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>81280257</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 28/16,5 см h15,5/8,5 см 4л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
         <v>4237</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>249</v>
+        <v>204</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>81280103</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280103</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 28/19 см, h 8,6 см New Kitchen Honeycombs нерж. с антиприг. покр. ИНДУКЦ. P.L.</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
         <v>3547</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>197</v>
+        <v>68</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>73024088</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
           <t>IB30551SNN</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 30 см h 7,5 см облегченный чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>3657</v>
+        <v>3773</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>81259216</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
           <t>JQ-OT629B</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 30 см с двумя ручками черная сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G153" s="9">
         <v>1512</v>
       </c>
       <c r="H153" s="9">
-        <v/>
+        <v>1058</v>
       </c>
       <c r="I153" s="10">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>92001409</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
           <t>HE800 / 12800</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 30 см с дерев. ручкой чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20169,289 +20367,289 @@
           <t>81259215</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
           <t>OT622M</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 30 см с деревянной ручкой углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
         <v>1278</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>81280258</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 30/16,5 см h16/9 см 4,9л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G156" s="9">
         <v>4637</v>
       </c>
       <c r="H156" s="9">
-        <v/>
+        <v>3245</v>
       </c>
       <c r="I156" s="10">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>81259217</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
           <t>JQ-OT630B</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 32,5 см с двумя ручками черная сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G157" s="9">
         <v>1608</v>
       </c>
       <c r="H157" s="9">
-        <v/>
+        <v>1125</v>
       </c>
       <c r="I157" s="10">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>81280259</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 32/17,5 см h17,5/9,5 см 6л с крышкой Honeycombs нерж. с антиприг. покр. ИНДУКЦИЯ</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G158" s="9">
         <v>4977</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>73024101</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
           <t>IB34551SNN</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 34 см h 9 см облегченный чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>4073</v>
+        <v>4192</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
-        <v>315</v>
+        <v>279</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>92001495</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
           <t>JQ-OT631 M</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 35 см с двумя ручками углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G160" s="9">
         <v>1493</v>
       </c>
       <c r="H160" s="9">
-        <v/>
+        <v>1045</v>
       </c>
       <c r="I160" s="10">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>81259218</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
           <t>JQ-OT631B</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 35 см с двумя ручками черная сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
         <v>1692</v>
       </c>
       <c r="H161" s="9">
-        <v/>
+        <v>1184</v>
       </c>
       <c r="I161" s="10">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>92001494</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
           <t>JQ-OT624M</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 35 см с дерев. ручкой углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
         <v>1523</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>256</v>
+        <v>63</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>81200287</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
           <t>L2614-CF</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 36 см с двумя ручками углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20475,119 +20673,119 @@
           <t>81249842</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
           <t>JQ-OT633M</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 40 см h12 см с двумя ручками углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G164" s="9">
         <v>1960</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>81249841</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
           <t>JQ-OT626M</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
           <t>Сковорода Вок (WOK) 40 см с дерев. ручкой углеродистая сталь ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G165" s="9">
         <v>1747</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>152</v>
+        <v>78</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>81240571</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
           <t>S-A156918-20S</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 20 см h2 см чугун с дерев. ручкой черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
         <v>873</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>996</v>
+        <v>963</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>81200024</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
           <t>12660-20 (кор=120шт)</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 20*2,5 см круглая с ручкой чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20659,173 +20857,173 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G169" s="9">
         <v>1143</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
         <v>0</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>81240766</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TFCP22</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 22 см, h 2 см алюминий с антипригарным покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
-        <v>1653</v>
+        <v>1397</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>81240569</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165918A-22S</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 22,8 см h2 см чугун с дерев. ручкой черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
         <v>1043</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
-        <v>928</v>
+        <v>875</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>81200702</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
           <t>CKD23</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 23 см, h 1,8 см, алюминий с антипригарным покрытием, ИНДУКЦИЯ P.</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>1887</v>
+        <v>1947</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
         <v>0</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>81240526</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M92795-UPS</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 23,7/20 см h 2,8 см углеродистая сталь ИНДУКЦИЯ "BLACK IRON" SUNNEX</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>1473</v>
+        <v>1504</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>99005061</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
           <t>12728-23</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 23/21 см h1,8 см, чугун с деревянной ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -20843,159 +21041,159 @@
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>70370320</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
           <t>CKD25</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 25/23,5 см, h 2 см алюминий с антипригарным покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>2203</v>
+        <v>2276</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
         <v>0</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>81240553</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
           <t>XG96</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 26 см h2,3 см чугун с дерев. ручкой черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>1437</v>
+        <v>1451</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>746</v>
+        <v>694</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>81240567</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156918A-26S</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 26,5 см h2 см чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G177" s="9">
         <v>1573</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>1123</v>
+        <v>1113</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>81240767</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TFCP26</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 26,5 см, h 2 см алюминий с антипригарным покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G178" s="9">
         <v>2937</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
-        <v>608</v>
+        <v>195</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
           <t>70370321</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
           <t>S26*3</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 26/19,5 см, h 3 см, алюминий с антипригарным покрытием P.L. </t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21013,85 +21211,85 @@
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>81240554</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
           <t>XG726-1</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 26/24 см h2,2 см чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>1537</v>
+        <v>1585</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>812</v>
+        <v>794</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>81200710</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
           <t>CKD27  кор=8шт</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 27 см, h 2 см, алюминий с антипригарным покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>2203</v>
+        <v>3100</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
         <v>0</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>92001509</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
           <t>92001509</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 28 см, h 1,5 см, литой алюминий, тефлоновое покрытие, индукция, P</t>
@@ -21101,105 +21299,105 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
         <v>4112</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
         <v>0</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>81240768</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>TFCP28</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 28/23,5 см, h 2 см алюминий с антипригарным покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
         <v>3247</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>1858</v>
+        <v>1773</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>81280102</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>81280102</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 28/25,5 см, h 2,5 см, New Kitchen Std нерж. с антиприг. покр. ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
         <v>2370</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>426</v>
+        <v>72</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>92001510</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
           <t>92001510</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 32 см, h 1,5 см, литой алюминий, тефлоновое покрытие, индукция, P</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21223,51 +21421,51 @@
           <t>81240769</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
           <t>TFCP32</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
           <t>Сковорода для блинов 32 см, h 2 см алюминий с антипригарным покрытием ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G186" s="9">
         <v>3557</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>621</v>
+        <v>577</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>92001416</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
           <t>12172</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
           <t>Сковорода для жарки яиц и оладьев 23 см 7 отделений, чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21359,51 +21557,51 @@
           <t>92001534</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
           <t>3114101 /30 шт</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 10 см h2 см круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
         <v>971</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>81200022</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
           <t>70М2S-10 (кор=40шт)</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 10 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21427,85 +21625,85 @@
           <t>64773132</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
           <t>SP11SHC</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 11 см h3 см 220 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G192" s="9">
         <v>1087</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>1941</v>
+        <v>1830</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
           <t>48412113</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
           <t>SP11SH</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 11 см h3 см круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
         <v>773</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>438</v>
+        <v>337</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>71002055</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
           <t>KSQ11C</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 11,5*11,5 см h4 см 460 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21563,51 +21761,51 @@
           <t>71002049</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
           <t>SP12SHC</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см 300 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G196" s="9">
         <v>1117</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>301</v>
+        <v>51</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
           <t>92001499</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
           <t>MF-1234C</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21631,119 +21829,119 @@
           <t>555337</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
           <t>SP12SH</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см h3,5 см круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G198" s="9">
         <v>778</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>888</v>
+        <v>771</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
           <t>81241145</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPS 4501</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см h4 см 375 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
         <v>2207</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
-        <v>586</v>
+        <v>556</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
           <t>81249990</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y STV 12</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>1687</v>
+        <v>2527</v>
       </c>
       <c r="H200" s="9">
-        <v/>
+        <v>1895</v>
       </c>
       <c r="I200" s="10">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
           <t>81249826</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
           <t>SMB01</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12*3,5 см 350 мл Dents круглая нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -21903,153 +22101,153 @@
           <t>81241047</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
           <t>SG-82240(A)</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12,7*12,7 см h3 см Dents квадратная нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G206" s="9">
         <v>1537</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
           <t>81249821</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
           <t>MFP-12</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12,8 см h2 см круглая алюм. с антиприг. SUNNEX</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>1257</v>
+        <v>1299</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>1478</v>
+        <v>1429</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
           <t>81240577</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156701-13S</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13 см h1 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G208" s="9">
         <v>673</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>1119</v>
+        <v>1100</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
           <t>81240519</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M7134-UX</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13 см h1,5 см круглая чугун SUNNEX</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>1413</v>
+        <v>1457</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
           <t>81200023</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
           <t>70M2S-12.7 (кор=60шт)</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13 см h3 см 200 мл круглая эмаль чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -22228,474 +22426,474 @@
         <v>2094</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
         <v>0</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
           <t>81290224</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
           <t>SG-82205(A)</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 13,5 см h3,75 см 400 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 13,5 см h3,7 см 400 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G216" s="9">
         <v>1181</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
         <v>0</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
           <t>81240809</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS13</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13,5 см h4 см 350 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G217" s="9">
         <v>447</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>448</v>
+        <v>397</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
           <t>71002056</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
           <t>KSQ13C</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13,8*13,8 см h5,5 см 810 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G218" s="9">
         <v>1637</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>361</v>
+        <v>284</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
           <t>81240844</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KSQ138HVT</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 14*14 см h5,7 см 850 мл квадратная Vintage нерж. 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 14*14 см h5,7 см 850 мл квадратная Vintage нерж. 2 ручки золото P.L. </t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G219" s="9">
         <v>1937</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
         <v>432</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
           <t>71002107</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
           <t>KSQ13</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14*14 см квадратная нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G220" s="9">
         <v>977</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
           <t>81200026</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
           <t>CIPRT5536 (кор=60шт)</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14*9 см прямоуг. чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
         <v>304</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
         <v>0</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
           <t>81240833</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MPDH25H</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 14,2 см h3,8 см 550 мл круглая Dents нерж. 2 ручки Antique P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 14,2 см h3,8 см 550 мл круглая Dents нерж. 2 ручки золото Antique P.L. </t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
         <v>1023</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>387</v>
+        <v>19</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
           <t>81249823</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
           <t>STRM14</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,3*9 см h2 см прямоуг. нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
         <v>420</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
           <t>81240843</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MRPS38HVT</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 14,3*9,4 см h4,7 см 500 мл прямоуг. Vintage нерж. 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 14,3*9,4 см h4,7 см 500 мл прямоуг. Vintage нерж. 2 ручки золото  P.L. </t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
         <v>1873</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
-        <v>237</v>
+        <v>208</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
       <c r="B225" s="5"/>
       <c r="C225" s="6" t="inlineStr">
         <is>
           <t>81240562</t>
         </is>
       </c>
       <c r="D225" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165919-14</t>
         </is>
       </c>
       <c r="E225" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,5 см h2,5 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F225" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G225" s="9">
         <v>647</v>
       </c>
       <c r="H225" s="9">
         <v/>
       </c>
       <c r="I225" s="10">
-        <v>920</v>
+        <v>869</v>
       </c>
       <c r="J225" s="4"/>
     </row>
     <row r="226" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="4"/>
       <c r="B226" s="5"/>
       <c r="C226" s="6" t="inlineStr">
         <is>
           <t>81240810</t>
         </is>
       </c>
       <c r="D226" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS14</t>
         </is>
       </c>
       <c r="E226" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,5 см h4 см 450 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G226" s="9">
         <v>537</v>
       </c>
       <c r="H226" s="9">
-        <v/>
+        <v>375</v>
       </c>
       <c r="I226" s="10">
-        <v>420</v>
+        <v>393</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
           <t>1878100</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
           <t>MRP53C</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,5*9,5 см h4,5 см Copper прямоуг. нерж. 2 ручки цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
         <v>1447</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
           <t>2010241</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
           <t>MRP53</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,5*9,5 см h4,5 см прямоуг. нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
         <v>843</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
           <t>1401000</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
           <t>MRP53PBLK</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,5*9,5 см h4,7 см 475 мл прямоуг. нерж. 2 ручки цвет черный P.L. </t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -22719,85 +22917,85 @@
           <t>81240157</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
           <t>MPDH15</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15 см h3 см круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G230" s="9">
         <v>537</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
           <t>81240489</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
           <t>MPDH15H</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15 см h3,5 см 500 мл круглая Dents нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
         <v>673</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
-        <v>2967</v>
+        <v>2680</v>
       </c>
       <c r="J231" s="4"/>
     </row>
     <row r="232" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="4"/>
       <c r="B232" s="5"/>
       <c r="C232" s="6" t="inlineStr">
         <is>
           <t>81243001</t>
         </is>
       </c>
       <c r="D232" s="7" t="inlineStr">
         <is>
           <t>12770AER-1</t>
         </is>
       </c>
       <c r="E232" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15 см круглая эмаль чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -22855,147 +23053,147 @@
           <t>81241048</t>
         </is>
       </c>
       <c r="D234" s="7" t="inlineStr">
         <is>
           <t>SG-82240(B)</t>
         </is>
       </c>
       <c r="E234" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15*15 см h3 см Dents квадратная нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G234" s="9">
         <v>1917</v>
       </c>
       <c r="H234" s="9">
         <v/>
       </c>
       <c r="I234" s="10">
-        <v>486</v>
+        <v>440</v>
       </c>
       <c r="J234" s="4"/>
     </row>
     <row r="235" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="4"/>
       <c r="B235" s="5"/>
       <c r="C235" s="6" t="inlineStr">
         <is>
           <t>81240138</t>
         </is>
       </c>
       <c r="D235" s="7" t="inlineStr">
         <is>
           <t>30315014</t>
         </is>
       </c>
       <c r="E235" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,1 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F235" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G235" s="9">
         <v>1473</v>
       </c>
       <c r="H235" s="9">
         <v/>
       </c>
       <c r="I235" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J235" s="4"/>
     </row>
     <row r="236" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="4"/>
       <c r="B236" s="5"/>
       <c r="C236" s="6" t="inlineStr">
         <is>
           <t>81241144</t>
         </is>
       </c>
       <c r="D236" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP 3950</t>
         </is>
       </c>
       <c r="E236" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 15,3/12,3 см h4,2 см 600 мл круглая Dents Copper нерж. цвет медь P.L. </t>
+          <t>Сковорода для подачи 15,3/12,3 см h4,2 см 600 мл круглая Dents Copper нерж. цвет медь золото P.L.</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G236" s="9">
         <v>3207</v>
       </c>
       <c r="H236" s="9">
-        <v/>
+        <v>2244</v>
       </c>
       <c r="I236" s="10">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="J236" s="4"/>
     </row>
     <row r="237" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="4"/>
       <c r="B237" s="5"/>
       <c r="C237" s="6" t="inlineStr">
         <is>
           <t>81240529</t>
         </is>
       </c>
       <c r="D237" s="7" t="inlineStr">
         <is>
           <t>XG70T</t>
         </is>
       </c>
       <c r="E237" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,5 см h3,2 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G237" s="9">
-        <v>553</v>
+        <v>571</v>
       </c>
       <c r="H237" s="9">
         <v/>
       </c>
       <c r="I237" s="10">
         <v>0</v>
       </c>
       <c r="J237" s="4"/>
     </row>
     <row r="238" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="4"/>
       <c r="B238" s="5"/>
       <c r="C238" s="6" t="inlineStr">
         <is>
           <t>81290225</t>
         </is>
       </c>
       <c r="D238" s="7" t="inlineStr">
         <is>
           <t>SG-82205(B)</t>
         </is>
       </c>
       <c r="E238" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,5 см h4 см 600 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
@@ -23019,51 +23217,51 @@
     </row>
     <row r="239" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="4"/>
       <c r="B239" s="5"/>
       <c r="C239" s="6" t="inlineStr">
         <is>
           <t>81240533</t>
         </is>
       </c>
       <c r="D239" s="7" t="inlineStr">
         <is>
           <t>XG70AL</t>
         </is>
       </c>
       <c r="E239" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,5 см h4 см круглая с ручкой оранжевая эмаль чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F239" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G239" s="9">
-        <v>1203</v>
+        <v>1244</v>
       </c>
       <c r="H239" s="9">
         <v/>
       </c>
       <c r="I239" s="10">
         <v>0</v>
       </c>
       <c r="J239" s="4"/>
     </row>
     <row r="240" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A240" s="4"/>
       <c r="B240" s="5"/>
       <c r="C240" s="6" t="inlineStr">
         <is>
           <t>81249827</t>
         </is>
       </c>
       <c r="D240" s="7" t="inlineStr">
         <is>
           <t>SMB02</t>
         </is>
       </c>
       <c r="E240" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,5 см h4,5 см 765 мл Dents круглая нерж. 2 ручки золото P.L. Proff Cuisine</t>
@@ -23073,201 +23271,201 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G240" s="9">
         <v>2993</v>
       </c>
       <c r="H240" s="9">
         <v/>
       </c>
       <c r="I240" s="10">
         <v>0</v>
       </c>
       <c r="J240" s="4"/>
     </row>
     <row r="241" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="4"/>
       <c r="B241" s="5"/>
       <c r="C241" s="6" t="inlineStr">
         <is>
           <t>81241193</t>
         </is>
       </c>
       <c r="D241" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP 2950</t>
         </is>
       </c>
       <c r="E241" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,5/12,8 см h4,2 см 600 мл круглая Antique Dents нерж. ручка золото P.L.</t>
         </is>
       </c>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G241" s="9">
         <v>3473</v>
       </c>
       <c r="H241" s="9">
         <v/>
       </c>
       <c r="I241" s="10">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="J241" s="4"/>
     </row>
     <row r="242" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="4"/>
       <c r="B242" s="5"/>
       <c r="C242" s="6" t="inlineStr">
         <is>
           <t>81240578</t>
         </is>
       </c>
       <c r="D242" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156701-16S</t>
         </is>
       </c>
       <c r="E242" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16 см h1 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G242" s="9">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="H242" s="9">
         <v/>
       </c>
       <c r="I242" s="10">
-        <v>1143</v>
+        <v>1141</v>
       </c>
       <c r="J242" s="4"/>
     </row>
     <row r="243" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="4"/>
       <c r="B243" s="5"/>
       <c r="C243" s="6" t="inlineStr">
         <is>
           <t>80002719</t>
         </is>
       </c>
       <c r="D243" s="7" t="inlineStr">
         <is>
           <t>CP-19-16FP</t>
         </is>
       </c>
       <c r="E243" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F243" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G243" s="9">
         <v>1947</v>
       </c>
       <c r="H243" s="9">
         <v/>
       </c>
       <c r="I243" s="10">
         <v>0</v>
       </c>
       <c r="J243" s="4"/>
     </row>
     <row r="244" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="4"/>
       <c r="B244" s="5"/>
       <c r="C244" s="6" t="inlineStr">
         <is>
           <t>81240574</t>
         </is>
       </c>
       <c r="D244" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A166401-16S</t>
         </is>
       </c>
       <c r="E244" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16 см h3 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G244" s="9">
         <v>873</v>
       </c>
       <c r="H244" s="9">
         <v/>
       </c>
       <c r="I244" s="10">
-        <v>344</v>
+        <v>152</v>
       </c>
       <c r="J244" s="4"/>
     </row>
     <row r="245" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="4"/>
       <c r="B245" s="5"/>
       <c r="C245" s="6" t="inlineStr">
         <is>
           <t>81249988</t>
         </is>
       </c>
       <c r="D245" s="7" t="inlineStr">
         <is>
           <t>LV Y TV 16 SHN BB R</t>
         </is>
       </c>
       <c r="E245" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16 см круглая красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G245" s="9">
-        <v>2483</v>
+        <v>3714</v>
       </c>
       <c r="H245" s="9">
         <v/>
       </c>
       <c r="I245" s="10">
         <v>0</v>
       </c>
       <c r="J245" s="4"/>
     </row>
     <row r="246" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="4"/>
       <c r="B246" s="5"/>
       <c r="C246" s="6" t="inlineStr">
         <is>
           <t>81249824</t>
         </is>
       </c>
       <c r="D246" s="7" t="inlineStr">
         <is>
           <t>STRM16</t>
         </is>
       </c>
       <c r="E246" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16,2*10,9 см h2 см прямоуг. нерж. 2 ручки P.L. Proff Cuisine</t>
@@ -23311,173 +23509,173 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G247" s="9">
         <v>250</v>
       </c>
       <c r="H247" s="9">
         <v/>
       </c>
       <c r="I247" s="10">
         <v>0</v>
       </c>
       <c r="J247" s="4"/>
     </row>
     <row r="248" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A248" s="4"/>
       <c r="B248" s="5"/>
       <c r="C248" s="6" t="inlineStr">
         <is>
           <t>81240563</t>
         </is>
       </c>
       <c r="D248" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165919-16</t>
         </is>
       </c>
       <c r="E248" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16,5 см h3 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G248" s="9">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="H248" s="9">
         <v/>
       </c>
       <c r="I248" s="10">
-        <v>360</v>
+        <v>268</v>
       </c>
       <c r="J248" s="4"/>
     </row>
     <row r="249" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A249" s="4"/>
       <c r="B249" s="5"/>
       <c r="C249" s="6" t="inlineStr">
         <is>
           <t>81249830</t>
         </is>
       </c>
       <c r="D249" s="7" t="inlineStr">
         <is>
           <t>DMB02</t>
         </is>
       </c>
       <c r="E249" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16,5 см h4,3 см 700 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F249" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G249" s="9">
         <v>4023</v>
       </c>
       <c r="H249" s="9">
         <v/>
       </c>
       <c r="I249" s="10">
-        <v>312</v>
+        <v>250</v>
       </c>
       <c r="J249" s="4"/>
     </row>
     <row r="250" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A250" s="4"/>
       <c r="B250" s="5"/>
       <c r="C250" s="6" t="inlineStr">
         <is>
           <t>81279076</t>
         </is>
       </c>
       <c r="D250" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DMP02</t>
         </is>
       </c>
       <c r="E250" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16,5 см h4,3 см 700 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G250" s="9">
         <v>2583</v>
       </c>
       <c r="H250" s="9">
         <v/>
       </c>
       <c r="I250" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J250" s="4"/>
     </row>
     <row r="251" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="4"/>
       <c r="B251" s="5"/>
       <c r="C251" s="6" t="inlineStr">
         <is>
           <t>81240811</t>
         </is>
       </c>
       <c r="D251" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS16</t>
         </is>
       </c>
       <c r="E251" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16,7 см h5,5 см 800 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F251" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G251" s="9">
         <v>643</v>
       </c>
       <c r="H251" s="9">
         <v/>
       </c>
       <c r="I251" s="10">
-        <v>235</v>
+        <v>121</v>
       </c>
       <c r="J251" s="4"/>
     </row>
     <row r="252" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="4"/>
       <c r="B252" s="5"/>
       <c r="C252" s="6" t="inlineStr">
         <is>
           <t>81200177</t>
         </is>
       </c>
       <c r="D252" s="7" t="inlineStr">
         <is>
           <t>YX19</t>
         </is>
       </c>
       <c r="E252" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 17 см 750 мл круглая эмаль чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -23501,289 +23699,289 @@
           <t>81240139</t>
         </is>
       </c>
       <c r="D253" s="7" t="inlineStr">
         <is>
           <t>30315016</t>
         </is>
       </c>
       <c r="E253" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 17 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F253" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G253" s="9">
         <v>1747</v>
       </c>
       <c r="H253" s="9">
         <v/>
       </c>
       <c r="I253" s="10">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="J253" s="4"/>
     </row>
     <row r="254" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="4"/>
       <c r="B254" s="5"/>
       <c r="C254" s="6" t="inlineStr">
         <is>
           <t>81241049</t>
         </is>
       </c>
       <c r="D254" s="7" t="inlineStr">
         <is>
           <t>SG-82240(C)</t>
         </is>
       </c>
       <c r="E254" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 17*17 см h3,5 см Dents квадратная нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G254" s="9">
         <v>2047</v>
       </c>
       <c r="H254" s="9">
         <v/>
       </c>
       <c r="I254" s="10">
         <v>399</v>
       </c>
       <c r="J254" s="4"/>
     </row>
     <row r="255" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A255" s="4"/>
       <c r="B255" s="5"/>
       <c r="C255" s="6" t="inlineStr">
         <is>
           <t>81240812</t>
         </is>
       </c>
       <c r="D255" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS18</t>
         </is>
       </c>
       <c r="E255" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 17,7 см h5,5 см 900 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F255" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G255" s="9">
         <v>873</v>
       </c>
       <c r="H255" s="9">
         <v/>
       </c>
       <c r="I255" s="10">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="J255" s="4"/>
     </row>
     <row r="256" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A256" s="4"/>
       <c r="B256" s="5"/>
       <c r="C256" s="6" t="inlineStr">
         <is>
           <t>81249825</t>
         </is>
       </c>
       <c r="D256" s="7" t="inlineStr">
         <is>
           <t>MPH18</t>
         </is>
       </c>
       <c r="E256" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 18 см h2 см круглая нерж. 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 18 см h2 см круглая "Паэлья" нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G256" s="9">
         <v>543</v>
       </c>
       <c r="H256" s="9">
         <v/>
       </c>
       <c r="I256" s="10">
-        <v>1347</v>
+        <v>983</v>
       </c>
       <c r="J256" s="4"/>
     </row>
     <row r="257" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A257" s="4"/>
       <c r="B257" s="5"/>
       <c r="C257" s="6" t="inlineStr">
         <is>
           <t>81240158</t>
         </is>
       </c>
       <c r="D257" s="7" t="inlineStr">
         <is>
           <t>MPDH18</t>
         </is>
       </c>
       <c r="E257" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18 см h3 см круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G257" s="9">
         <v>637</v>
       </c>
       <c r="H257" s="9">
         <v/>
       </c>
       <c r="I257" s="10">
         <v>0</v>
       </c>
       <c r="J257" s="4"/>
     </row>
     <row r="258" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A258" s="4"/>
       <c r="B258" s="5"/>
       <c r="C258" s="6" t="inlineStr">
         <is>
           <t>81240834</t>
         </is>
       </c>
       <c r="D258" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MPDH28H</t>
         </is>
       </c>
       <c r="E258" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 18 см h3,5 см 800 мл круглая Dents нерж. 2 ручки Antique P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 18 см h3,5 см 800 мл круглая Dents нерж. 2 ручки золото Antique P.L. </t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G258" s="9">
         <v>1077</v>
       </c>
       <c r="H258" s="9">
         <v/>
       </c>
       <c r="I258" s="10">
-        <v>645</v>
+        <v>31</v>
       </c>
       <c r="J258" s="4"/>
     </row>
     <row r="259" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A259" s="4"/>
       <c r="B259" s="5"/>
       <c r="C259" s="6" t="inlineStr">
         <is>
           <t>81240832</t>
         </is>
       </c>
       <c r="D259" s="7" t="inlineStr">
         <is>
           <t>MPDH18H</t>
         </is>
       </c>
       <c r="E259" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18 см h3,7 см 700 мл круглая Dents нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G259" s="9">
         <v>773</v>
       </c>
       <c r="H259" s="9">
         <v/>
       </c>
       <c r="I259" s="10">
-        <v>359</v>
+        <v>0</v>
       </c>
       <c r="J259" s="4"/>
     </row>
     <row r="260" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A260" s="4"/>
       <c r="B260" s="5"/>
       <c r="C260" s="6" t="inlineStr">
         <is>
           <t>80002721</t>
         </is>
       </c>
       <c r="D260" s="7" t="inlineStr">
         <is>
           <t>CP-19-18FP</t>
         </is>
       </c>
       <c r="E260" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18 см h4 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G260" s="9">
-        <v>2899</v>
+        <v>2933</v>
       </c>
       <c r="H260" s="9">
-        <v/>
+        <v>2053</v>
       </c>
       <c r="I260" s="10">
-        <v>1777</v>
+        <v>1716</v>
       </c>
       <c r="J260" s="4"/>
     </row>
     <row r="261" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A261" s="4"/>
       <c r="B261" s="5"/>
       <c r="C261" s="6" t="inlineStr">
         <is>
           <t>81290226</t>
         </is>
       </c>
       <c r="D261" s="7" t="inlineStr">
         <is>
           <t>SG-82205(C)</t>
         </is>
       </c>
       <c r="E261" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18 см h4,5 см 900 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F261" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -23821,439 +24019,439 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G262" s="9">
         <v>3647</v>
       </c>
       <c r="H262" s="9">
         <v/>
       </c>
       <c r="I262" s="10">
         <v>0</v>
       </c>
       <c r="J262" s="4"/>
     </row>
     <row r="263" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A263" s="4"/>
       <c r="B263" s="5"/>
       <c r="C263" s="6" t="inlineStr">
         <is>
           <t>81240564</t>
         </is>
       </c>
       <c r="D263" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165919-18</t>
         </is>
       </c>
       <c r="E263" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18,5 см h2,5 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F263" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G263" s="9">
         <v>837</v>
       </c>
       <c r="H263" s="9">
         <v/>
       </c>
       <c r="I263" s="10">
-        <v>218</v>
+        <v>45</v>
       </c>
       <c r="J263" s="4"/>
     </row>
     <row r="264" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A264" s="4"/>
       <c r="B264" s="5"/>
       <c r="C264" s="6" t="inlineStr">
         <is>
           <t>81240897</t>
         </is>
       </c>
       <c r="D264" s="7" t="inlineStr">
         <is>
           <t>SPPD-07 (HONRI)</t>
         </is>
       </c>
       <c r="E264" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 19 см h3 см 575 мл круглая "Паэлья" нерж. 2 красные ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G264" s="9">
         <v>723</v>
       </c>
       <c r="H264" s="9">
         <v/>
       </c>
       <c r="I264" s="10">
-        <v>933</v>
+        <v>833</v>
       </c>
       <c r="J264" s="4"/>
     </row>
     <row r="265" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A265" s="4"/>
       <c r="B265" s="5"/>
       <c r="C265" s="6" t="inlineStr">
         <is>
           <t>81279077</t>
         </is>
       </c>
       <c r="D265" s="7" t="inlineStr">
         <is>
           <t>DMP03</t>
         </is>
       </c>
       <c r="E265" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 19,5 см h4,5 см 1100 мл круглая Dents Copper нерж. цвет медь 2 ручки золото</t>
         </is>
       </c>
       <c r="F265" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G265" s="9">
         <v>3270</v>
       </c>
       <c r="H265" s="9">
         <v/>
       </c>
       <c r="I265" s="10">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="J265" s="4"/>
     </row>
     <row r="266" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A266" s="4"/>
       <c r="B266" s="5"/>
       <c r="C266" s="6" t="inlineStr">
         <is>
           <t>81279078</t>
         </is>
       </c>
       <c r="D266" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DMB03</t>
         </is>
       </c>
       <c r="E266" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 19,5 см h4,5 см 1100 мл круглая Dents Copper нерж. цвет медь 2 ручки золото</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G266" s="9">
         <v>5153</v>
       </c>
       <c r="H266" s="9">
-        <v/>
+        <v>3607</v>
       </c>
       <c r="I266" s="10">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="J266" s="4"/>
     </row>
     <row r="267" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A267" s="4"/>
       <c r="B267" s="5"/>
       <c r="C267" s="6" t="inlineStr">
         <is>
           <t>81240575</t>
         </is>
       </c>
       <c r="D267" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A166401-20S</t>
         </is>
       </c>
       <c r="E267" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 19,8 см h4 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F267" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G267" s="9">
         <v>1073</v>
       </c>
       <c r="H267" s="9">
         <v/>
       </c>
       <c r="I267" s="10">
-        <v>293</v>
+        <v>129</v>
       </c>
       <c r="J267" s="4"/>
     </row>
     <row r="268" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A268" s="4"/>
       <c r="B268" s="5"/>
       <c r="C268" s="6" t="inlineStr">
         <is>
           <t>81240530</t>
         </is>
       </c>
       <c r="D268" s="7" t="inlineStr">
         <is>
           <t>XG71T</t>
         </is>
       </c>
       <c r="E268" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 19,8 см h4,3 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G268" s="9">
-        <v>957</v>
+        <v>986</v>
       </c>
       <c r="H268" s="9">
         <v/>
       </c>
       <c r="I268" s="10">
         <v>0</v>
       </c>
       <c r="J268" s="4"/>
     </row>
     <row r="269" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A269" s="4"/>
       <c r="B269" s="5"/>
       <c r="C269" s="6" t="inlineStr">
         <is>
           <t>81240579</t>
         </is>
       </c>
       <c r="D269" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156701-20S</t>
         </is>
       </c>
       <c r="E269" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h1 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F269" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G269" s="9">
         <v>1073</v>
       </c>
       <c r="H269" s="9">
         <v/>
       </c>
       <c r="I269" s="10">
-        <v>1171</v>
+        <v>1165</v>
       </c>
       <c r="J269" s="4"/>
     </row>
     <row r="270" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="4"/>
       <c r="B270" s="5"/>
       <c r="C270" s="6" t="inlineStr">
         <is>
           <t>81280104</t>
         </is>
       </c>
       <c r="D270" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST00-20CM</t>
         </is>
       </c>
       <c r="E270" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h2,5 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G270" s="9">
         <v>1893</v>
       </c>
       <c r="H270" s="9">
         <v/>
       </c>
       <c r="I270" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J270" s="4"/>
     </row>
     <row r="271" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A271" s="4"/>
       <c r="B271" s="5"/>
       <c r="C271" s="6" t="inlineStr">
         <is>
           <t>81280111</t>
         </is>
       </c>
       <c r="D271" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST01-20CM</t>
         </is>
       </c>
       <c r="E271" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h2,6 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F271" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G271" s="9">
         <v>2637</v>
       </c>
       <c r="H271" s="9">
         <v/>
       </c>
       <c r="I271" s="10">
-        <v>646</v>
+        <v>633</v>
       </c>
       <c r="J271" s="4"/>
     </row>
     <row r="272" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="4"/>
       <c r="B272" s="5"/>
       <c r="C272" s="6" t="inlineStr">
         <is>
           <t>81222624</t>
         </is>
       </c>
       <c r="D272" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST05-20</t>
         </is>
       </c>
       <c r="E272" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h2,6 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G272" s="9">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="H272" s="9">
-        <v/>
+        <v>2011</v>
       </c>
       <c r="I272" s="10">
-        <v>660</v>
+        <v>628</v>
       </c>
       <c r="J272" s="4"/>
     </row>
     <row r="273" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A273" s="4"/>
       <c r="B273" s="5"/>
       <c r="C273" s="6" t="inlineStr">
         <is>
           <t>81280108</t>
         </is>
       </c>
       <c r="D273" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST02-20CM</t>
         </is>
       </c>
       <c r="E273" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h2,6 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F273" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G273" s="9">
         <v>2747</v>
       </c>
       <c r="H273" s="9">
         <v/>
       </c>
       <c r="I273" s="10">
-        <v>360</v>
+        <v>199</v>
       </c>
       <c r="J273" s="4"/>
     </row>
     <row r="274" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A274" s="4"/>
       <c r="B274" s="5"/>
       <c r="C274" s="6" t="inlineStr">
         <is>
           <t>81240534</t>
         </is>
       </c>
       <c r="D274" s="7" t="inlineStr">
         <is>
           <t>XG71AL</t>
         </is>
       </c>
       <c r="E274" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h4 см круглая с ручкой красная эмаль чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G274" s="9">
-        <v>1647</v>
+        <v>1699</v>
       </c>
       <c r="H274" s="9">
         <v/>
       </c>
       <c r="I274" s="10">
         <v>0</v>
       </c>
       <c r="J274" s="4"/>
     </row>
     <row r="275" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A275" s="4"/>
       <c r="B275" s="5"/>
       <c r="C275" s="6" t="inlineStr">
         <is>
           <t>99005063</t>
         </is>
       </c>
       <c r="D275" s="7" t="inlineStr">
         <is>
           <t>12770-10</t>
         </is>
       </c>
       <c r="E275" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см круглая чугун P.L. Proff Cuisine</t>
@@ -24317,5684 +24515,5888 @@
           <t>81240898</t>
         </is>
       </c>
       <c r="D277" s="7" t="inlineStr">
         <is>
           <t>SPPD-08 (HONRI)</t>
         </is>
       </c>
       <c r="E277" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20,3 см h3 см 765 мл круглая "Паэлья" нерж. 2 красные ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F277" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G277" s="9">
         <v>823</v>
       </c>
       <c r="H277" s="9">
         <v/>
       </c>
       <c r="I277" s="10">
-        <v>844</v>
+        <v>921</v>
       </c>
       <c r="J277" s="4"/>
     </row>
     <row r="278" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A278" s="4"/>
       <c r="B278" s="5"/>
       <c r="C278" s="6" t="inlineStr">
         <is>
           <t>81222620</t>
         </is>
       </c>
       <c r="D278" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMOR-F02-20</t>
         </is>
       </c>
       <c r="E278" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20,4 см h3,4 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G278" s="9">
         <v>3978</v>
       </c>
       <c r="H278" s="9">
         <v/>
       </c>
       <c r="I278" s="10">
-        <v>237</v>
+        <v>195</v>
       </c>
       <c r="J278" s="4"/>
     </row>
     <row r="279" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A279" s="4"/>
       <c r="B279" s="5"/>
       <c r="C279" s="6" t="inlineStr">
         <is>
           <t>81240565</t>
         </is>
       </c>
       <c r="D279" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165919-20</t>
         </is>
       </c>
       <c r="E279" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20,5 см h3 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F279" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G279" s="9">
         <v>1173</v>
       </c>
       <c r="H279" s="9">
         <v/>
       </c>
       <c r="I279" s="10">
-        <v>619</v>
+        <v>481</v>
       </c>
       <c r="J279" s="4"/>
     </row>
     <row r="280" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A280" s="4"/>
       <c r="B280" s="5"/>
       <c r="C280" s="6" t="inlineStr">
         <is>
           <t>81240141</t>
         </is>
       </c>
       <c r="D280" s="7" t="inlineStr">
         <is>
           <t>30315020</t>
         </is>
       </c>
       <c r="E280" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G280" s="9">
         <v>2447</v>
       </c>
       <c r="H280" s="9">
         <v/>
       </c>
       <c r="I280" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J280" s="4"/>
     </row>
     <row r="281" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A281" s="4"/>
       <c r="B281" s="5"/>
       <c r="C281" s="6" t="inlineStr">
         <is>
           <t>81240851</t>
         </is>
       </c>
       <c r="D281" s="7" t="inlineStr">
         <is>
           <t>CPDH-07S (HONR)</t>
         </is>
       </c>
       <c r="E281" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 21 см h5 см 1300 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 21 см h5 см 1300 мл круглая "Паэлья" нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F281" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G281" s="9">
         <v>775</v>
       </c>
       <c r="H281" s="9">
         <v/>
       </c>
       <c r="I281" s="10">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="J281" s="4"/>
     </row>
     <row r="282" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A282" s="4"/>
       <c r="B282" s="5"/>
       <c r="C282" s="6" t="inlineStr">
         <is>
           <t>81240813</t>
         </is>
       </c>
       <c r="D282" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS21</t>
         </is>
       </c>
       <c r="E282" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21 см h6,7 см 1500 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G282" s="9">
         <v>1143</v>
       </c>
       <c r="H282" s="9">
-        <v/>
+        <v>800</v>
       </c>
       <c r="I282" s="10">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="J282" s="4"/>
     </row>
     <row r="283" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A283" s="4"/>
       <c r="B283" s="5"/>
       <c r="C283" s="6" t="inlineStr">
         <is>
           <t>81240853</t>
         </is>
       </c>
       <c r="D283" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPDH-08SS</t>
         </is>
       </c>
       <c r="E283" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21*21 см h5 см 1900 мл квадратная нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F283" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G283" s="9">
         <v>1257</v>
       </c>
       <c r="H283" s="9">
-        <v/>
+        <v>879</v>
       </c>
       <c r="I283" s="10">
-        <v>886</v>
+        <v>877</v>
       </c>
       <c r="J283" s="4"/>
     </row>
     <row r="284" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A284" s="4"/>
       <c r="B284" s="5"/>
       <c r="C284" s="6" t="inlineStr">
         <is>
           <t>81249901</t>
         </is>
       </c>
       <c r="D284" s="7" t="inlineStr">
         <is>
           <t>30362004</t>
         </is>
       </c>
       <c r="E284" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21,7 см h5,7 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G284" s="9">
         <v>3007</v>
       </c>
       <c r="H284" s="9">
         <v/>
       </c>
       <c r="I284" s="10">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="J284" s="4"/>
     </row>
     <row r="285" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A285" s="4"/>
       <c r="B285" s="5"/>
       <c r="C285" s="6" t="inlineStr">
         <is>
-          <t>81280105</t>
+          <t>81241463</t>
         </is>
       </c>
       <c r="D285" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HXG1</t>
         </is>
       </c>
       <c r="E285" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 22 см h2,5 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода для подачи 21/16,2 см h3,2 см 800 мл круглая "Паэлья" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F285" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G285" s="9">
-        <v>2397</v>
+        <v>380</v>
       </c>
       <c r="H285" s="9">
         <v/>
       </c>
       <c r="I285" s="10">
-        <v>0</v>
+        <v>638</v>
       </c>
       <c r="J285" s="4"/>
     </row>
     <row r="286" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A286" s="4"/>
       <c r="B286" s="5"/>
       <c r="C286" s="6" t="inlineStr">
         <is>
-          <t>81280112</t>
+          <t>81280105</t>
         </is>
       </c>
       <c r="D286" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST00-22CM</t>
         </is>
       </c>
       <c r="E286" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 22 см h3 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
+          <t>Сковорода для подачи 22 см h2,5 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G286" s="9">
-        <v>2778</v>
+        <v>2397</v>
       </c>
       <c r="H286" s="9">
         <v/>
       </c>
       <c r="I286" s="10">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="J286" s="4"/>
     </row>
     <row r="287" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A287" s="4"/>
       <c r="B287" s="5"/>
       <c r="C287" s="6" t="inlineStr">
         <is>
-          <t>81222625</t>
+          <t>81280112</t>
         </is>
       </c>
       <c r="D287" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST01-22CM</t>
         </is>
       </c>
       <c r="E287" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 22 см h3,2 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода для подачи 22 см h3 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F287" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G287" s="9">
-        <v>3037</v>
+        <v>2778</v>
       </c>
       <c r="H287" s="9">
-        <v/>
+        <v>1944</v>
       </c>
       <c r="I287" s="10">
-        <v>273</v>
+        <v>70</v>
       </c>
       <c r="J287" s="4"/>
     </row>
     <row r="288" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A288" s="4"/>
       <c r="B288" s="5"/>
       <c r="C288" s="6" t="inlineStr">
         <is>
-          <t>81280109</t>
+          <t>81222625</t>
         </is>
       </c>
       <c r="D288" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST05-22</t>
         </is>
       </c>
       <c r="E288" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 22 см h3,3 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода для подачи 22 см h3,2 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G288" s="9">
-        <v>2843</v>
+        <v>3037</v>
       </c>
       <c r="H288" s="9">
         <v/>
       </c>
       <c r="I288" s="10">
-        <v>442</v>
+        <v>243</v>
       </c>
       <c r="J288" s="4"/>
     </row>
     <row r="289" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A289" s="4"/>
       <c r="B289" s="5"/>
       <c r="C289" s="6" t="inlineStr">
         <is>
-          <t>81222621</t>
+          <t>81280109</t>
         </is>
       </c>
       <c r="D289" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST02-22CM</t>
         </is>
       </c>
       <c r="E289" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 22,3 см h3,2 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода для подачи 22 см h3,3 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F289" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G289" s="9">
-        <v>4137</v>
+        <v>2843</v>
       </c>
       <c r="H289" s="9">
         <v/>
       </c>
       <c r="I289" s="10">
-        <v>288</v>
+        <v>356</v>
       </c>
       <c r="J289" s="4"/>
     </row>
     <row r="290" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A290" s="4"/>
       <c r="B290" s="5"/>
       <c r="C290" s="6" t="inlineStr">
         <is>
-          <t>81240899</t>
+          <t>81222621</t>
         </is>
       </c>
       <c r="D290" s="7" t="inlineStr">
         <is>
-          <t>SPPD-09 (HONRI)</t>
+          <t>LEMOR-F02-22</t>
         </is>
       </c>
       <c r="E290" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 23 см h3 см 1015 мл круглая "Паэлья" нерж. 2 красные ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 22,3 см h3,2 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G290" s="9">
-        <v>937</v>
+        <v>4137</v>
       </c>
       <c r="H290" s="9">
-        <v/>
+        <v>2895</v>
       </c>
       <c r="I290" s="10">
-        <v>823</v>
+        <v>234</v>
       </c>
       <c r="J290" s="4"/>
     </row>
     <row r="291" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A291" s="4"/>
       <c r="B291" s="5"/>
       <c r="C291" s="6" t="inlineStr">
         <is>
-          <t>81240852</t>
+          <t>81240899</t>
         </is>
       </c>
       <c r="D291" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPPD-09 (HONRI)</t>
         </is>
       </c>
       <c r="E291" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 23 см h5,2 см 1600 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 23 см h3 см 1015 мл круглая "Паэлья" нерж. 2 красные ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F291" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G291" s="9">
-        <v>877</v>
+        <v>937</v>
       </c>
       <c r="H291" s="9">
         <v/>
       </c>
       <c r="I291" s="10">
-        <v>843</v>
+        <v>805</v>
       </c>
       <c r="J291" s="4"/>
     </row>
     <row r="292" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A292" s="4"/>
       <c r="B292" s="5"/>
       <c r="C292" s="6" t="inlineStr">
         <is>
-          <t>81240430</t>
+          <t>81240852</t>
         </is>
       </c>
       <c r="D292" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CPDH-08S (HONRI)</t>
         </is>
       </c>
       <c r="E292" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 23*17 см овальная с ручкой черная чугун LAVA</t>
+          <t>Сковорода для подачи 23 см h5,2 см 1600 мл круглая "Паэлья" нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G292" s="9">
-        <v>2658</v>
+        <v>877</v>
       </c>
       <c r="H292" s="9">
         <v/>
       </c>
       <c r="I292" s="10">
-        <v>21</v>
+        <v>752</v>
       </c>
       <c r="J292" s="4"/>
     </row>
     <row r="293" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A293" s="4"/>
       <c r="B293" s="5"/>
       <c r="C293" s="6" t="inlineStr">
         <is>
-          <t>81280106</t>
+          <t>81240430</t>
         </is>
       </c>
       <c r="D293" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO FT 1723 T11</t>
         </is>
       </c>
       <c r="E293" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 24 см h2,9 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода для подачи 23*17 см овальная с ручкой черная чугун LAVA</t>
         </is>
       </c>
       <c r="F293" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G293" s="9">
-        <v>2499</v>
+        <v>2746</v>
       </c>
       <c r="H293" s="9">
-        <v/>
+        <v>2059</v>
       </c>
       <c r="I293" s="10">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="J293" s="4"/>
     </row>
     <row r="294" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A294" s="4"/>
       <c r="B294" s="5"/>
       <c r="C294" s="6" t="inlineStr">
         <is>
-          <t>81280110</t>
+          <t>81241464</t>
         </is>
       </c>
       <c r="D294" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HXG2</t>
         </is>
       </c>
       <c r="E294" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 24 см h3,1 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
+          <t>Сковорода для подачи 23/17,5 см h3,2 см 900 мл круглая "Паэлья" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G294" s="9">
-        <v>2973</v>
+        <v>430</v>
       </c>
       <c r="H294" s="9">
         <v/>
       </c>
       <c r="I294" s="10">
-        <v>519</v>
+        <v>632</v>
       </c>
       <c r="J294" s="4"/>
     </row>
     <row r="295" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A295" s="4"/>
       <c r="B295" s="5"/>
       <c r="C295" s="6" t="inlineStr">
         <is>
-          <t>81280113</t>
+          <t>81280106</t>
         </is>
       </c>
       <c r="D295" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST00-24CM</t>
         </is>
       </c>
       <c r="E295" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 24 см h3,3 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
+          <t>Сковорода для подачи 24 см h2,9 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F295" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G295" s="9">
-        <v>2843</v>
+        <v>2499</v>
       </c>
       <c r="H295" s="9">
         <v/>
       </c>
       <c r="I295" s="10">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="J295" s="4"/>
     </row>
     <row r="296" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A296" s="4"/>
       <c r="B296" s="5"/>
       <c r="C296" s="6" t="inlineStr">
         <is>
-          <t>81222626</t>
+          <t>81280110</t>
         </is>
       </c>
       <c r="D296" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST02-24CM</t>
         </is>
       </c>
       <c r="E296" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 24 см h3,4 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода для подачи 24 см h3,1 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G296" s="9">
-        <v>3237</v>
+        <v>2973</v>
       </c>
       <c r="H296" s="9">
         <v/>
       </c>
       <c r="I296" s="10">
-        <v>297</v>
+        <v>457</v>
       </c>
       <c r="J296" s="4"/>
     </row>
     <row r="297" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A297" s="4"/>
       <c r="B297" s="5"/>
       <c r="C297" s="6" t="inlineStr">
         <is>
-          <t>81222622</t>
+          <t>81280113</t>
         </is>
       </c>
       <c r="D297" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST01-24CM</t>
         </is>
       </c>
       <c r="E297" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 24 см h4,6 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода для подачи 24 см h3,3 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F297" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G297" s="9">
-        <v>4327</v>
+        <v>2843</v>
       </c>
       <c r="H297" s="9">
-        <v/>
+        <v>1990</v>
       </c>
       <c r="I297" s="10">
-        <v>295</v>
+        <v>121</v>
       </c>
       <c r="J297" s="4"/>
     </row>
     <row r="298" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A298" s="4"/>
       <c r="B298" s="5"/>
       <c r="C298" s="6" t="inlineStr">
         <is>
-          <t>81240814</t>
+          <t>81222626</t>
         </is>
       </c>
       <c r="D298" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST05-24</t>
         </is>
       </c>
       <c r="E298" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 24 см h8,3 см 2500 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 24 см h3,4 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G298" s="9">
-        <v>1473</v>
+        <v>3237</v>
       </c>
       <c r="H298" s="9">
-        <v/>
+        <v>2265</v>
       </c>
       <c r="I298" s="10">
-        <v>423</v>
+        <v>296</v>
       </c>
       <c r="J298" s="4"/>
     </row>
     <row r="299" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A299" s="4"/>
       <c r="B299" s="5"/>
       <c r="C299" s="6" t="inlineStr">
         <is>
-          <t>81240522</t>
+          <t>81222622</t>
         </is>
       </c>
       <c r="D299" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMOR-F02-24</t>
         </is>
       </c>
       <c r="E299" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 24*15 см h3,9 см 600 мл овальная красная эмаль чугун 2 ручки SUNNEX</t>
+          <t>Сковорода для подачи 24 см h4,6 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F299" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G299" s="9">
-        <v>3117</v>
+        <v>4327</v>
       </c>
       <c r="H299" s="9">
-        <v/>
+        <v>3028</v>
       </c>
       <c r="I299" s="10">
-        <v>221</v>
+        <v>285</v>
       </c>
       <c r="J299" s="4"/>
     </row>
     <row r="300" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A300" s="4"/>
       <c r="B300" s="5"/>
       <c r="C300" s="6" t="inlineStr">
         <is>
-          <t>81240888</t>
+          <t>81240814</t>
         </is>
       </c>
       <c r="D300" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS23</t>
         </is>
       </c>
       <c r="E300" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 24,8 см h5,2 см 2000 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 24 см h8,3 см 2500 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G300" s="9">
-        <v>937</v>
+        <v>1473</v>
       </c>
       <c r="H300" s="9">
         <v/>
       </c>
       <c r="I300" s="10">
-        <v>694</v>
+        <v>422</v>
       </c>
       <c r="J300" s="4"/>
     </row>
     <row r="301" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A301" s="4"/>
       <c r="B301" s="5"/>
       <c r="C301" s="6" t="inlineStr">
         <is>
-          <t>81240900</t>
+          <t>81240522</t>
         </is>
       </c>
       <c r="D301" s="7" t="inlineStr">
         <is>
-          <t>SPPD-095 (HONRI)</t>
+          <t>MCST20R-UX</t>
         </is>
       </c>
       <c r="E301" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 25 см h3,2 см 1200 мл круглая "Паэлья" нерж. 2 красные ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 24*15 см h3,9 см 600 мл овальная красная эмаль чугун 2 ручки SUNNEX</t>
         </is>
       </c>
       <c r="F301" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G301" s="9">
-        <v>1037</v>
+        <v>3218</v>
       </c>
       <c r="H301" s="9">
         <v/>
       </c>
       <c r="I301" s="10">
-        <v>955</v>
+        <v>155</v>
       </c>
       <c r="J301" s="4"/>
     </row>
     <row r="302" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A302" s="4"/>
       <c r="B302" s="5"/>
       <c r="C302" s="6" t="inlineStr">
         <is>
-          <t>81280107</t>
+          <t>81240888</t>
         </is>
       </c>
       <c r="D302" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CPDH-09S (HONRI)</t>
         </is>
       </c>
       <c r="E302" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 26 см h3,1 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
+          <t>Сковорода для подачи 24,8 см h5,2 см 2000 мл круглая "Паэлья" нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G302" s="9">
-        <v>2597</v>
+        <v>937</v>
       </c>
       <c r="H302" s="9">
         <v/>
       </c>
       <c r="I302" s="10">
-        <v>1</v>
+        <v>652</v>
       </c>
       <c r="J302" s="4"/>
     </row>
     <row r="303" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A303" s="4"/>
       <c r="B303" s="5"/>
       <c r="C303" s="6" t="inlineStr">
         <is>
-          <t>81222627</t>
+          <t>81240900</t>
         </is>
       </c>
       <c r="D303" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPPD-095 (HONRI)</t>
         </is>
       </c>
       <c r="E303" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 26 см h3,8 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода для подачи 25 см h3,2 см 1200 мл круглая "Паэлья" нерж. 2 красные ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F303" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G303" s="9">
-        <v>3379</v>
+        <v>1037</v>
       </c>
       <c r="H303" s="9">
         <v/>
       </c>
       <c r="I303" s="10">
-        <v>297</v>
+        <v>802</v>
       </c>
       <c r="J303" s="4"/>
     </row>
     <row r="304" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A304" s="4"/>
       <c r="B304" s="5"/>
       <c r="C304" s="6" t="inlineStr">
         <is>
-          <t>81222623</t>
+          <t>81241465</t>
         </is>
       </c>
       <c r="D304" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>HXG3</t>
         </is>
       </c>
       <c r="E304" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 26 см h4,4 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода для подачи 25/20,5 см h3,7 см 1000 мл круглая "Паэлья" нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G304" s="9">
-        <v>4537</v>
+        <v>482</v>
       </c>
       <c r="H304" s="9">
         <v/>
       </c>
       <c r="I304" s="10">
-        <v>297</v>
+        <v>592</v>
       </c>
       <c r="J304" s="4"/>
     </row>
     <row r="305" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A305" s="4"/>
       <c r="B305" s="5"/>
       <c r="C305" s="6" t="inlineStr">
         <is>
-          <t>81200176</t>
+          <t>81280107</t>
         </is>
       </c>
       <c r="D305" s="7" t="inlineStr">
         <is>
-          <t>Z26</t>
+          <t>LEMST00-26CM</t>
         </is>
       </c>
       <c r="E305" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 26*15 см 600 мл овальная эмаль чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 26 см h3,1 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F305" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G305" s="9">
-        <v>1265</v>
+        <v>2597</v>
       </c>
       <c r="H305" s="9">
         <v/>
       </c>
       <c r="I305" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J305" s="4"/>
     </row>
     <row r="306" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A306" s="4"/>
       <c r="B306" s="5"/>
       <c r="C306" s="6" t="inlineStr">
         <is>
-          <t>92001108</t>
+          <t>81222627</t>
         </is>
       </c>
       <c r="D306" s="7" t="inlineStr">
         <is>
-          <t>HE01W</t>
+          <t>LEMST05-26</t>
         </is>
       </c>
       <c r="E306" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 26*19 см овальная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 26 см h3,8 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G306" s="9">
-        <v>1054</v>
+        <v>3379</v>
       </c>
       <c r="H306" s="9">
         <v/>
       </c>
       <c r="I306" s="10">
-        <v>0</v>
+        <v>296</v>
       </c>
       <c r="J306" s="4"/>
     </row>
     <row r="307" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A307" s="4"/>
       <c r="B307" s="5"/>
       <c r="C307" s="6" t="inlineStr">
         <is>
-          <t>81240552</t>
+          <t>81222623</t>
         </is>
       </c>
       <c r="D307" s="7" t="inlineStr">
         <is>
-          <t>XG26</t>
+          <t>LEMOR-F02-26</t>
         </is>
       </c>
       <c r="E307" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 26,5*15,6 см овальная красная эмаль чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 26 см h4,4 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G307" s="9">
-        <v>1493</v>
+        <v>4537</v>
       </c>
       <c r="H307" s="9">
         <v/>
       </c>
       <c r="I307" s="10">
-        <v>1</v>
+        <v>285</v>
       </c>
       <c r="J307" s="4"/>
     </row>
     <row r="308" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A308" s="4"/>
       <c r="B308" s="5"/>
       <c r="C308" s="6" t="inlineStr">
         <is>
-          <t>81222629</t>
+          <t>81200176</t>
         </is>
       </c>
       <c r="D308" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>Z26</t>
         </is>
       </c>
       <c r="E308" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 40*23*2,2 см прямоуг. T-Bone Steak "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода для подачи 26*15 см 600 мл овальная эмаль чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G308" s="9">
-        <v>2673</v>
+        <v>1265</v>
       </c>
       <c r="H308" s="9">
         <v/>
       </c>
       <c r="I308" s="10">
-        <v>266</v>
+        <v>0</v>
       </c>
       <c r="J308" s="4"/>
     </row>
     <row r="309" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A309" s="4"/>
       <c r="B309" s="5"/>
       <c r="C309" s="6" t="inlineStr">
         <is>
-          <t>81240263</t>
+          <t>92001108</t>
         </is>
       </c>
       <c r="D309" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GV 11 SB K4 B</t>
+          <t>HE01W</t>
         </is>
       </c>
       <c r="E309" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 11 см круглая синяя чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи 26*19 см овальная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F309" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G309" s="9">
-        <v>2673</v>
+        <v>1054</v>
       </c>
       <c r="H309" s="9">
         <v/>
       </c>
       <c r="I309" s="10">
         <v>0</v>
       </c>
       <c r="J309" s="4"/>
     </row>
     <row r="310" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A310" s="4"/>
       <c r="B310" s="5"/>
       <c r="C310" s="6" t="inlineStr">
         <is>
-          <t>81249967</t>
+          <t>81240552</t>
         </is>
       </c>
       <c r="D310" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y STV 12 K44 PR</t>
+          <t>XG26</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун + вставка LAVA</t>
+          <t>Сковорода для подачи 26,5*15,6 см овальная красная эмаль чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G310" s="9">
-        <v>4873</v>
+        <v>1538</v>
       </c>
       <c r="H310" s="9">
         <v/>
       </c>
       <c r="I310" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J310" s="4"/>
     </row>
     <row r="311" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A311" s="4"/>
       <c r="B311" s="5"/>
       <c r="C311" s="6" t="inlineStr">
         <is>
-          <t>81249968</t>
+          <t>81222629</t>
         </is>
       </c>
       <c r="D311" s="7" t="inlineStr">
         <is>
-          <t>LV Y CK 14 K444 PR</t>
+          <t>LEMST-03</t>
         </is>
       </c>
       <c r="E311" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун + вставка LAVA</t>
+          <t>Сковорода для подачи 40*23*2,2 см прямоуг. T-Bone Steak "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F311" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G311" s="9">
-        <v>5143</v>
+        <v>2673</v>
       </c>
       <c r="H311" s="9">
-        <v/>
+        <v>1871</v>
       </c>
       <c r="I311" s="10">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="J311" s="4"/>
     </row>
     <row r="312" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A312" s="4"/>
       <c r="B312" s="5"/>
       <c r="C312" s="6" t="inlineStr">
         <is>
-          <t>81249958</t>
+          <t>81240263</t>
         </is>
       </c>
       <c r="D312" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TV 12 K44 PR</t>
+          <t>LV ECO GV 11 SB K4 B</t>
         </is>
       </c>
       <c r="E312" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун 2 ручки + вставка LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 11 см круглая синяя чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G312" s="9">
-        <v>4747</v>
+        <v>3987</v>
       </c>
       <c r="H312" s="9">
         <v/>
       </c>
       <c r="I312" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J312" s="4"/>
     </row>
     <row r="313" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A313" s="4"/>
       <c r="B313" s="5"/>
       <c r="C313" s="6" t="inlineStr">
         <is>
-          <t>81240268</t>
+          <t>81249967</t>
         </is>
       </c>
       <c r="D313" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TV 12 K4</t>
+          <t>LV ECO Y STV 12 K44 PR</t>
         </is>
       </c>
       <c r="E313" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F313" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G313" s="9">
-        <v>2197</v>
+        <v>7289</v>
       </c>
       <c r="H313" s="9">
-        <v/>
+        <v>3654</v>
       </c>
       <c r="I313" s="10">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J313" s="4"/>
     </row>
     <row r="314" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A314" s="4"/>
       <c r="B314" s="5"/>
       <c r="C314" s="6" t="inlineStr">
         <is>
-          <t>81240546</t>
+          <t>81249968</t>
         </is>
       </c>
       <c r="D314" s="7" t="inlineStr">
         <is>
-          <t>XGE12</t>
+          <t>LV Y CK 14 K444 PR</t>
         </is>
       </c>
       <c r="E314" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G314" s="9">
-        <v>837</v>
+        <v>5143</v>
       </c>
       <c r="H314" s="9">
         <v/>
       </c>
       <c r="I314" s="10">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="J314" s="4"/>
     </row>
     <row r="315" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A315" s="4"/>
       <c r="B315" s="5"/>
       <c r="C315" s="6" t="inlineStr">
         <is>
-          <t>81249959</t>
+          <t>81249958</t>
         </is>
       </c>
       <c r="D315" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y STV 12 K4</t>
+          <t>LV ECO Y TV 12 K44 PR</t>
         </is>
       </c>
       <c r="E315" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун 2 ручки + вставка LAVA</t>
         </is>
       </c>
       <c r="F315" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G315" s="9">
-        <v>2317</v>
+        <v>7109</v>
       </c>
       <c r="H315" s="9">
-        <v/>
+        <v>3560</v>
       </c>
       <c r="I315" s="10">
-        <v>117</v>
+        <v>1</v>
       </c>
       <c r="J315" s="4"/>
     </row>
     <row r="316" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="4"/>
       <c r="B316" s="5"/>
       <c r="C316" s="6" t="inlineStr">
         <is>
-          <t>81241074</t>
+          <t>81240268</t>
         </is>
       </c>
       <c r="D316" s="7" t="inlineStr">
         <is>
-          <t>SG-69823(A)</t>
+          <t>LV ECO Y TV 12 K4</t>
         </is>
       </c>
       <c r="E316" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 12,4 см h2,5 см круглая алюм. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G316" s="9">
-        <v>2051</v>
+        <v>3286</v>
       </c>
       <c r="H316" s="9">
         <v/>
       </c>
       <c r="I316" s="10">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="J316" s="4"/>
     </row>
     <row r="317" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A317" s="4"/>
       <c r="B317" s="5"/>
       <c r="C317" s="6" t="inlineStr">
         <is>
-          <t>81249985</t>
+          <t>81240546</t>
         </is>
       </c>
       <c r="D317" s="7" t="inlineStr">
         <is>
-          <t>LV GV 14 SB K4 B</t>
+          <t>XGE12</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 13,5 см h3,5 см 350 мл круглая синяя чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F317" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G317" s="9">
-        <v>3197</v>
+        <v>856</v>
       </c>
       <c r="H317" s="9">
         <v/>
       </c>
       <c r="I317" s="10">
         <v>0</v>
       </c>
       <c r="J317" s="4"/>
     </row>
     <row r="318" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A318" s="4"/>
       <c r="B318" s="5"/>
       <c r="C318" s="6" t="inlineStr">
         <is>
-          <t>81240042</t>
+          <t>81249959</t>
         </is>
       </c>
       <c r="D318" s="7" t="inlineStr">
         <is>
-          <t>73038070 / SG-82733</t>
+          <t>LV ECO Y STV 12 K4</t>
         </is>
       </c>
       <c r="E318" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 13,7 см h5 см 650 мл Dents круглая нерж. 2 ручки золото P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G318" s="9">
-        <v>2453</v>
+        <v>3466</v>
       </c>
       <c r="H318" s="9">
-        <v/>
+        <v>1737</v>
       </c>
       <c r="I318" s="10">
-        <v>699</v>
+        <v>117</v>
       </c>
       <c r="J318" s="4"/>
     </row>
     <row r="319" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A319" s="4"/>
       <c r="B319" s="5"/>
       <c r="C319" s="6" t="inlineStr">
         <is>
-          <t>81249939</t>
+          <t>81241074</t>
         </is>
       </c>
       <c r="D319" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GV 14 K4</t>
+          <t>SG-69823(A)</t>
         </is>
       </c>
       <c r="E319" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 14 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 12,4 см h2,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F319" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G319" s="9">
-        <v>2543</v>
+        <v>2051</v>
       </c>
       <c r="H319" s="9">
         <v/>
       </c>
       <c r="I319" s="10">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="J319" s="4"/>
     </row>
     <row r="320" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A320" s="4"/>
       <c r="B320" s="5"/>
       <c r="C320" s="6" t="inlineStr">
         <is>
-          <t>71047184</t>
+          <t>81249985</t>
         </is>
       </c>
       <c r="D320" s="7" t="inlineStr">
         <is>
-          <t>12135-14/1</t>
+          <t>LV GV 14 SB K4 B</t>
         </is>
       </c>
       <c r="E320" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 14 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 13,5 см h3,5 см 350 мл круглая синяя чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G320" s="9">
-        <v>767</v>
+        <v>4778</v>
       </c>
       <c r="H320" s="9">
         <v/>
       </c>
       <c r="I320" s="10">
         <v>0</v>
       </c>
       <c r="J320" s="4"/>
     </row>
     <row r="321" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A321" s="4"/>
       <c r="B321" s="5"/>
       <c r="C321" s="6" t="inlineStr">
         <is>
-          <t>81200021</t>
+          <t>81240042</t>
         </is>
       </c>
       <c r="D321" s="7" t="inlineStr">
         <is>
-          <t>12135-14 / 12135W-14</t>
+          <t>73038070 / SG-82733</t>
         </is>
       </c>
       <c r="E321" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 14 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 13,7 см h5 см 650 мл Dents круглая нерж. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F321" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G321" s="9">
-        <v>753</v>
+        <v>2453</v>
       </c>
       <c r="H321" s="9">
         <v/>
       </c>
       <c r="I321" s="10">
-        <v>0</v>
+        <v>659</v>
       </c>
       <c r="J321" s="4"/>
     </row>
     <row r="322" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="4"/>
       <c r="B322" s="5"/>
       <c r="C322" s="6" t="inlineStr">
         <is>
-          <t>81249954</t>
+          <t>81249939</t>
         </is>
       </c>
       <c r="D322" s="7" t="inlineStr">
         <is>
-          <t>LV Y CK 14 K44</t>
+          <t>LV ECO GV 14 K4</t>
         </is>
       </c>
       <c r="E322" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 14 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 14 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G322" s="9">
-        <v>3457</v>
+        <v>3804</v>
       </c>
       <c r="H322" s="9">
         <v/>
       </c>
       <c r="I322" s="10">
         <v>0</v>
       </c>
       <c r="J322" s="4"/>
     </row>
     <row r="323" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A323" s="4"/>
       <c r="B323" s="5"/>
       <c r="C323" s="6" t="inlineStr">
         <is>
-          <t>81240558</t>
+          <t>71047184</t>
         </is>
       </c>
       <c r="D323" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>12135-14/1</t>
         </is>
       </c>
       <c r="E323" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 14,5 см h2,5 см 350 мл круглая чугун 2 ручки P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 14 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F323" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G323" s="9">
-        <v>1093</v>
+        <v>767</v>
       </c>
       <c r="H323" s="9">
         <v/>
       </c>
       <c r="I323" s="10">
-        <v>350</v>
+        <v>0</v>
       </c>
       <c r="J323" s="4"/>
     </row>
     <row r="324" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A324" s="4"/>
       <c r="B324" s="5"/>
       <c r="C324" s="6" t="inlineStr">
         <is>
-          <t>81240038</t>
+          <t>81200021</t>
         </is>
       </c>
       <c r="D324" s="7" t="inlineStr">
         <is>
-          <t>73038068 / SG-82732</t>
+          <t>12135-14 / 12135W-14</t>
         </is>
       </c>
       <c r="E324" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 14,5*9,5*4,7 см Dents прямоуг. нерж. 2 ручки золото P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 14 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G324" s="9">
-        <v>1643</v>
+        <v>753</v>
       </c>
       <c r="H324" s="9">
         <v/>
       </c>
       <c r="I324" s="10">
-        <v>579</v>
+        <v>0</v>
       </c>
       <c r="J324" s="4"/>
     </row>
     <row r="325" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A325" s="4"/>
       <c r="B325" s="5"/>
       <c r="C325" s="6" t="inlineStr">
         <is>
-          <t>81241071</t>
+          <t>81249954</t>
         </is>
       </c>
       <c r="D325" s="7" t="inlineStr">
         <is>
-          <t>SG-77718(B)</t>
+          <t>LV Y CK 14 K44</t>
         </is>
       </c>
       <c r="E325" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 15 см 500 мл круглая алюм. с анод. покр. 2 ручки P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 14 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F325" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G325" s="9">
-        <v>4327</v>
+        <v>3457</v>
       </c>
       <c r="H325" s="9">
         <v/>
       </c>
       <c r="I325" s="10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J325" s="4"/>
     </row>
     <row r="326" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A326" s="4"/>
       <c r="B326" s="5"/>
       <c r="C326" s="6" t="inlineStr">
         <is>
-          <t>71047182</t>
+          <t>81240558</t>
         </is>
       </c>
       <c r="D326" s="7" t="inlineStr">
         <is>
-          <t>12034В-1/12034BW-1</t>
+          <t>S-A165919A-14</t>
         </is>
       </c>
       <c r="E326" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 15*10 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 14,5 см h2,5 см 350 мл круглая чугун 2 ручки P.L.</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G326" s="9">
-        <v>616</v>
+        <v>1093</v>
       </c>
       <c r="H326" s="9">
         <v/>
       </c>
       <c r="I326" s="10">
-        <v>0</v>
+        <v>226</v>
       </c>
       <c r="J326" s="4"/>
     </row>
     <row r="327" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A327" s="4"/>
       <c r="B327" s="5"/>
       <c r="C327" s="6" t="inlineStr">
         <is>
-          <t>81241073</t>
+          <t>81240038</t>
         </is>
       </c>
       <c r="D327" s="7" t="inlineStr">
         <is>
-          <t>SG-69822</t>
+          <t>73038068 / SG-82732</t>
         </is>
       </c>
       <c r="E327" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 15,5*15,5 см h2,5 см квадратная алюм. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 14,5*9,5*4,7 см Dents прямоуг. нерж. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F327" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G327" s="9">
-        <v>3947</v>
+        <v>1643</v>
       </c>
       <c r="H327" s="9">
         <v/>
       </c>
       <c r="I327" s="10">
-        <v>43</v>
+        <v>384</v>
       </c>
       <c r="J327" s="4"/>
     </row>
     <row r="328" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A328" s="4"/>
       <c r="B328" s="5"/>
       <c r="C328" s="6" t="inlineStr">
         <is>
-          <t>81240545</t>
+          <t>81241071</t>
         </is>
       </c>
       <c r="D328" s="7" t="inlineStr">
         <is>
-          <t>XGTY1510</t>
+          <t>SG-77718(B)</t>
         </is>
       </c>
       <c r="E328" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 15,5*9,7 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 15 см 500 мл круглая алюм. с анод. покр. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G328" s="9">
-        <v>997</v>
+        <v>4327</v>
       </c>
       <c r="H328" s="9">
         <v/>
       </c>
       <c r="I328" s="10">
-        <v>139</v>
+        <v>1</v>
       </c>
       <c r="J328" s="4"/>
     </row>
     <row r="329" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A329" s="4"/>
       <c r="B329" s="5"/>
       <c r="C329" s="6" t="inlineStr">
         <is>
-          <t>81241075</t>
+          <t>71047182</t>
         </is>
       </c>
       <c r="D329" s="7" t="inlineStr">
         <is>
-          <t>SG-69823(B)</t>
+          <t>12034В-1/12034BW-1</t>
         </is>
       </c>
       <c r="E329" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см h3,5 см круглая алюм. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 15*10 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F329" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G329" s="9">
-        <v>3673</v>
+        <v>616</v>
       </c>
       <c r="H329" s="9">
         <v/>
       </c>
       <c r="I329" s="10">
-        <v>209</v>
+        <v>0</v>
       </c>
       <c r="J329" s="4"/>
     </row>
     <row r="330" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A330" s="4"/>
       <c r="B330" s="5"/>
       <c r="C330" s="6" t="inlineStr">
         <is>
-          <t>81240520</t>
+          <t>81241069</t>
         </is>
       </c>
       <c r="D330" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-75718(B)</t>
         </is>
       </c>
       <c r="E330" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см h3,7 см круглая чугун 2 ручки SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 15,2 см h4 см круглая алюм. с антипр. покр. 2 ручки золото</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G330" s="9">
-        <v>2673</v>
+        <v>3700</v>
       </c>
       <c r="H330" s="9">
         <v/>
       </c>
       <c r="I330" s="10">
-        <v>44</v>
+        <v>122</v>
       </c>
       <c r="J330" s="4"/>
     </row>
     <row r="331" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A331" s="4"/>
       <c r="B331" s="5"/>
       <c r="C331" s="6" t="inlineStr">
         <is>
-          <t>713201</t>
+          <t>81241073</t>
         </is>
       </c>
       <c r="D331" s="7" t="inlineStr">
         <is>
-          <t>12135-16 /12135W-16</t>
+          <t>SG-69822</t>
         </is>
       </c>
       <c r="E331" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см h4 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 15,5*15,5 см h2,5 см квадратная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F331" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G331" s="9">
-        <v>836</v>
+        <v>3947</v>
       </c>
       <c r="H331" s="9">
-        <v/>
+        <v>2762</v>
       </c>
       <c r="I331" s="10">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="J331" s="4"/>
     </row>
     <row r="332" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A332" s="4"/>
       <c r="B332" s="5"/>
       <c r="C332" s="6" t="inlineStr">
         <is>
-          <t>81240039</t>
+          <t>81240545</t>
         </is>
       </c>
       <c r="D332" s="7" t="inlineStr">
         <is>
-          <t>73038071 / SG-82733</t>
+          <t>XGTY1510</t>
         </is>
       </c>
       <c r="E332" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см h5,2 см 820 мл Dents круглая нерж. 2 ручки золото P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 15,5*9,7 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G332" s="9">
-        <v>2637</v>
+        <v>1030</v>
       </c>
       <c r="H332" s="9">
         <v/>
       </c>
       <c r="I332" s="10">
-        <v>674</v>
+        <v>4</v>
       </c>
       <c r="J332" s="4"/>
     </row>
     <row r="333" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A333" s="4"/>
       <c r="B333" s="5"/>
       <c r="C333" s="6" t="inlineStr">
         <is>
-          <t>81249950</t>
+          <t>81241075</t>
         </is>
       </c>
       <c r="D333" s="7" t="inlineStr">
         <is>
-          <t>LV Y TV 16 SHN AH 222 BE R</t>
+          <t>SG-69823(B)</t>
         </is>
       </c>
       <c r="E333" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см круглая красная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см h3,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F333" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G333" s="9">
-        <v>3099</v>
+        <v>3673</v>
       </c>
       <c r="H333" s="9">
         <v/>
       </c>
       <c r="I333" s="10">
-        <v>0</v>
+        <v>209</v>
       </c>
       <c r="J333" s="4"/>
     </row>
     <row r="334" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A334" s="4"/>
       <c r="B334" s="5"/>
       <c r="C334" s="6" t="inlineStr">
         <is>
-          <t>81240271</t>
+          <t>81240520</t>
         </is>
       </c>
       <c r="D334" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TV 16K444 PR</t>
+          <t>M7115-UX</t>
         </is>
       </c>
       <c r="E334" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун 2 ручки + вставка LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см h3,7 см круглая чугун 2 ручки SUNNEX</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G334" s="9">
-        <v>5097</v>
+        <v>2750</v>
       </c>
       <c r="H334" s="9">
         <v/>
       </c>
       <c r="I334" s="10">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="J334" s="4"/>
     </row>
     <row r="335" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A335" s="4"/>
       <c r="B335" s="5"/>
       <c r="C335" s="6" t="inlineStr">
         <is>
-          <t>81249946</t>
+          <t>713201</t>
         </is>
       </c>
       <c r="D335" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TV 16 K4</t>
+          <t>12135-16 /12135W-16</t>
         </is>
       </c>
       <c r="E335" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см h4 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F335" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G335" s="9">
-        <v>2973</v>
+        <v>836</v>
       </c>
       <c r="H335" s="9">
         <v/>
       </c>
       <c r="I335" s="10">
         <v>0</v>
       </c>
       <c r="J335" s="4"/>
     </row>
     <row r="336" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A336" s="4"/>
       <c r="B336" s="5"/>
       <c r="C336" s="6" t="inlineStr">
         <is>
-          <t>81249960</t>
+          <t>81240039</t>
         </is>
       </c>
       <c r="D336" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y STV 16 K4</t>
+          <t>73038071 / SG-82733</t>
         </is>
       </c>
       <c r="E336" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см h5,2 см 820 мл Dents круглая нерж. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G336" s="9">
-        <v>3217</v>
+        <v>2637</v>
       </c>
       <c r="H336" s="9">
         <v/>
       </c>
       <c r="I336" s="10">
-        <v>0</v>
+        <v>653</v>
       </c>
       <c r="J336" s="4"/>
     </row>
     <row r="337" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A337" s="4"/>
       <c r="B337" s="5"/>
       <c r="C337" s="6" t="inlineStr">
         <is>
-          <t>81249964</t>
+          <t>81249950</t>
         </is>
       </c>
       <c r="D337" s="7" t="inlineStr">
         <is>
-          <t>LV ECO P GT 1616 K44</t>
+          <t>LV Y TV 16 SHN AH 222 BE</t>
         </is>
       </c>
       <c r="E337" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16*16 см квадратная чугун + вставка LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см круглая красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F337" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G337" s="9">
-        <v>3673</v>
+        <v>3099</v>
       </c>
       <c r="H337" s="9">
         <v/>
       </c>
       <c r="I337" s="10">
         <v>0</v>
       </c>
       <c r="J337" s="4"/>
     </row>
     <row r="338" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A338" s="4"/>
       <c r="B338" s="5"/>
       <c r="C338" s="6" t="inlineStr">
         <is>
-          <t>71048182</t>
+          <t>81240271</t>
         </is>
       </c>
       <c r="D338" s="7" t="inlineStr">
         <is>
-          <t>17007W</t>
+          <t>LV ECO Y TV 16K444 PR</t>
         </is>
       </c>
       <c r="E338" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16*16 см квадратная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун 2 ручки + вставка LAVA</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G338" s="9">
-        <v>1375</v>
+        <v>7630</v>
       </c>
       <c r="H338" s="9">
         <v/>
       </c>
       <c r="I338" s="10">
         <v>0</v>
       </c>
       <c r="J338" s="4"/>
     </row>
     <row r="339" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A339" s="4"/>
       <c r="B339" s="5"/>
       <c r="C339" s="6" t="inlineStr">
         <is>
-          <t>81240559</t>
+          <t>81249946</t>
         </is>
       </c>
       <c r="D339" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 16 K4</t>
         </is>
       </c>
       <c r="E339" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16,5 см h2,4 см 450 мл круглая чугун 2 ручки P.L. </t>
+          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F339" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G339" s="9">
-        <v>1293</v>
+        <v>2973</v>
       </c>
       <c r="H339" s="9">
         <v/>
       </c>
       <c r="I339" s="10">
         <v>0</v>
       </c>
       <c r="J339" s="4"/>
     </row>
     <row r="340" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A340" s="4"/>
       <c r="B340" s="5"/>
       <c r="C340" s="6" t="inlineStr">
         <is>
-          <t>81241070</t>
+          <t>81249960</t>
         </is>
       </c>
       <c r="D340" s="7" t="inlineStr">
         <is>
-          <t>SG-75718(C)</t>
+          <t>LV ECO Y STV 16 K4</t>
         </is>
       </c>
       <c r="E340" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17 см h3,5 см 750 мл круглая алюм. с антипр. покр. 2 руч. P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G340" s="9">
-        <v>4373</v>
+        <v>3217</v>
       </c>
       <c r="H340" s="9">
         <v/>
       </c>
       <c r="I340" s="10">
-        <v>248</v>
+        <v>0</v>
       </c>
       <c r="J340" s="4"/>
     </row>
     <row r="341" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A341" s="4"/>
       <c r="B341" s="5"/>
       <c r="C341" s="6" t="inlineStr">
         <is>
-          <t>81249986</t>
+          <t>81249964</t>
         </is>
       </c>
       <c r="D341" s="7" t="inlineStr">
         <is>
-          <t>LV GV 17 SB K4 B</t>
+          <t>LV ECO P GT 1616 K44</t>
         </is>
       </c>
       <c r="E341" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17 см круглая синяя чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16*16 см квадратная чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F341" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G341" s="9">
-        <v>3673</v>
+        <v>5497</v>
       </c>
       <c r="H341" s="9">
         <v/>
       </c>
       <c r="I341" s="10">
         <v>0</v>
       </c>
       <c r="J341" s="4"/>
     </row>
     <row r="342" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A342" s="4"/>
       <c r="B342" s="5"/>
       <c r="C342" s="6" t="inlineStr">
         <is>
-          <t>81249940</t>
+          <t>71048182</t>
         </is>
       </c>
       <c r="D342" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GV 17 K4</t>
+          <t>17007W</t>
         </is>
       </c>
       <c r="E342" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16*16 см квадратная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G342" s="9">
-        <v>4373</v>
+        <v>1375</v>
       </c>
       <c r="H342" s="9">
         <v/>
       </c>
       <c r="I342" s="10">
         <v>0</v>
       </c>
       <c r="J342" s="4"/>
     </row>
     <row r="343" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A343" s="4"/>
       <c r="B343" s="5"/>
       <c r="C343" s="6" t="inlineStr">
         <is>
-          <t>81004909</t>
+          <t>81240559</t>
         </is>
       </c>
       <c r="D343" s="7" t="inlineStr">
         <is>
-          <t>M7113</t>
+          <t>S-A165919A-16</t>
         </is>
       </c>
       <c r="E343" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17*12 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 16,5 см h2,4 см 450 мл круглая чугун 2 ручки P.L. </t>
         </is>
       </c>
       <c r="F343" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G343" s="9">
-        <v>937</v>
+        <v>1293</v>
       </c>
       <c r="H343" s="9">
         <v/>
       </c>
       <c r="I343" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J343" s="4"/>
     </row>
     <row r="344" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A344" s="4"/>
       <c r="B344" s="5"/>
       <c r="C344" s="6" t="inlineStr">
         <is>
-          <t>81241072</t>
+          <t>81241070</t>
         </is>
       </c>
       <c r="D344" s="7" t="inlineStr">
         <is>
-          <t>SG-77718(C)</t>
+          <t>SG-75718(C)</t>
         </is>
       </c>
       <c r="E344" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17,4 см 750 мл круглая алюм. с анод. покр. 2 ручки P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 17 см h3,5 см круглая алюм. с антипр. покр. 2 ручки золото</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G344" s="9">
-        <v>4947</v>
+        <v>4373</v>
       </c>
       <c r="H344" s="9">
         <v/>
       </c>
       <c r="I344" s="10">
-        <v>274</v>
+        <v>222</v>
       </c>
       <c r="J344" s="4"/>
     </row>
     <row r="345" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A345" s="4"/>
       <c r="B345" s="5"/>
       <c r="C345" s="6" t="inlineStr">
         <is>
-          <t>81240515</t>
+          <t>81249986</t>
         </is>
       </c>
       <c r="D345" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV GV 17 SB K4 B</t>
         </is>
       </c>
       <c r="E345" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17,6*11,7*2,5 см овальная чугун 2 ручки SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 17 см круглая синяя чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F345" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G345" s="9">
-        <v>2337</v>
+        <v>3673</v>
       </c>
       <c r="H345" s="9">
         <v/>
       </c>
       <c r="I345" s="10">
-        <v>716</v>
+        <v>0</v>
       </c>
       <c r="J345" s="4"/>
     </row>
     <row r="346" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A346" s="4"/>
       <c r="B346" s="5"/>
       <c r="C346" s="6" t="inlineStr">
         <is>
-          <t>81249949</t>
+          <t>81249940</t>
         </is>
       </c>
       <c r="D346" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TV 18 K4</t>
+          <t>LV ECO GV 17 K4</t>
         </is>
       </c>
       <c r="E346" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 18 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 17 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G346" s="9">
-        <v>3763</v>
+        <v>4373</v>
       </c>
       <c r="H346" s="9">
         <v/>
       </c>
       <c r="I346" s="10">
         <v>0</v>
       </c>
       <c r="J346" s="4"/>
     </row>
     <row r="347" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A347" s="4"/>
       <c r="B347" s="5"/>
       <c r="C347" s="6" t="inlineStr">
         <is>
-          <t>713202/71047181</t>
+          <t>81004909</t>
         </is>
       </c>
       <c r="D347" s="7" t="inlineStr">
         <is>
-          <t>12135-18/12135W-18</t>
+          <t>M7113</t>
         </is>
       </c>
       <c r="E347" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 18 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 17*12 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F347" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G347" s="9">
-        <v>1047</v>
+        <v>937</v>
       </c>
       <c r="H347" s="9">
         <v/>
       </c>
       <c r="I347" s="10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J347" s="4"/>
     </row>
     <row r="348" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A348" s="4"/>
       <c r="B348" s="5"/>
       <c r="C348" s="6" t="inlineStr">
         <is>
-          <t>81240560</t>
+          <t>81241072</t>
         </is>
       </c>
       <c r="D348" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-77718(C)</t>
         </is>
       </c>
       <c r="E348" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 18,5 см h2,4 см 550 мл круглая чугун 2 ручки P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 17,4 см круглая алюм. с анод. покр. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G348" s="9">
-        <v>1473</v>
+        <v>4947</v>
       </c>
       <c r="H348" s="9">
         <v/>
       </c>
       <c r="I348" s="10">
-        <v>0</v>
+        <v>218</v>
       </c>
       <c r="J348" s="4"/>
     </row>
     <row r="349" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A349" s="4"/>
       <c r="B349" s="5"/>
       <c r="C349" s="6" t="inlineStr">
         <is>
-          <t>81240272</t>
+          <t>81240515</t>
         </is>
       </c>
       <c r="D349" s="7" t="inlineStr">
         <is>
-          <t>LV ECO HP 1219 T13 K44 PR</t>
+          <t>M7113-UX</t>
         </is>
       </c>
       <c r="E349" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 19*12 см овальная чугун + вставка LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 17,6*11,7*2,5 см овальная чугун 2 ручки SUNNEX</t>
         </is>
       </c>
       <c r="F349" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G349" s="9">
-        <v>4557</v>
+        <v>2412</v>
       </c>
       <c r="H349" s="9">
-        <v/>
+        <v>1688</v>
       </c>
       <c r="I349" s="10">
-        <v>0</v>
+        <v>706</v>
       </c>
       <c r="J349" s="4"/>
     </row>
     <row r="350" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A350" s="4"/>
       <c r="B350" s="5"/>
       <c r="C350" s="6" t="inlineStr">
         <is>
-          <t>81249952</t>
+          <t>81233191</t>
         </is>
       </c>
       <c r="D350" s="7" t="inlineStr">
         <is>
-          <t>LV O TV 1914 SHN AH 220 B</t>
+          <t>JQ-CIP008S</t>
         </is>
       </c>
       <c r="E350" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 19*14 см овальная красная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 18 см h4,5 см круглая 500 мл чугун 2 ручки P.L.</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G350" s="9">
-        <v>3067</v>
+        <v>1637</v>
       </c>
       <c r="H350" s="9">
         <v/>
       </c>
       <c r="I350" s="10">
-        <v>0</v>
+        <v>598</v>
       </c>
       <c r="J350" s="4"/>
     </row>
     <row r="351" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A351" s="4"/>
       <c r="B351" s="5"/>
       <c r="C351" s="6" t="inlineStr">
         <is>
-          <t>81241068</t>
+          <t>81249949</t>
         </is>
       </c>
       <c r="D351" s="7" t="inlineStr">
         <is>
-          <t>SG-82797</t>
+          <t>LV ECO Y TV 18 K4</t>
         </is>
       </c>
       <c r="E351" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 19,5 см Dents круглая нерж. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 18 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F351" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G351" s="9">
-        <v>4947</v>
+        <v>3763</v>
       </c>
       <c r="H351" s="9">
         <v/>
       </c>
       <c r="I351" s="10">
         <v>0</v>
       </c>
       <c r="J351" s="4"/>
     </row>
     <row r="352" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A352" s="4"/>
       <c r="B352" s="5"/>
       <c r="C352" s="6" t="inlineStr">
         <is>
-          <t>81240547</t>
+          <t>713202/71047181</t>
         </is>
       </c>
       <c r="D352" s="7" t="inlineStr">
         <is>
-          <t>XGE20</t>
+          <t>12135-18/12135W-18</t>
         </is>
       </c>
       <c r="E352" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 19,5 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 18 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G352" s="9">
-        <v>1398</v>
+        <v>1047</v>
       </c>
       <c r="H352" s="9">
         <v/>
       </c>
       <c r="I352" s="10">
         <v>0</v>
       </c>
       <c r="J352" s="4"/>
     </row>
     <row r="353" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A353" s="4"/>
       <c r="B353" s="5"/>
       <c r="C353" s="6" t="inlineStr">
         <is>
-          <t>81249951</t>
+          <t>81240560</t>
         </is>
       </c>
       <c r="D353" s="7" t="inlineStr">
         <is>
-          <t>LV Y TV 20 SHN AH 223 BE</t>
+          <t>S-A165919A-18</t>
         </is>
       </c>
       <c r="E353" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая красная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 18,5 см h2,4 см 550 мл круглая чугун 2 ручки P.L.</t>
         </is>
       </c>
       <c r="F353" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G353" s="9">
-        <v>3997</v>
+        <v>1473</v>
       </c>
       <c r="H353" s="9">
         <v/>
       </c>
       <c r="I353" s="10">
         <v>0</v>
       </c>
       <c r="J353" s="4"/>
     </row>
     <row r="354" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A354" s="4"/>
       <c r="B354" s="5"/>
       <c r="C354" s="6" t="inlineStr">
         <is>
-          <t>81240266</t>
+          <t>81240272</t>
         </is>
       </c>
       <c r="D354" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y PZ 20 K4</t>
+          <t>LV ECO HP 1219 T13 K44 PR</t>
         </is>
       </c>
       <c r="E354" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 19*12 см овальная чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G354" s="9">
-        <v>3647</v>
+        <v>6820</v>
       </c>
       <c r="H354" s="9">
         <v/>
       </c>
       <c r="I354" s="10">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="J354" s="4"/>
     </row>
     <row r="355" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A355" s="4"/>
       <c r="B355" s="5"/>
       <c r="C355" s="6" t="inlineStr">
         <is>
-          <t>81249947</t>
+          <t>81249952</t>
         </is>
       </c>
       <c r="D355" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TV 20 K4</t>
+          <t>LV O TV 1914 SHN AH 220 B</t>
         </is>
       </c>
       <c r="E355" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 19*14 см овальная красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F355" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G355" s="9">
-        <v>3887</v>
+        <v>4588</v>
       </c>
       <c r="H355" s="9">
         <v/>
       </c>
       <c r="I355" s="10">
         <v>0</v>
       </c>
       <c r="J355" s="4"/>
     </row>
     <row r="356" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A356" s="4"/>
       <c r="B356" s="5"/>
       <c r="C356" s="6" t="inlineStr">
         <is>
-          <t>73024081</t>
+          <t>81241068</t>
         </is>
       </c>
       <c r="D356" s="7" t="inlineStr">
         <is>
-          <t>12135B-20</t>
+          <t>SG-82797</t>
         </is>
       </c>
       <c r="E356" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 19,5 см Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F356" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G356" s="9">
-        <v>1595</v>
+        <v>4947</v>
       </c>
       <c r="H356" s="9">
         <v/>
       </c>
       <c r="I356" s="10">
         <v>0</v>
       </c>
       <c r="J356" s="4"/>
     </row>
     <row r="357" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A357" s="4"/>
       <c r="B357" s="5"/>
       <c r="C357" s="6" t="inlineStr">
         <is>
-          <t>81249945</t>
+          <t>81240547</t>
         </is>
       </c>
       <c r="D357" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y KRP 20 K4</t>
+          <t>XGE20</t>
         </is>
       </c>
       <c r="E357" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 19,5 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F357" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G357" s="9">
-        <v>3347</v>
+        <v>1445</v>
       </c>
       <c r="H357" s="9">
         <v/>
       </c>
       <c r="I357" s="10">
-        <v>161</v>
+        <v>0</v>
       </c>
       <c r="J357" s="4"/>
     </row>
     <row r="358" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A358" s="4"/>
       <c r="B358" s="5"/>
       <c r="C358" s="6" t="inlineStr">
         <is>
-          <t>81249961</t>
+          <t>81233192</t>
         </is>
       </c>
       <c r="D358" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y STV 20 K4</t>
+          <t>JQ-CIP008M</t>
         </is>
       </c>
       <c r="E358" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см 4,5 см круглая 600 мл чугун 2 ручки P.L.</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G358" s="9">
-        <v>3647</v>
+        <v>1774</v>
       </c>
       <c r="H358" s="9">
         <v/>
       </c>
       <c r="I358" s="10">
-        <v>0</v>
+        <v>638</v>
       </c>
       <c r="J358" s="4"/>
     </row>
     <row r="359" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A359" s="4"/>
       <c r="B359" s="5"/>
       <c r="C359" s="6" t="inlineStr">
         <is>
-          <t>92001237</t>
+          <t>81249951</t>
         </is>
       </c>
       <c r="D359" s="7" t="inlineStr">
         <is>
-          <t>HE920</t>
+          <t>LV Y TV 20 SHN AH 223 BE</t>
         </is>
       </c>
       <c r="E359" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F359" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G359" s="9">
-        <v>1128</v>
+        <v>5983</v>
       </c>
       <c r="H359" s="9">
         <v/>
       </c>
       <c r="I359" s="10">
         <v>0</v>
       </c>
       <c r="J359" s="4"/>
     </row>
     <row r="360" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A360" s="4"/>
       <c r="B360" s="5"/>
       <c r="C360" s="6" t="inlineStr">
         <is>
-          <t>81211107</t>
+          <t>81240266</t>
         </is>
       </c>
       <c r="D360" s="7" t="inlineStr">
         <is>
-          <t>JQ-CIP002A</t>
+          <t>LV ECO Y PZ 20 K4</t>
         </is>
       </c>
       <c r="E360" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20*13 см овальная "Корова" чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G360" s="9">
-        <v>1580</v>
+        <v>5453</v>
       </c>
       <c r="H360" s="9">
-        <v/>
+        <v>4089</v>
       </c>
       <c r="I360" s="10">
-        <v>0</v>
+        <v>144</v>
       </c>
       <c r="J360" s="4"/>
     </row>
     <row r="361" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A361" s="4"/>
       <c r="B361" s="5"/>
       <c r="C361" s="6" t="inlineStr">
         <is>
-          <t>81240561</t>
+          <t>81249947</t>
         </is>
       </c>
       <c r="D361" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 20 K4</t>
         </is>
       </c>
       <c r="E361" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20,5 см h3 см 800 мл круглая чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F361" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G361" s="9">
-        <v>1873</v>
+        <v>3887</v>
       </c>
       <c r="H361" s="9">
         <v/>
       </c>
       <c r="I361" s="10">
-        <v>247</v>
+        <v>0</v>
       </c>
       <c r="J361" s="4"/>
     </row>
     <row r="362" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A362" s="4"/>
       <c r="B362" s="5"/>
       <c r="C362" s="6" t="inlineStr">
         <is>
-          <t>81249969</t>
+          <t>73024081</t>
         </is>
       </c>
       <c r="D362" s="7" t="inlineStr">
         <is>
-          <t>LV Y TB 21 K444 PR</t>
+          <t>12135B-20</t>
         </is>
       </c>
       <c r="E362" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21 см круглая чугун + вставка LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F362" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G362" s="9">
-        <v>5713</v>
+        <v>1595</v>
       </c>
       <c r="H362" s="9">
         <v/>
       </c>
       <c r="I362" s="10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J362" s="4"/>
     </row>
     <row r="363" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A363" s="4"/>
       <c r="B363" s="5"/>
       <c r="C363" s="6" t="inlineStr">
         <is>
-          <t>81249955</t>
+          <t>81249945</t>
         </is>
       </c>
       <c r="D363" s="7" t="inlineStr">
         <is>
-          <t>LV Y TB 21 K4</t>
+          <t>LV ECO Y KRP 20 K4</t>
         </is>
       </c>
       <c r="E363" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F363" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G363" s="9">
-        <v>3367</v>
+        <v>5010</v>
       </c>
       <c r="H363" s="9">
-        <v/>
+        <v>2510</v>
       </c>
       <c r="I363" s="10">
-        <v>1</v>
+        <v>158</v>
       </c>
       <c r="J363" s="4"/>
     </row>
     <row r="364" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A364" s="4"/>
       <c r="B364" s="5"/>
       <c r="C364" s="6" t="inlineStr">
         <is>
-          <t>81249970</t>
+          <t>81249961</t>
         </is>
       </c>
       <c r="D364" s="7" t="inlineStr">
         <is>
-          <t>LV HRC 032 AH 032 BE</t>
+          <t>LV ECO Y STV 20 K4</t>
         </is>
       </c>
       <c r="E364" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21*14 см овальная "Свинья" чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F364" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G364" s="9">
-        <v>2987</v>
+        <v>5456</v>
       </c>
       <c r="H364" s="9">
         <v/>
       </c>
       <c r="I364" s="10">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="J364" s="4"/>
     </row>
     <row r="365" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A365" s="4"/>
       <c r="B365" s="5"/>
       <c r="C365" s="6" t="inlineStr">
         <is>
-          <t>81249948</t>
+          <t>92001237</t>
         </is>
       </c>
       <c r="D365" s="7" t="inlineStr">
         <is>
-          <t>LV ECO O TV 2114 K4</t>
+          <t>HE920</t>
         </is>
       </c>
       <c r="E365" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21*14 см овальная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F365" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G365" s="9">
-        <v>2937</v>
+        <v>1128</v>
       </c>
       <c r="H365" s="9">
         <v/>
       </c>
       <c r="I365" s="10">
         <v>0</v>
       </c>
       <c r="J365" s="4"/>
     </row>
     <row r="366" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A366" s="4"/>
       <c r="B366" s="5"/>
       <c r="C366" s="6" t="inlineStr">
         <is>
-          <t>71047181</t>
+          <t>81211107</t>
         </is>
       </c>
       <c r="D366" s="7" t="inlineStr">
         <is>
-          <t>12034B-2/1</t>
+          <t>JQ-CIP002A</t>
         </is>
       </c>
       <c r="E366" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21*15,5 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 20*13 см овальная "Корова" чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F366" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G366" s="9">
-        <v>1116</v>
+        <v>1580</v>
       </c>
       <c r="H366" s="9">
         <v/>
       </c>
       <c r="I366" s="10">
         <v>0</v>
       </c>
       <c r="J366" s="4"/>
     </row>
     <row r="367" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A367" s="4"/>
       <c r="B367" s="5"/>
       <c r="C367" s="6" t="inlineStr">
         <is>
-          <t>81200020</t>
+          <t>81240561</t>
         </is>
       </c>
       <c r="D367" s="7" t="inlineStr">
         <is>
-          <t>12034B-2 /12034B-2W</t>
+          <t>S-A165919A-20</t>
         </is>
       </c>
       <c r="E367" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21*16 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 20,5 см h3 см 800 мл круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F367" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G367" s="9">
-        <v>1083</v>
+        <v>1873</v>
       </c>
       <c r="H367" s="9">
         <v/>
       </c>
       <c r="I367" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J367" s="4"/>
     </row>
     <row r="368" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A368" s="4"/>
       <c r="B368" s="5"/>
       <c r="C368" s="6" t="inlineStr">
         <is>
-          <t>81240516</t>
+          <t>81249969</t>
         </is>
       </c>
       <c r="D368" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV Y TB 21 K444 PR</t>
         </is>
       </c>
       <c r="E368" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21,5*15,4*4 см овальная чугун 2 ручки SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 21 см круглая чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F368" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G368" s="9">
-        <v>3067</v>
+        <v>8556</v>
       </c>
       <c r="H368" s="9">
-        <v/>
+        <v>4284</v>
       </c>
       <c r="I368" s="10">
-        <v>574</v>
+        <v>10</v>
       </c>
       <c r="J368" s="4"/>
     </row>
     <row r="369" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A369" s="4"/>
       <c r="B369" s="5"/>
       <c r="C369" s="6" t="inlineStr">
         <is>
-          <t>81240521</t>
+          <t>81249955</t>
         </is>
       </c>
       <c r="D369" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV Y TB 21 K4</t>
         </is>
       </c>
       <c r="E369" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21,6 см h2,3 см круглая чугун SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 21 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F369" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G369" s="9">
-        <v>3727</v>
+        <v>5038</v>
       </c>
       <c r="H369" s="9">
         <v/>
       </c>
       <c r="I369" s="10">
-        <v>214</v>
+        <v>0</v>
       </c>
       <c r="J369" s="4"/>
     </row>
     <row r="370" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A370" s="4"/>
       <c r="B370" s="5"/>
       <c r="C370" s="6" t="inlineStr">
         <is>
-          <t>81240542</t>
+          <t>81249970</t>
         </is>
       </c>
       <c r="D370" s="7" t="inlineStr">
         <is>
-          <t>XG912</t>
+          <t>LV HRC 032 AH 032 BE</t>
         </is>
       </c>
       <c r="E370" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21,7 см h3,8 см круглая чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 21*14 см овальная "Свинья" чугун LAVA</t>
         </is>
       </c>
       <c r="F370" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G370" s="9">
-        <v>1813</v>
+        <v>4471</v>
       </c>
       <c r="H370" s="9">
-        <v/>
+        <v>2240</v>
       </c>
       <c r="I370" s="10">
-        <v>233</v>
+        <v>36</v>
       </c>
       <c r="J370" s="4"/>
     </row>
     <row r="371" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A371" s="4"/>
       <c r="B371" s="5"/>
       <c r="C371" s="6" t="inlineStr">
         <is>
-          <t>92001007</t>
+          <t>81249948</t>
         </is>
       </c>
       <c r="D371" s="7" t="inlineStr">
         <is>
-          <t>HE995</t>
+          <t>LV ECO O TV 2114 K4</t>
         </is>
       </c>
       <c r="E371" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 23*13 см овальная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 21*14 см овальная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F371" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G371" s="9">
-        <v>874</v>
+        <v>2937</v>
       </c>
       <c r="H371" s="9">
         <v/>
       </c>
       <c r="I371" s="10">
         <v>0</v>
       </c>
       <c r="J371" s="4"/>
     </row>
     <row r="372" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A372" s="4"/>
       <c r="B372" s="5"/>
       <c r="C372" s="6" t="inlineStr">
         <is>
-          <t>99005065</t>
+          <t>71047181</t>
         </is>
       </c>
       <c r="D372" s="7" t="inlineStr">
         <is>
-          <t>12001C</t>
+          <t>12034B-2/1</t>
         </is>
       </c>
       <c r="E372" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 23*13,5 см овальная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 21*15,5 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F372" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G372" s="9">
-        <v>997</v>
+        <v>1116</v>
       </c>
       <c r="H372" s="9">
         <v/>
       </c>
       <c r="I372" s="10">
         <v>0</v>
       </c>
       <c r="J372" s="4"/>
     </row>
     <row r="373" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A373" s="4"/>
       <c r="B373" s="5"/>
       <c r="C373" s="6" t="inlineStr">
         <is>
-          <t>81249953</t>
+          <t>81200020</t>
         </is>
       </c>
       <c r="D373" s="7" t="inlineStr">
         <is>
-          <t>LV O TV 2317 SHN AH 221 B</t>
+          <t>12034B-2 /12034B-2W</t>
         </is>
       </c>
       <c r="E373" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 23*17 см овальная красная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 21*16 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F373" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G373" s="9">
-        <v>3987</v>
+        <v>1083</v>
       </c>
       <c r="H373" s="9">
         <v/>
       </c>
       <c r="I373" s="10">
         <v>0</v>
       </c>
       <c r="J373" s="4"/>
     </row>
     <row r="374" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A374" s="4"/>
       <c r="B374" s="5"/>
       <c r="C374" s="6" t="inlineStr">
         <is>
-          <t>81249942</t>
+          <t>81240516</t>
         </is>
       </c>
       <c r="D374" s="7" t="inlineStr">
         <is>
-          <t>LV ECO FT 1723 T11 K4</t>
+          <t>M7114-UX</t>
         </is>
       </c>
       <c r="E374" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 23*17 см овальная чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 21,5*15,4*4 см овальная чугун 2 ручки SUNNEX</t>
         </is>
       </c>
       <c r="F374" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G374" s="9">
-        <v>4489</v>
+        <v>3162</v>
       </c>
       <c r="H374" s="9">
         <v/>
       </c>
       <c r="I374" s="10">
-        <v>343</v>
+        <v>535</v>
       </c>
       <c r="J374" s="4"/>
     </row>
     <row r="375" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A375" s="4"/>
       <c r="B375" s="5"/>
       <c r="C375" s="6" t="inlineStr">
         <is>
-          <t>81240518</t>
+          <t>81240521</t>
         </is>
       </c>
       <c r="D375" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M7126-UW</t>
         </is>
       </c>
       <c r="E375" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 23,9*13,7*1,8 см овальная чугун SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 21,6 см h2,3 см круглая чугун SUNNEX</t>
         </is>
       </c>
       <c r="F375" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G375" s="9">
-        <v>2839</v>
+        <v>3851</v>
       </c>
       <c r="H375" s="9">
         <v/>
       </c>
       <c r="I375" s="10">
-        <v>661</v>
+        <v>209</v>
       </c>
       <c r="J375" s="4"/>
     </row>
     <row r="376" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A376" s="4"/>
       <c r="B376" s="5"/>
       <c r="C376" s="6" t="inlineStr">
         <is>
-          <t>92001238</t>
+          <t>81240542</t>
         </is>
       </c>
       <c r="D376" s="7" t="inlineStr">
         <is>
-          <t>HE924</t>
+          <t>XG912</t>
         </is>
       </c>
       <c r="E376" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24 см круглая чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 21,7 см h3,8 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F376" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G376" s="9">
-        <v>1119</v>
+        <v>1873</v>
       </c>
       <c r="H376" s="9">
         <v/>
       </c>
       <c r="I376" s="10">
-        <v>0</v>
+        <v>173</v>
       </c>
       <c r="J376" s="4"/>
     </row>
     <row r="377" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A377" s="4"/>
       <c r="B377" s="5"/>
       <c r="C377" s="6" t="inlineStr">
         <is>
-          <t>81240543</t>
+          <t>81233193</t>
         </is>
       </c>
       <c r="D377" s="7" t="inlineStr">
         <is>
-          <t>XG995</t>
+          <t>JQ-CIP008C</t>
         </is>
       </c>
       <c r="E377" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24*13,6 см овальная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 22 см h4,5 см круглая 800 мл чугун 2 ручки P.L.</t>
         </is>
       </c>
       <c r="F377" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G377" s="9">
-        <v>1413</v>
+        <v>2137</v>
       </c>
       <c r="H377" s="9">
         <v/>
       </c>
       <c r="I377" s="10">
-        <v>0</v>
+        <v>598</v>
       </c>
       <c r="J377" s="4"/>
     </row>
     <row r="378" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A378" s="4"/>
       <c r="B378" s="5"/>
       <c r="C378" s="6" t="inlineStr">
         <is>
-          <t>81240264</t>
+          <t>92001007</t>
         </is>
       </c>
       <c r="D378" s="7" t="inlineStr">
         <is>
-          <t>LV ECO BT 1524 T8 K4</t>
+          <t>HE995</t>
         </is>
       </c>
       <c r="E378" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24*15 см овальная Рыбка чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 23*13 см овальная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F378" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G378" s="9">
-        <v>3007</v>
+        <v>874</v>
       </c>
       <c r="H378" s="9">
         <v/>
       </c>
       <c r="I378" s="10">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="J378" s="4"/>
     </row>
     <row r="379" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A379" s="4"/>
       <c r="B379" s="5"/>
       <c r="C379" s="6" t="inlineStr">
         <is>
-          <t>71047183</t>
+          <t>99005065</t>
         </is>
       </c>
       <c r="D379" s="7" t="inlineStr">
         <is>
-          <t>12034В-3/12034BW-3</t>
+          <t>12001C</t>
         </is>
       </c>
       <c r="E379" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24*17 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 23*13,5 см овальная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F379" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G379" s="9">
-        <v>1309</v>
+        <v>997</v>
       </c>
       <c r="H379" s="9">
         <v/>
       </c>
       <c r="I379" s="10">
         <v>0</v>
       </c>
       <c r="J379" s="4"/>
     </row>
     <row r="380" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A380" s="4"/>
       <c r="B380" s="5"/>
       <c r="C380" s="6" t="inlineStr">
         <is>
-          <t>92001244</t>
+          <t>81249953</t>
         </is>
       </c>
       <c r="D380" s="7" t="inlineStr">
         <is>
-          <t>HE966</t>
+          <t>LV O TV 2317 SHN AH 221 B</t>
         </is>
       </c>
       <c r="E380" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24*18 см овальная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 23*17 см овальная красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F380" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G380" s="9">
-        <v>1083</v>
+        <v>5962</v>
       </c>
       <c r="H380" s="9">
         <v/>
       </c>
       <c r="I380" s="10">
         <v>0</v>
       </c>
       <c r="J380" s="4"/>
     </row>
     <row r="381" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A381" s="4"/>
       <c r="B381" s="5"/>
       <c r="C381" s="6" t="inlineStr">
         <is>
-          <t>81249941</t>
+          <t>81249942</t>
         </is>
       </c>
       <c r="D381" s="7" t="inlineStr">
         <is>
-          <t>LV ECO FT 1824 T10 K4</t>
+          <t>LV ECO FT 1723 T11 K4</t>
         </is>
       </c>
       <c r="E381" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24,5*18 см овальная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 23*17 см овальная чугун LAVA</t>
         </is>
       </c>
       <c r="F381" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G381" s="9">
-        <v>2737</v>
+        <v>4636</v>
       </c>
       <c r="H381" s="9">
-        <v/>
+        <v>3366</v>
       </c>
       <c r="I381" s="10">
-        <v>0</v>
+        <v>344</v>
       </c>
       <c r="J381" s="4"/>
     </row>
     <row r="382" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A382" s="4"/>
       <c r="B382" s="5"/>
       <c r="C382" s="6" t="inlineStr">
         <is>
-          <t>81249956</t>
+          <t>81240518</t>
         </is>
       </c>
       <c r="D382" s="7" t="inlineStr">
         <is>
-          <t>LV Y TB 25 K4</t>
+          <t>M7112-UX</t>
         </is>
       </c>
       <c r="E382" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 25 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 23,9*13,7*1,8 см овальная чугун SUNNEX</t>
         </is>
       </c>
       <c r="F382" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G382" s="9">
-        <v>4613</v>
+        <v>2933</v>
       </c>
       <c r="H382" s="9">
         <v/>
       </c>
       <c r="I382" s="10">
-        <v>0</v>
+        <v>575</v>
       </c>
       <c r="J382" s="4"/>
     </row>
     <row r="383" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A383" s="4"/>
       <c r="B383" s="5"/>
       <c r="C383" s="6" t="inlineStr">
         <is>
-          <t>81240273</t>
+          <t>92001238</t>
         </is>
       </c>
       <c r="D383" s="7" t="inlineStr">
         <is>
-          <t>LV HRC 063 AH 063 PL</t>
+          <t>HE924</t>
         </is>
       </c>
       <c r="E383" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 25*15 см овальная чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 24 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F383" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G383" s="9">
-        <v>2297</v>
+        <v>1119</v>
       </c>
       <c r="H383" s="9">
         <v/>
       </c>
       <c r="I383" s="10">
         <v>0</v>
       </c>
       <c r="J383" s="4"/>
     </row>
     <row r="384" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A384" s="4"/>
       <c r="B384" s="5"/>
       <c r="C384" s="6" t="inlineStr">
         <is>
-          <t>81249971</t>
+          <t>81240543</t>
         </is>
       </c>
       <c r="D384" s="7" t="inlineStr">
         <is>
-          <t>LV HRC 062 AH 062 PL</t>
+          <t>XG995</t>
         </is>
       </c>
       <c r="E384" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 25*16 см овальная чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 24*13,6 см овальная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F384" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G384" s="9">
-        <v>2297</v>
+        <v>1461</v>
       </c>
       <c r="H384" s="9">
         <v/>
       </c>
       <c r="I384" s="10">
         <v>0</v>
       </c>
       <c r="J384" s="4"/>
     </row>
     <row r="385" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A385" s="4"/>
       <c r="B385" s="5"/>
       <c r="C385" s="6" t="inlineStr">
         <is>
-          <t>81240289</t>
+          <t>81240264</t>
         </is>
       </c>
       <c r="D385" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y KRP 26 K4</t>
+          <t>LV ECO BT 1524 T8 K4</t>
         </is>
       </c>
       <c r="E385" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 26 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 24*15 см овальная Рыбка чугун LAVA</t>
         </is>
       </c>
       <c r="F385" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G385" s="9">
-        <v>4319</v>
+        <v>4502</v>
       </c>
       <c r="H385" s="9">
-        <v/>
+        <v>2255</v>
       </c>
       <c r="I385" s="10">
-        <v>171</v>
+        <v>22</v>
       </c>
       <c r="J385" s="4"/>
     </row>
     <row r="386" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A386" s="4"/>
       <c r="B386" s="5"/>
       <c r="C386" s="6" t="inlineStr">
         <is>
-          <t>81241077</t>
+          <t>71047183</t>
         </is>
       </c>
       <c r="D386" s="7" t="inlineStr">
         <is>
-          <t>SG-69949</t>
+          <t>12034В-3/12034BW-3</t>
         </is>
       </c>
       <c r="E386" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 26*16 см h2 см овальная алюм. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 24*17 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F386" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G386" s="9">
-        <v>3583</v>
+        <v>1309</v>
       </c>
       <c r="H386" s="9">
         <v/>
       </c>
       <c r="I386" s="10">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="J386" s="4"/>
     </row>
     <row r="387" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A387" s="4"/>
       <c r="B387" s="5"/>
       <c r="C387" s="6" t="inlineStr">
         <is>
-          <t>81240544</t>
+          <t>92001244</t>
         </is>
       </c>
       <c r="D387" s="7" t="inlineStr">
         <is>
-          <t>XG851</t>
+          <t>HE966</t>
         </is>
       </c>
       <c r="E387" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 26,8*16 см овальная "Корова" чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 24*18 см овальная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F387" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G387" s="9">
-        <v>1673</v>
+        <v>1083</v>
       </c>
       <c r="H387" s="9">
         <v/>
       </c>
       <c r="I387" s="10">
-        <v>874</v>
+        <v>0</v>
       </c>
       <c r="J387" s="4"/>
     </row>
     <row r="388" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A388" s="4"/>
       <c r="B388" s="5"/>
       <c r="C388" s="6" t="inlineStr">
         <is>
-          <t>81240517</t>
+          <t>81249941</t>
         </is>
       </c>
       <c r="D388" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO FT 1824 T10 K4</t>
         </is>
       </c>
       <c r="E388" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 27*17,5*2,1 см овальная чугун SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 24,5*18 см овальная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F388" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G388" s="9">
-        <v>3287</v>
+        <v>2737</v>
       </c>
       <c r="H388" s="9">
         <v/>
       </c>
       <c r="I388" s="10">
-        <v>863</v>
+        <v>0</v>
       </c>
       <c r="J388" s="4"/>
     </row>
     <row r="389" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A389" s="4"/>
       <c r="B389" s="5"/>
       <c r="C389" s="6" t="inlineStr">
         <is>
-          <t>81240269</t>
+          <t>81249956</t>
         </is>
       </c>
       <c r="D389" s="7" t="inlineStr">
         <is>
-          <t>LV O TV 2720 SHN AH 219 B</t>
+          <t>LV Y TB 25 K4</t>
         </is>
       </c>
       <c r="E389" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 27*20 см овальная красная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 25 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F389" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G389" s="9">
-        <v>4617</v>
+        <v>6907</v>
       </c>
       <c r="H389" s="9">
         <v/>
       </c>
       <c r="I389" s="10">
         <v>0</v>
       </c>
       <c r="J389" s="4"/>
     </row>
     <row r="390" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A390" s="4"/>
       <c r="B390" s="5"/>
       <c r="C390" s="6" t="inlineStr">
         <is>
-          <t>81240267</t>
+          <t>81240273</t>
         </is>
       </c>
       <c r="D390" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y PZ 28 K4</t>
+          <t>LV HRC 063 AH 063 PL</t>
         </is>
       </c>
       <c r="E390" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 28 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 25*15 см овальная чугун LAVA</t>
         </is>
       </c>
       <c r="F390" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G390" s="9">
-        <v>4799</v>
+        <v>2297</v>
       </c>
       <c r="H390" s="9">
         <v/>
       </c>
       <c r="I390" s="10">
         <v>0</v>
       </c>
       <c r="J390" s="4"/>
     </row>
     <row r="391" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A391" s="4"/>
       <c r="B391" s="5"/>
       <c r="C391" s="6" t="inlineStr">
         <is>
-          <t>81249943</t>
+          <t>81249971</t>
         </is>
       </c>
       <c r="D391" s="7" t="inlineStr">
         <is>
-          <t>LV ECO BT 1529 T9 K4</t>
+          <t>LV HRC 062 AH 062 PL</t>
         </is>
       </c>
       <c r="E391" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 29*15 см овальная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 25*16 см овальная чугун LAVA</t>
         </is>
       </c>
       <c r="F391" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G391" s="9">
-        <v>3007</v>
+        <v>2297</v>
       </c>
       <c r="H391" s="9">
         <v/>
       </c>
       <c r="I391" s="10">
         <v>0</v>
       </c>
       <c r="J391" s="4"/>
     </row>
     <row r="392" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A392" s="4"/>
       <c r="B392" s="5"/>
       <c r="C392" s="6" t="inlineStr">
         <is>
-          <t>81249938</t>
+          <t>81240289</t>
         </is>
       </c>
       <c r="D392" s="7" t="inlineStr">
         <is>
-          <t>LV ECO HP 2230 T13 K44</t>
+          <t>LV ECO Y KRP 26 K4</t>
         </is>
       </c>
       <c r="E392" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 30*20 см гриль прямоуг. чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 26 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F392" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G392" s="9">
-        <v>8178</v>
+        <v>6467</v>
       </c>
       <c r="H392" s="9">
-        <v/>
+        <v>3239</v>
       </c>
       <c r="I392" s="10">
-        <v>0</v>
+        <v>171</v>
       </c>
       <c r="J392" s="4"/>
     </row>
     <row r="393" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A393" s="4"/>
       <c r="B393" s="5"/>
       <c r="C393" s="6" t="inlineStr">
         <is>
-          <t>81249937</t>
+          <t>81241077</t>
         </is>
       </c>
       <c r="D393" s="7" t="inlineStr">
         <is>
-          <t>LV ECO HP 2230 T13K4</t>
+          <t>SG-69949</t>
         </is>
       </c>
       <c r="E393" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 30*20 см гриль прямоуг. чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 26*16 см h2 см овальная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F393" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G393" s="9">
-        <v>4753</v>
+        <v>3583</v>
       </c>
       <c r="H393" s="9">
         <v/>
       </c>
       <c r="I393" s="10">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J393" s="4"/>
     </row>
     <row r="394" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A394" s="4"/>
       <c r="B394" s="5"/>
       <c r="C394" s="6" t="inlineStr">
         <is>
-          <t>81240274</t>
+          <t>81240544</t>
         </is>
       </c>
       <c r="D394" s="7" t="inlineStr">
         <is>
-          <t>LV HRC 064 AH 064 PL</t>
+          <t>XG851</t>
         </is>
       </c>
       <c r="E394" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 32*16 см овальная Рыбка чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 26,8*16 см овальная "Корова" чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F394" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G394" s="9">
-        <v>2297</v>
+        <v>1727</v>
       </c>
       <c r="H394" s="9">
-        <v/>
+        <v>1208</v>
       </c>
       <c r="I394" s="10">
-        <v>0</v>
+        <v>854</v>
       </c>
       <c r="J394" s="4"/>
     </row>
     <row r="395" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A395" s="4"/>
       <c r="B395" s="5"/>
       <c r="C395" s="6" t="inlineStr">
         <is>
-          <t>81240265</t>
+          <t>81240517</t>
         </is>
       </c>
       <c r="D395" s="7" t="inlineStr">
         <is>
-          <t>LV ECO BT 2032 T8 K4</t>
+          <t>M7111-UX</t>
         </is>
       </c>
       <c r="E395" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 32*20 см овальная Рыбка чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 27*17,5*2,1 см овальная чугун SUNNEX</t>
         </is>
       </c>
       <c r="F395" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G395" s="9">
-        <v>3537</v>
+        <v>3392</v>
       </c>
       <c r="H395" s="9">
-        <v/>
+        <v>2300</v>
       </c>
       <c r="I395" s="10">
-        <v>69</v>
+        <v>833</v>
       </c>
       <c r="J395" s="4"/>
     </row>
     <row r="396" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A396" s="4"/>
       <c r="B396" s="5"/>
       <c r="C396" s="6" t="inlineStr">
         <is>
-          <t>81249957</t>
+          <t>81240269</t>
         </is>
       </c>
       <c r="D396" s="7" t="inlineStr">
         <is>
-          <t>LV ECO ST 3220 K4</t>
+          <t>LV O TV 2720 SHN AH 219 B</t>
         </is>
       </c>
       <c r="E396" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 32*20 см прямоуг. чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 27*20 см овальная красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F396" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G396" s="9">
-        <v>4807</v>
+        <v>6913</v>
       </c>
       <c r="H396" s="9">
         <v/>
       </c>
       <c r="I396" s="10">
         <v>0</v>
       </c>
       <c r="J396" s="4"/>
     </row>
     <row r="397" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A397" s="4"/>
       <c r="B397" s="5"/>
       <c r="C397" s="6" t="inlineStr">
         <is>
-          <t>81249965</t>
+          <t>81240267</t>
         </is>
       </c>
       <c r="D397" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GT 2632 T4 K4</t>
+          <t>LV ECO Y PZ 28 K4</t>
         </is>
       </c>
       <c r="E397" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 32*26 см гриль прямоуг. чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 28 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F397" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G397" s="9">
-        <v>6783</v>
+        <v>7186</v>
       </c>
       <c r="H397" s="9">
-        <v/>
+        <v>5389</v>
       </c>
       <c r="I397" s="10">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J397" s="4"/>
     </row>
     <row r="398" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A398" s="4"/>
       <c r="B398" s="5"/>
       <c r="C398" s="6" t="inlineStr">
         <is>
-          <t>73024082</t>
+          <t>81249943</t>
         </is>
       </c>
       <c r="D398" s="7" t="inlineStr">
         <is>
-          <t>12135B-33</t>
+          <t>LV ECO BT 1529 T9 K4</t>
         </is>
       </c>
       <c r="E398" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 33*16 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 29*15 см овальная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F398" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G398" s="9">
-        <v>1212</v>
+        <v>4502</v>
       </c>
       <c r="H398" s="9">
         <v/>
       </c>
       <c r="I398" s="10">
         <v>0</v>
       </c>
       <c r="J398" s="4"/>
     </row>
     <row r="399" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A399" s="4"/>
       <c r="B399" s="5"/>
       <c r="C399" s="6" t="inlineStr">
         <is>
-          <t>81241066</t>
+          <t>81249938</t>
         </is>
       </c>
       <c r="D399" s="7" t="inlineStr">
         <is>
-          <t>SG-82790(A)</t>
+          <t>LV ECO HP 2230 T13 K44</t>
         </is>
       </c>
       <c r="E399" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 340 мл Dents круглая нерж. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 30*20 см гриль прямоуг. чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F399" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G399" s="9">
-        <v>2989</v>
+        <v>8451</v>
       </c>
       <c r="H399" s="9">
         <v/>
       </c>
       <c r="I399" s="10">
-        <v>184</v>
+        <v>0</v>
       </c>
       <c r="J399" s="4"/>
     </row>
     <row r="400" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A400" s="4"/>
       <c r="B400" s="5"/>
       <c r="C400" s="6" t="inlineStr">
         <is>
-          <t>81241067</t>
+          <t>81249937</t>
         </is>
       </c>
       <c r="D400" s="7" t="inlineStr">
         <is>
-          <t>SG-82790(B)</t>
+          <t>LV ECO HP 2230 T13K4</t>
         </is>
       </c>
       <c r="E400" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 400 мл Dents круглая нерж. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 30*20 см гриль прямоуг. чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F400" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G400" s="9">
-        <v>3307</v>
+        <v>4753</v>
       </c>
       <c r="H400" s="9">
         <v/>
       </c>
       <c r="I400" s="10">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="J400" s="4"/>
     </row>
     <row r="401" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A401" s="4"/>
       <c r="B401" s="5"/>
       <c r="C401" s="6" t="inlineStr">
         <is>
-          <t>81241069</t>
+          <t>81240274</t>
         </is>
       </c>
       <c r="D401" s="7" t="inlineStr">
         <is>
-          <t>SG-75718(B)</t>
+          <t>LV HRC 064 AH 064 PL</t>
         </is>
       </c>
       <c r="E401" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 500 мл круглая алюм. с антиприг. покр. 2 ручки P.L. </t>
+          <t>Сковорода для подачи на дерев. подст. 32*16 см овальная Рыбка чугун LAVA</t>
         </is>
       </c>
       <c r="F401" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G401" s="9">
-        <v>3700</v>
+        <v>2297</v>
       </c>
       <c r="H401" s="9">
         <v/>
       </c>
       <c r="I401" s="10">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="J401" s="4"/>
     </row>
     <row r="402" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A402" s="4"/>
       <c r="B402" s="5"/>
       <c r="C402" s="6" t="inlineStr">
         <is>
-          <t>81240717</t>
+          <t>81240265</t>
         </is>
       </c>
       <c r="D402" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO BT 2032 T8 K4</t>
         </is>
       </c>
       <c r="E402" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи саджа 34 см 2 ручки + подставка сталь N4722 P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 32*20 см овальная Рыбка чугун LAVA</t>
         </is>
       </c>
       <c r="F402" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G402" s="9">
-        <v>4700</v>
+        <v>5295</v>
       </c>
       <c r="H402" s="9">
-        <v/>
+        <v>3971</v>
       </c>
       <c r="I402" s="10">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="J402" s="4"/>
     </row>
     <row r="403" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A403" s="4"/>
       <c r="B403" s="5"/>
       <c r="C403" s="6" t="inlineStr">
         <is>
-          <t>92001550</t>
+          <t>81249957</t>
         </is>
       </c>
       <c r="D403" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO ST 3220 K4</t>
         </is>
       </c>
       <c r="E403" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи саджа 34 см 2 ручки + подставка сталь P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 32*20 см прямоуг. чугун LAVA</t>
         </is>
       </c>
       <c r="F403" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G403" s="9">
-        <v>4673</v>
+        <v>7199</v>
       </c>
       <c r="H403" s="9">
         <v/>
       </c>
       <c r="I403" s="10">
         <v>0</v>
       </c>
       <c r="J403" s="4"/>
     </row>
     <row r="404" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A404" s="4"/>
       <c r="B404" s="5"/>
       <c r="C404" s="6" t="inlineStr">
         <is>
-          <t>92001523</t>
+          <t>81249965</t>
         </is>
       </c>
       <c r="D404" s="7" t="inlineStr">
         <is>
-          <t>GU-3303</t>
+          <t>LV ECO GT 2632 T4 K4</t>
         </is>
       </c>
       <c r="E404" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи саджа 34 см сталь 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 32*26 см гриль прямоуг. чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F404" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G404" s="9">
-        <v>2408</v>
+        <v>6783</v>
       </c>
       <c r="H404" s="9">
         <v/>
       </c>
       <c r="I404" s="10">
         <v>0</v>
       </c>
       <c r="J404" s="4"/>
     </row>
     <row r="405" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A405" s="4"/>
       <c r="B405" s="5"/>
       <c r="C405" s="6" t="inlineStr">
         <is>
-          <t>81240719</t>
+          <t>73024082</t>
         </is>
       </c>
       <c r="D405" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>12135B-33</t>
         </is>
       </c>
       <c r="E405" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи саджа 34,5 см вороненая 2 ручки + подставка бронза сталь N5000 P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 33*16 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F405" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G405" s="9">
-        <v>5273</v>
+        <v>1212</v>
       </c>
       <c r="H405" s="9">
         <v/>
       </c>
       <c r="I405" s="10">
         <v>0</v>
       </c>
       <c r="J405" s="4"/>
     </row>
     <row r="406" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A406" s="4"/>
       <c r="B406" s="5"/>
       <c r="C406" s="6" t="inlineStr">
         <is>
-          <t>81240718</t>
+          <t>81241066</t>
         </is>
       </c>
       <c r="D406" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-82790(A)</t>
         </is>
       </c>
       <c r="E406" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи саджа 34,5 см вороненая 2 ручки + подставка сталь N4800 P.L. </t>
+          <t>Сковорода для подачи на дерев. подст. 340 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F406" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G406" s="9">
-        <v>4870</v>
+        <v>2989</v>
       </c>
       <c r="H406" s="9">
-        <v/>
+        <v>2092</v>
       </c>
       <c r="I406" s="10">
-        <v>96</v>
+        <v>183</v>
       </c>
       <c r="J406" s="4"/>
     </row>
     <row r="407" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A407" s="4"/>
       <c r="B407" s="5"/>
       <c r="C407" s="6" t="inlineStr">
         <is>
-          <t>92001519</t>
+          <t>81241067</t>
         </is>
       </c>
       <c r="D407" s="7" t="inlineStr">
         <is>
-          <t>Gu-3303 PANS  / 2 шт</t>
+          <t>SG-82790(B)</t>
         </is>
       </c>
       <c r="E407" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи саджа 35 см 2 ручки + подставка сталь P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 400 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F407" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G407" s="9">
-        <v>4793</v>
+        <v>3307</v>
       </c>
       <c r="H407" s="9">
-        <v/>
+        <v>2314</v>
       </c>
       <c r="I407" s="10">
-        <v>0</v>
+        <v>198</v>
       </c>
       <c r="J407" s="4"/>
     </row>
     <row r="408" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A408" s="4"/>
       <c r="B408" s="5"/>
       <c r="C408" s="6" t="inlineStr">
         <is>
-          <t>81240720</t>
+          <t>81240717</t>
         </is>
       </c>
       <c r="D408" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>4722</t>
         </is>
       </c>
       <c r="E408" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи саджа 40 см вороненая 2 ручки + подставка бронза сталь N7100/700 P.L.</t>
+          <t>Сковорода для подачи саджа 34 см 2 ручки + подставка сталь N4722 P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F408" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G408" s="9">
-        <v>5583</v>
+        <v>4700</v>
       </c>
       <c r="H408" s="9">
         <v/>
       </c>
       <c r="I408" s="10">
-        <v>228</v>
+        <v>0</v>
       </c>
       <c r="J408" s="4"/>
     </row>
     <row r="409" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A409" s="4"/>
       <c r="B409" s="5"/>
       <c r="C409" s="6" t="inlineStr">
         <is>
-          <t>81279060</t>
+          <t>92001550</t>
         </is>
       </c>
       <c r="D409" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E409" s="8" t="inlineStr">
         <is>
-          <t>Сковорода лопатка 41*9,6 см для подачи гамбургеров и снеков P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи саджа 34 см 2 ручки + подставка сталь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F409" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G409" s="9">
-        <v>837</v>
+        <v>4673</v>
       </c>
       <c r="H409" s="9">
         <v/>
       </c>
       <c r="I409" s="10">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="J409" s="4"/>
     </row>
     <row r="410" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A410" s="4"/>
       <c r="B410" s="5"/>
       <c r="C410" s="6" t="inlineStr">
         <is>
-          <t>81240422</t>
+          <t>92001523</t>
         </is>
       </c>
       <c r="D410" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>GU-3303</t>
         </is>
       </c>
       <c r="E410" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 20*20 см чугун черная LAVA</t>
+          <t>Сковорода для подачи саджа 34 см сталь 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F410" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G410" s="9">
-        <v>2992</v>
+        <v>2408</v>
       </c>
       <c r="H410" s="9">
         <v/>
       </c>
       <c r="I410" s="10">
         <v>0</v>
       </c>
       <c r="J410" s="4"/>
     </row>
     <row r="411" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A411" s="4"/>
       <c r="B411" s="5"/>
       <c r="C411" s="6" t="inlineStr">
         <is>
-          <t>81240572</t>
+          <t>81240719</t>
         </is>
       </c>
       <c r="D411" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5000</t>
         </is>
       </c>
       <c r="E411" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 22*22 см h2,5 см чугун с дерев. ручкой черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи саджа 34,5 см вороненая 2 ручки + подставка бронза сталь N5000 P.L.</t>
         </is>
       </c>
       <c r="F411" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G411" s="9">
-        <v>1043</v>
+        <v>5363</v>
       </c>
       <c r="H411" s="9">
         <v/>
       </c>
       <c r="I411" s="10">
-        <v>1045</v>
+        <v>0</v>
       </c>
       <c r="J411" s="4"/>
     </row>
     <row r="412" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A412" s="4"/>
       <c r="B412" s="5"/>
       <c r="C412" s="6" t="inlineStr">
         <is>
-          <t>81240539</t>
+          <t>81240718</t>
         </is>
       </c>
       <c r="D412" s="7" t="inlineStr">
         <is>
-          <t>XG87AL</t>
+          <t>4800</t>
         </is>
       </c>
       <c r="E412" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 23,5*23,5 см h3,6 см чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи саджа 34,5 см вороненая 2 ручки + подставка сталь N4800 P.L. </t>
         </is>
       </c>
       <c r="F412" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G412" s="9">
-        <v>1373</v>
+        <v>4870</v>
       </c>
       <c r="H412" s="9">
-        <v/>
+        <v>3409</v>
       </c>
       <c r="I412" s="10">
-        <v>558</v>
+        <v>44</v>
       </c>
       <c r="J412" s="4"/>
     </row>
     <row r="413" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A413" s="4"/>
       <c r="B413" s="5"/>
       <c r="C413" s="6" t="inlineStr">
         <is>
-          <t>81240425</t>
+          <t>92001519</t>
         </is>
       </c>
       <c r="D413" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GT 2424 T22-1 R</t>
+          <t>Gu-3303 PANS  / 2 шт</t>
         </is>
       </c>
       <c r="E413" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 24*24 см со складной ручкой чугун красная LAVA</t>
+          <t>Сковорода для подачи саджа 35 см 2 ручки + подставка сталь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F413" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G413" s="9">
-        <v>2803</v>
+        <v>4846</v>
       </c>
       <c r="H413" s="9">
         <v/>
       </c>
       <c r="I413" s="10">
         <v>0</v>
       </c>
       <c r="J413" s="4"/>
     </row>
     <row r="414" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A414" s="4"/>
       <c r="B414" s="5"/>
       <c r="C414" s="6" t="inlineStr">
         <is>
-          <t>92001418</t>
+          <t>81240720</t>
         </is>
       </c>
       <c r="D414" s="7" t="inlineStr">
         <is>
-          <t>12061</t>
+          <t>7100+700</t>
         </is>
       </c>
       <c r="E414" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 24*24 см со съемной деревянной ручкой чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи саджа 40 см вороненая 2 ручки + подставка бронза сталь N7100/700 P.L.</t>
         </is>
       </c>
       <c r="F414" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G414" s="9">
-        <v>998</v>
+        <v>5766</v>
       </c>
       <c r="H414" s="9">
-        <v/>
+        <v>3908</v>
       </c>
       <c r="I414" s="10">
-        <v>0</v>
+        <v>161</v>
       </c>
       <c r="J414" s="4"/>
     </row>
     <row r="415" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A415" s="4"/>
       <c r="B415" s="5"/>
       <c r="C415" s="6" t="inlineStr">
         <is>
-          <t>81240417</t>
+          <t>81279060</t>
         </is>
       </c>
       <c r="D415" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BBC10</t>
         </is>
       </c>
       <c r="E415" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 24*24 см чугун с 2-мя ручками черная LAVA</t>
+          <t>Сковорода лопатка 41*9,6 см для подачи гамбургеров и снеков P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F415" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G415" s="9">
-        <v>4638</v>
+        <v>853</v>
       </c>
       <c r="H415" s="9">
-        <v/>
+        <v>585</v>
       </c>
       <c r="I415" s="10">
-        <v>57</v>
+        <v>295</v>
       </c>
       <c r="J415" s="4"/>
     </row>
     <row r="416" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A416" s="4"/>
       <c r="B416" s="5"/>
       <c r="C416" s="6" t="inlineStr">
         <is>
-          <t>92001012</t>
+          <t>81240422</t>
         </is>
       </c>
       <c r="D416" s="7" t="inlineStr">
         <is>
-          <t>НE66</t>
+          <t>LV ECO P GT 2020 K0</t>
         </is>
       </c>
       <c r="E416" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 24*24 см, чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Сковорода-гриль 20*20 см чугун черная LAVA</t>
         </is>
       </c>
       <c r="F416" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G416" s="9">
-        <v>922</v>
+        <v>3091</v>
       </c>
       <c r="H416" s="9">
         <v/>
       </c>
       <c r="I416" s="10">
         <v>0</v>
       </c>
       <c r="J416" s="4"/>
     </row>
     <row r="417" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A417" s="4"/>
       <c r="B417" s="5"/>
       <c r="C417" s="6" t="inlineStr">
         <is>
-          <t>81240427</t>
+          <t>81240572</t>
         </is>
       </c>
       <c r="D417" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156917-22S</t>
         </is>
       </c>
       <c r="E417" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 26 см чугун круглая с 2-мя ручками черная LAVA</t>
+          <t>Сковорода-гриль 22*22 см h2,5 см чугун с дерев. ручкой черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F417" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G417" s="9">
-        <v>4260</v>
+        <v>1043</v>
       </c>
       <c r="H417" s="9">
         <v/>
       </c>
       <c r="I417" s="10">
-        <v>0</v>
+        <v>1005</v>
       </c>
       <c r="J417" s="4"/>
     </row>
     <row r="418" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A418" s="4"/>
       <c r="B418" s="5"/>
       <c r="C418" s="6" t="inlineStr">
         <is>
-          <t>81200716</t>
+          <t>81240539</t>
         </is>
       </c>
       <c r="D418" s="7" t="inlineStr">
         <is>
-          <t>CKX2624</t>
+          <t>XG87AL</t>
         </is>
       </c>
       <c r="E418" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 26*24 см h3,5 см сталь с антипригарным покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Сковорода-гриль 23,5*23,5 см h3,6 см чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F418" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G418" s="9">
-        <v>1119</v>
+        <v>1374</v>
       </c>
       <c r="H418" s="9">
         <v/>
       </c>
       <c r="I418" s="10">
-        <v>108</v>
+        <v>501</v>
       </c>
       <c r="J418" s="4"/>
     </row>
     <row r="419" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A419" s="4"/>
       <c r="B419" s="5"/>
       <c r="C419" s="6" t="inlineStr">
         <is>
-          <t>81240532</t>
+          <t>81240425</t>
         </is>
       </c>
       <c r="D419" s="7" t="inlineStr">
         <is>
-          <t>XGP26</t>
+          <t>LV ECO GT 2424 T22-1 R</t>
         </is>
       </c>
       <c r="E419" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 26*26 см h5,1 см чугун черная P.L. Proff Cuisine</t>
+          <t>Сковорода-гриль 24*24 см со складной ручкой чугун красная LAVA</t>
         </is>
       </c>
       <c r="F419" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G419" s="9">
-        <v>1853</v>
+        <v>2803</v>
       </c>
       <c r="H419" s="9">
         <v/>
       </c>
       <c r="I419" s="10">
-        <v>196</v>
+        <v>0</v>
       </c>
       <c r="J419" s="4"/>
     </row>
     <row r="420" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A420" s="4"/>
       <c r="B420" s="5"/>
       <c r="C420" s="6" t="inlineStr">
         <is>
-          <t>81249991</t>
+          <t>92001418</t>
         </is>
       </c>
       <c r="D420" s="7" t="inlineStr">
         <is>
-          <t>LV P GT 2626 K3 R</t>
+          <t>12061</t>
         </is>
       </c>
       <c r="E420" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 26*26 см со стекл. крышкой красная LAVA</t>
+          <t>Сковорода-гриль 24*24 см со съемной деревянной ручкой чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F420" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G420" s="9">
-        <v>6637</v>
+        <v>998</v>
       </c>
       <c r="H420" s="9">
         <v/>
       </c>
       <c r="I420" s="10">
         <v>0</v>
       </c>
       <c r="J420" s="4"/>
     </row>
     <row r="421" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A421" s="4"/>
       <c r="B421" s="5"/>
       <c r="C421" s="6" t="inlineStr">
         <is>
-          <t>81240421</t>
+          <t>81240417</t>
         </is>
       </c>
       <c r="D421" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV RE GR 2424</t>
         </is>
       </c>
       <c r="E421" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 26*26 см чугун оранжевая LAVA</t>
+          <t>Сковорода-гриль 24*24 см чугун с 2-мя ручками черная LAVA</t>
         </is>
       </c>
       <c r="F421" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G421" s="9">
-        <v>7618</v>
+        <v>4792</v>
       </c>
       <c r="H421" s="9">
-        <v/>
+        <v>3478</v>
       </c>
       <c r="I421" s="10">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="J421" s="4"/>
     </row>
     <row r="422" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A422" s="4"/>
       <c r="B422" s="5"/>
       <c r="C422" s="6" t="inlineStr">
         <is>
-          <t>81249993</t>
+          <t>92001012</t>
         </is>
       </c>
       <c r="D422" s="7" t="inlineStr">
         <is>
-          <t>LV ECO K GT 2626 K0</t>
+          <t>НE66</t>
         </is>
       </c>
       <c r="E422" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 26*26 см чугун черная LAVA                              </t>
+          <t>Сковорода-гриль 24*24 см, чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F422" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G422" s="9">
-        <v>4689</v>
+        <v>922</v>
       </c>
       <c r="H422" s="9">
         <v/>
       </c>
       <c r="I422" s="10">
         <v>0</v>
       </c>
       <c r="J422" s="4"/>
     </row>
     <row r="423" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A423" s="4"/>
       <c r="B423" s="5"/>
       <c r="C423" s="6" t="inlineStr">
         <is>
-          <t>99005064</t>
+          <t>81240427</t>
         </is>
       </c>
       <c r="D423" s="7" t="inlineStr">
         <is>
-          <t>12078R</t>
+          <t>LV ECO GT 26 T5</t>
         </is>
       </c>
       <c r="E423" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 26*26 см, чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Сковорода-гриль 26 см чугун круглая с 2-мя ручками черная LAVA</t>
         </is>
       </c>
       <c r="F423" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G423" s="9">
-        <v>1472</v>
+        <v>4401</v>
       </c>
       <c r="H423" s="9">
         <v/>
       </c>
       <c r="I423" s="10">
         <v>0</v>
       </c>
       <c r="J423" s="4"/>
     </row>
     <row r="424" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A424" s="4"/>
       <c r="B424" s="5"/>
       <c r="C424" s="6" t="inlineStr">
         <is>
-          <t>*803807</t>
+          <t>81200716</t>
         </is>
       </c>
       <c r="D424" s="7" t="inlineStr">
         <is>
-          <t>NL-AS1126</t>
+          <t>CKX2624</t>
         </is>
       </c>
       <c r="E424" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 26*26*4 см, алюминий с антипригарным покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Сковорода-гриль 26*24 см h3,5 см сталь с антипригарным покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F424" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G424" s="9">
-        <v>2478</v>
+        <v>1119</v>
       </c>
       <c r="H424" s="9">
         <v/>
       </c>
       <c r="I424" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J424" s="4"/>
     </row>
     <row r="425" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A425" s="4"/>
       <c r="B425" s="5"/>
       <c r="C425" s="6" t="inlineStr">
         <is>
-          <t>70001312</t>
+          <t>81240532</t>
         </is>
       </c>
       <c r="D425" s="7" t="inlineStr">
         <is>
-          <t>E264G</t>
+          <t>XGP26</t>
         </is>
       </c>
       <c r="E425" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 26*26*4(h) см, алюминий с антипригарным покрытием Германия</t>
+          <t>Сковорода-гриль 26*26 см h5,1 см чугун черная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F425" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G425" s="9">
-        <v>5739</v>
+        <v>1913</v>
       </c>
       <c r="H425" s="9">
         <v/>
       </c>
       <c r="I425" s="10">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J425" s="4"/>
     </row>
     <row r="426" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A426" s="4"/>
       <c r="B426" s="5"/>
       <c r="C426" s="6" t="inlineStr">
         <is>
-          <t>81240566</t>
+          <t>81249991</t>
         </is>
       </c>
       <c r="D426" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV P GT 2626 K3 R</t>
         </is>
       </c>
       <c r="E426" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 26,5*28 см h1,7 см чугун с дерев. ручкой черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Сковорода-гриль 26*26 см со стекл. крышкой красная LAVA</t>
         </is>
       </c>
       <c r="F426" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G426" s="9">
-        <v>1937</v>
+        <v>6637</v>
       </c>
       <c r="H426" s="9">
         <v/>
       </c>
       <c r="I426" s="10">
-        <v>274</v>
+        <v>0</v>
       </c>
       <c r="J426" s="4"/>
     </row>
     <row r="427" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A427" s="4"/>
       <c r="B427" s="5"/>
       <c r="C427" s="6" t="inlineStr">
         <is>
-          <t>99005809</t>
+          <t>81240421</t>
         </is>
       </c>
       <c r="D427" s="7" t="inlineStr">
         <is>
-          <t>25028G</t>
+          <t>LV P GT 2626 K0 O</t>
         </is>
       </c>
       <c r="E427" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 28 см чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Сковорода-гриль 26*26 см чугун оранжевая LAVA</t>
         </is>
       </c>
       <c r="F427" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G427" s="9">
-        <v>1742</v>
+        <v>7872</v>
       </c>
       <c r="H427" s="9">
-        <v/>
+        <v>5713</v>
       </c>
       <c r="I427" s="10">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J427" s="4"/>
     </row>
     <row r="428" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A428" s="4"/>
       <c r="B428" s="5"/>
       <c r="C428" s="6" t="inlineStr">
         <is>
-          <t>81240428</t>
+          <t>81249993</t>
         </is>
       </c>
       <c r="D428" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO K GT 2626 K0</t>
         </is>
       </c>
       <c r="E428" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 28 см чугун круглая черная LAVA</t>
+          <t>Сковорода-гриль 26*26 см чугун черная LAVA                              </t>
         </is>
       </c>
       <c r="F428" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G428" s="9">
-        <v>5022</v>
+        <v>4689</v>
       </c>
       <c r="H428" s="9">
         <v/>
       </c>
       <c r="I428" s="10">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="J428" s="4"/>
     </row>
     <row r="429" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A429" s="4"/>
       <c r="B429" s="5"/>
       <c r="C429" s="6" t="inlineStr">
         <is>
-          <t>81249992</t>
+          <t>99005064</t>
         </is>
       </c>
       <c r="D429" s="7" t="inlineStr">
         <is>
-          <t>LV P GT 2828 K3 R</t>
+          <t>12078R</t>
         </is>
       </c>
       <c r="E429" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 28*28 см красная LAVA</t>
+          <t>Сковорода-гриль 26*26 см, чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F429" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G429" s="9">
-        <v>7093</v>
+        <v>1472</v>
       </c>
       <c r="H429" s="9">
         <v/>
       </c>
       <c r="I429" s="10">
         <v>0</v>
       </c>
       <c r="J429" s="4"/>
     </row>
     <row r="430" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A430" s="4"/>
       <c r="B430" s="5"/>
       <c r="C430" s="6" t="inlineStr">
         <is>
-          <t>81240423</t>
+          <t>*803807</t>
         </is>
       </c>
       <c r="D430" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>NL-AS1126</t>
         </is>
       </c>
       <c r="E430" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 28*28 см чугун синяя LAVA</t>
+          <t>Сковорода-гриль 26*26*4 см, алюминий с антипригарным покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F430" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G430" s="9">
-        <v>8092</v>
+        <v>2527</v>
       </c>
       <c r="H430" s="9">
         <v/>
       </c>
       <c r="I430" s="10">
         <v>0</v>
       </c>
       <c r="J430" s="4"/>
     </row>
     <row r="431" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A431" s="4"/>
       <c r="B431" s="5"/>
       <c r="C431" s="6" t="inlineStr">
         <is>
-          <t>92001506</t>
+          <t>70001312</t>
         </is>
       </c>
       <c r="D431" s="7" t="inlineStr">
         <is>
-          <t>92001506 / 6 шт</t>
+          <t>E264G</t>
         </is>
       </c>
       <c r="E431" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 28*28 см, h 3,3 см, литой алюминий, тефлоновое покрытие, ИНДУКЦИЯ P.L.</t>
+          <t>Сковорода-гриль 26*26*4(h) см, алюминий с антипригарным покрытием Германия</t>
         </is>
       </c>
       <c r="F431" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t/>
         </is>
       </c>
       <c r="G431" s="9">
-        <v>4109</v>
+        <v>6439</v>
       </c>
       <c r="H431" s="9">
         <v/>
       </c>
       <c r="I431" s="10">
         <v>0</v>
       </c>
       <c r="J431" s="4"/>
     </row>
     <row r="432" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A432" s="4"/>
       <c r="B432" s="5"/>
       <c r="C432" s="6" t="inlineStr">
         <is>
-          <t>85100230</t>
+          <t>81240566</t>
         </is>
       </c>
       <c r="D432" s="7" t="inlineStr">
         <is>
-          <t>142.100</t>
+          <t>S-A156907-28S</t>
         </is>
       </c>
       <c r="E432" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 28*28 см, h 4 см, литой алюминий с антипригарным покрытием, Pujadas</t>
+          <t>Сковорода-гриль 26,5*28 см h1,7 см чугун с дерев. ручкой черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F432" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G432" s="9">
-        <v>7718</v>
+        <v>1937</v>
       </c>
       <c r="H432" s="9">
         <v/>
       </c>
       <c r="I432" s="10">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="J432" s="4"/>
     </row>
     <row r="433" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A433" s="4"/>
       <c r="B433" s="5"/>
       <c r="C433" s="6" t="inlineStr">
         <is>
-          <t>71002606</t>
+          <t>99005809</t>
         </is>
       </c>
       <c r="D433" s="7" t="inlineStr">
         <is>
-          <t>142.000</t>
+          <t>25028G</t>
         </is>
       </c>
       <c r="E433" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 29*29*4,3 см, алюминий, Pujadas, Испания</t>
+          <t>Сковорода-гриль 28 см чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F433" s="7" t="inlineStr">
         <is>
-          <t>Pujadas</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G433" s="9">
-        <v>5080</v>
+        <v>1742</v>
       </c>
       <c r="H433" s="9">
         <v/>
       </c>
       <c r="I433" s="10">
-        <v>209</v>
+        <v>0</v>
       </c>
       <c r="J433" s="4"/>
     </row>
     <row r="434" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A434" s="4"/>
       <c r="B434" s="5"/>
       <c r="C434" s="6" t="inlineStr">
         <is>
-          <t>81240424</t>
+          <t>81240428</t>
         </is>
       </c>
       <c r="D434" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GT 2130 T20-1 R</t>
+          <t>LV ECO GT 28 T25</t>
         </is>
       </c>
       <c r="E434" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 30*21 см прямоуг. со складной ручкой черная чугун LAVA</t>
+          <t>Сковорода-гриль 28 см чугун круглая черная LAVA</t>
         </is>
       </c>
       <c r="F434" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G434" s="9">
-        <v>2912</v>
+        <v>5190</v>
       </c>
       <c r="H434" s="9">
-        <v/>
+        <v>3766</v>
       </c>
       <c r="I434" s="10">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="J434" s="4"/>
     </row>
     <row r="435" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A435" s="4"/>
       <c r="B435" s="5"/>
       <c r="C435" s="6" t="inlineStr">
         <is>
-          <t>81240419</t>
+          <t>81249992</t>
         </is>
       </c>
       <c r="D435" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV P GT 2828 K3 R</t>
         </is>
       </c>
       <c r="E435" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 32*22 см прямоуг. с 2-мя ручками красная чугун LAVA</t>
+          <t>Сковорода-гриль 28*28 см красная LAVA</t>
         </is>
       </c>
       <c r="F435" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G435" s="9">
-        <v>7198</v>
+        <v>7093</v>
       </c>
       <c r="H435" s="9">
         <v/>
       </c>
       <c r="I435" s="10">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J435" s="4"/>
     </row>
     <row r="436" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A436" s="4"/>
       <c r="B436" s="5"/>
       <c r="C436" s="6" t="inlineStr">
         <is>
-          <t>81240426</t>
+          <t>81240423</t>
         </is>
       </c>
       <c r="D436" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GT 2632 T4</t>
+          <t>LV P GT 2828 K0 B</t>
         </is>
       </c>
       <c r="E436" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 32*26 см прямоуг. с 2-мя ручками черная чугун LAVA</t>
+          <t>Сковорода-гриль 28*28 см чугун синяя LAVA</t>
         </is>
       </c>
       <c r="F436" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G436" s="9">
-        <v>4862</v>
+        <v>8362</v>
       </c>
       <c r="H436" s="9">
         <v/>
       </c>
       <c r="I436" s="10">
         <v>0</v>
       </c>
       <c r="J436" s="4"/>
     </row>
     <row r="437" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A437" s="4"/>
       <c r="B437" s="5"/>
       <c r="C437" s="6" t="inlineStr">
         <is>
-          <t>81240429</t>
+          <t>92001506</t>
         </is>
       </c>
       <c r="D437" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>92001506 / 6 шт</t>
         </is>
       </c>
       <c r="E437" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 34 см чугун круглая черная LAVA</t>
+          <t>Сковорода-гриль 28*28 см, h 3,3 см, литой алюминий, тефлоновое покрытие, ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F437" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G437" s="9">
-        <v>5796</v>
+        <v>4109</v>
       </c>
       <c r="H437" s="9">
         <v/>
       </c>
       <c r="I437" s="10">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="J437" s="4"/>
     </row>
     <row r="438" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A438" s="4"/>
       <c r="B438" s="5"/>
       <c r="C438" s="6" t="inlineStr">
         <is>
-          <t>81240434</t>
+          <t>85100230</t>
         </is>
       </c>
       <c r="D438" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GT 2136 T23-1 R</t>
+          <t>142.100</t>
         </is>
       </c>
       <c r="E438" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 36*21 см прямоуг. со складной ручкой черная чугун LAVA</t>
+          <t>Сковорода-гриль 28*28 см, h 4 см, литой алюминий с антипригарным покрытием, Pujadas</t>
         </is>
       </c>
       <c r="F438" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G438" s="9">
-        <v>3058</v>
+        <v>8680</v>
       </c>
       <c r="H438" s="9">
         <v/>
       </c>
       <c r="I438" s="10">
         <v>0</v>
       </c>
       <c r="J438" s="4"/>
     </row>
     <row r="439" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A439" s="4"/>
       <c r="B439" s="5"/>
       <c r="C439" s="6" t="inlineStr">
         <is>
-          <t>81240416</t>
+          <t>71002606</t>
         </is>
       </c>
       <c r="D439" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>142.000</t>
         </is>
       </c>
       <c r="E439" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 40*23 см прямоуг. с 2- мя ручками черная чугун LAVA</t>
+          <t>Сковорода-гриль 29*29*4,3 см, алюминий, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F439" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>Pujadas</t>
         </is>
       </c>
       <c r="G439" s="9">
-        <v>6189</v>
+        <v>5711</v>
       </c>
       <c r="H439" s="9">
         <v/>
       </c>
       <c r="I439" s="10">
-        <v>1</v>
+        <v>198</v>
       </c>
       <c r="J439" s="4"/>
     </row>
     <row r="440" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A440" s="4"/>
       <c r="B440" s="5"/>
       <c r="C440" s="6" t="inlineStr">
         <is>
-          <t>81249995</t>
+          <t>81240424</t>
         </is>
       </c>
       <c r="D440" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GT 2645</t>
+          <t>LV ECO GT 2130 T20-1 R</t>
         </is>
       </c>
       <c r="E440" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 45*26 см прямоуг. с 2-мя ручками чугун LAVA</t>
+          <t>Сковорода-гриль 30*21 см прямоуг. со складной ручкой черная чугун LAVA</t>
         </is>
       </c>
       <c r="F440" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G440" s="9">
-        <v>6954</v>
+        <v>2912</v>
       </c>
       <c r="H440" s="9">
         <v/>
       </c>
       <c r="I440" s="10">
         <v>0</v>
       </c>
       <c r="J440" s="4"/>
     </row>
     <row r="441" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A441" s="4"/>
       <c r="B441" s="5"/>
       <c r="C441" s="6" t="inlineStr">
         <is>
-          <t>81240540</t>
+          <t>81240419</t>
         </is>
       </c>
       <c r="D441" s="7" t="inlineStr">
         <is>
-          <t>XG202</t>
+          <t>LV RE GR 2232 H R</t>
         </is>
       </c>
       <c r="E441" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 45,7*22,4*1,5 см прямоуг. с ручками чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+          <t>Сковорода-гриль 32*22 см прямоуг. с 2-мя ручками красная чугун LAVA</t>
         </is>
       </c>
       <c r="F441" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G441" s="9">
-        <v>2157</v>
+        <v>7438</v>
       </c>
       <c r="H441" s="9">
-        <v/>
+        <v>5398</v>
       </c>
       <c r="I441" s="10">
-        <v>252</v>
+        <v>14</v>
       </c>
       <c r="J441" s="4"/>
     </row>
     <row r="442" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A442" s="4"/>
       <c r="B442" s="5"/>
       <c r="C442" s="6" t="inlineStr">
         <is>
-          <t>81240420</t>
+          <t>81240426</t>
         </is>
       </c>
       <c r="D442" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO GT 2632 T4</t>
         </is>
       </c>
       <c r="E442" s="8" t="inlineStr">
         <is>
-          <t>Сковорода-гриль 47*26 см прямоуг. с ручками черная чугун LAVA</t>
+          <t>Сковорода-гриль 32*26 см прямоуг. с 2-мя ручками черная чугун LAVA</t>
         </is>
       </c>
       <c r="F442" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G442" s="9">
-        <v>5349</v>
+        <v>4862</v>
       </c>
       <c r="H442" s="9">
         <v/>
       </c>
       <c r="I442" s="10">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="J442" s="4"/>
     </row>
     <row r="443" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A443" s="4"/>
       <c r="B443" s="5"/>
       <c r="C443" s="6" t="inlineStr">
         <is>
+          <t>81240429</t>
+        </is>
+      </c>
+      <c r="D443" s="7" t="inlineStr">
+        <is>
+          <t>LV ECO GT 34 T25</t>
+        </is>
+      </c>
+      <c r="E443" s="8" t="inlineStr">
+        <is>
+          <t>Сковорода-гриль 34 см чугун круглая черная LAVA</t>
+        </is>
+      </c>
+      <c r="F443" s="7" t="inlineStr">
+        <is>
+          <t>LAVA</t>
+        </is>
+      </c>
+      <c r="G443" s="9">
+        <v>5989</v>
+      </c>
+      <c r="H443" s="9">
+        <v>4347</v>
+      </c>
+      <c r="I443" s="10">
+        <v>26</v>
+      </c>
+      <c r="J443" s="4"/>
+    </row>
+    <row r="444" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A444" s="4"/>
+      <c r="B444" s="5"/>
+      <c r="C444" s="6" t="inlineStr">
+        <is>
+          <t>81240434</t>
+        </is>
+      </c>
+      <c r="D444" s="7" t="inlineStr">
+        <is>
+          <t>LV ECO GT 2136 T23-1 R</t>
+        </is>
+      </c>
+      <c r="E444" s="8" t="inlineStr">
+        <is>
+          <t>Сковорода-гриль 36*21 см прямоуг. со складной ручкой черная чугун LAVA</t>
+        </is>
+      </c>
+      <c r="F444" s="7" t="inlineStr">
+        <is>
+          <t>LAVA</t>
+        </is>
+      </c>
+      <c r="G444" s="9">
+        <v>3058</v>
+      </c>
+      <c r="H444" s="9">
+        <v/>
+      </c>
+      <c r="I444" s="10">
+        <v>0</v>
+      </c>
+      <c r="J444" s="4"/>
+    </row>
+    <row r="445" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A445" s="4"/>
+      <c r="B445" s="5"/>
+      <c r="C445" s="6" t="inlineStr">
+        <is>
+          <t>81240416</t>
+        </is>
+      </c>
+      <c r="D445" s="7" t="inlineStr">
+        <is>
+          <t>LV RE GR 2340</t>
+        </is>
+      </c>
+      <c r="E445" s="8" t="inlineStr">
+        <is>
+          <t>Сковорода-гриль 40*23 см прямоуг. с 2- мя ручками черная чугун LAVA</t>
+        </is>
+      </c>
+      <c r="F445" s="7" t="inlineStr">
+        <is>
+          <t>LAVA</t>
+        </is>
+      </c>
+      <c r="G445" s="9">
+        <v>6394</v>
+      </c>
+      <c r="H445" s="9">
+        <v/>
+      </c>
+      <c r="I445" s="10">
+        <v>0</v>
+      </c>
+      <c r="J445" s="4"/>
+    </row>
+    <row r="446" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A446" s="4"/>
+      <c r="B446" s="5"/>
+      <c r="C446" s="6" t="inlineStr">
+        <is>
+          <t>81249995</t>
+        </is>
+      </c>
+      <c r="D446" s="7" t="inlineStr">
+        <is>
+          <t>LV ECO GT 2645</t>
+        </is>
+      </c>
+      <c r="E446" s="8" t="inlineStr">
+        <is>
+          <t>Сковорода-гриль 45*26 см прямоуг. с 2-мя ручками чугун LAVA</t>
+        </is>
+      </c>
+      <c r="F446" s="7" t="inlineStr">
+        <is>
+          <t>LAVA</t>
+        </is>
+      </c>
+      <c r="G446" s="9">
+        <v>7186</v>
+      </c>
+      <c r="H446" s="9">
+        <v/>
+      </c>
+      <c r="I446" s="10">
+        <v>0</v>
+      </c>
+      <c r="J446" s="4"/>
+    </row>
+    <row r="447" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A447" s="4"/>
+      <c r="B447" s="5"/>
+      <c r="C447" s="6" t="inlineStr">
+        <is>
+          <t>81240540</t>
+        </is>
+      </c>
+      <c r="D447" s="7" t="inlineStr">
+        <is>
+          <t>XG202</t>
+        </is>
+      </c>
+      <c r="E447" s="8" t="inlineStr">
+        <is>
+          <t>Сковорода-гриль 45,7*22,4*1,5 см прямоуг. с ручками чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="F447" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G447" s="9">
+        <v>2226</v>
+      </c>
+      <c r="H447" s="9">
+        <v>1509</v>
+      </c>
+      <c r="I447" s="10">
+        <v>252</v>
+      </c>
+      <c r="J447" s="4"/>
+    </row>
+    <row r="448" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A448" s="4"/>
+      <c r="B448" s="5"/>
+      <c r="C448" s="6" t="inlineStr">
+        <is>
+          <t>81240420</t>
+        </is>
+      </c>
+      <c r="D448" s="7" t="inlineStr">
+        <is>
+          <t>LV ECO GT 2647 T6</t>
+        </is>
+      </c>
+      <c r="E448" s="8" t="inlineStr">
+        <is>
+          <t>Сковорода-гриль 47*26 см прямоуг. с ручками черная чугун LAVA</t>
+        </is>
+      </c>
+      <c r="F448" s="7" t="inlineStr">
+        <is>
+          <t>LAVA</t>
+        </is>
+      </c>
+      <c r="G448" s="9">
+        <v>5527</v>
+      </c>
+      <c r="H448" s="9">
+        <v>4011</v>
+      </c>
+      <c r="I448" s="10">
+        <v>39</v>
+      </c>
+      <c r="J448" s="4"/>
+    </row>
+    <row r="449" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A449" s="4"/>
+      <c r="B449" s="5"/>
+      <c r="C449" s="6" t="inlineStr">
+        <is>
           <t>81240541</t>
         </is>
       </c>
-      <c r="D443" s="7" t="inlineStr">
+      <c r="D449" s="7" t="inlineStr">
         <is>
           <t>XG203</t>
         </is>
       </c>
-      <c r="E443" s="8" t="inlineStr">
+      <c r="E449" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 50*23,5*1,4 см прямоуг. с ручками чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
-      <c r="F443" s="7" t="inlineStr">
-[...13 lines deleted...]
-      <c r="J443" s="4"/>
+      <c r="F449" s="7" t="inlineStr">
+        <is>
+          <t>P.L. Proff Cuisine</t>
+        </is>
+      </c>
+      <c r="G449" s="9">
+        <v>2645</v>
+      </c>
+      <c r="H449" s="9">
+        <v>1801</v>
+      </c>
+      <c r="I449" s="10">
+        <v>182</v>
+      </c>
+      <c r="J449" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>