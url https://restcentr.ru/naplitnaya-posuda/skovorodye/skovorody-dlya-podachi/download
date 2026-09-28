--- v0 (2026-06-10)
+++ v1 (2026-09-28)
@@ -8015,51 +8015,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 16:25</t>
+          <t>Прайс актуален на 28.09.2026 15:04</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -8107,187 +8107,187 @@
           <t>81241269</t>
         </is>
       </c>
       <c r="D6" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E6" s="8" t="inlineStr">
         <is>
           <t>Подставка деревянная 27*23*2 см для сковороды арт. 81240542 P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G6" s="9">
         <v>1050</v>
       </c>
       <c r="H6" s="9">
         <v/>
       </c>
       <c r="I6" s="10">
-        <v>853</v>
+        <v>843</v>
       </c>
       <c r="J6" s="4"/>
     </row>
     <row r="7" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>81241270</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Подставка деревянная 28*14,4*2 см для сковороды арт. 81240543 P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>840</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>81241271</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Подставка деревянная d 21 см h2 см для сковороды арт. 81240547 P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G8" s="9">
         <v>1020</v>
       </c>
       <c r="H8" s="9">
         <v/>
       </c>
       <c r="I8" s="10">
-        <v>873</v>
+        <v>746</v>
       </c>
       <c r="J8" s="4"/>
     </row>
     <row r="9" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>81240721</t>
         </is>
       </c>
       <c r="D9" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>8700</t>
         </is>
       </c>
       <c r="E9" s="8" t="inlineStr">
         <is>
           <t>Подставка для сковороды Садж d 26,5 см h17см бронза сталь N8700 P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>3700</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>400</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81222628</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMH-01</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Ручка для сковороды "Vintage Blued" 18,5*3 см металл P.L.</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1073</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>92001538</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
           <t>3124101 /30 шт</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 10 см h2 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8311,51 +8311,51 @@
           <t>92001534</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
           <t>3114101 /30 шт</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 10 см h2 см круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>971</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81200022</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>70М2S-10 (кор=40шт)</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 10 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8379,85 +8379,85 @@
           <t>64773132</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>SP11SHC</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 11 см h3 см 220 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1087</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>1941</v>
+        <v>1887</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>48412113</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
           <t>SP11SH</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 11 см h3 см круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>773</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
-        <v>438</v>
+        <v>377</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>71002055</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>KSQ11C</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 11,5*11,5 см h4 см 460 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8515,51 +8515,51 @@
           <t>71002049</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>SP12SHC</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см 300 мл круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>1117</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
-        <v>301</v>
+        <v>166</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>92001499</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>MF-1234C</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8583,65 +8583,65 @@
           <t>555337</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>SP12SH</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см h3,5 см круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>778</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>888</v>
+        <v>781</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81241145</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPS 4501</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см h4 см 375 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>2207</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>586</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
@@ -8651,51 +8651,51 @@
           <t>81249990</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y STV 12</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1687</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81249826</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>SMB01</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12*3,5 см 350 мл Dents круглая нерж. 2 ручки золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -8855,153 +8855,153 @@
           <t>81241047</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>SG-82240(A)</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12,7*12,7 см h3 см Dents квадратная нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1537</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81249821</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
           <t>MFP-12</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 12,8 см h2 см круглая алюм. с антиприг. SUNNEX</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>1257</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>1478</v>
+        <v>1445</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81240577</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156701-13S</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13 см h1 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>673</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
-        <v>1119</v>
+        <v>1115</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81240519</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M7134-UX</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13 см h1,5 см круглая чугун SUNNEX</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>1413</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>81200023</t>
         </is>
       </c>
       <c r="D32" s="7" t="inlineStr">
         <is>
           <t>70M2S-12.7 (кор=60шт)</t>
         </is>
       </c>
       <c r="E32" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13 см h3 см 200 мл круглая эмаль чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9180,153 +9180,153 @@
         <v>2094</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81290224</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
           <t>SG-82205(A)</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 13,5 см h3,75 см 400 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 13,5 см h3,7 см 400 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>1181</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>0</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>81240809</t>
         </is>
       </c>
       <c r="D39" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS13</t>
         </is>
       </c>
       <c r="E39" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13,5 см h4 см 350 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F39" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>447</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
-        <v>448</v>
+        <v>430</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>71002056</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
           <t>KSQ13C</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 13,8*13,8 см h5,5 см 810 мл квадратная Copper нерж. 2 ручки цвет медь P.L. </t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>1637</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>361</v>
+        <v>325</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81240844</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KSQ138HVT</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 14*14 см h5,7 см 850 мл квадратная Vintage нерж. 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 14*14 см h5,7 см 850 мл квадратная Vintage нерж. 2 ручки золото P.L. </t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G41" s="9">
         <v>1937</v>
       </c>
       <c r="H41" s="9">
         <v/>
       </c>
       <c r="I41" s="10">
         <v>432</v>
       </c>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="5"/>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>71002107</t>
         </is>
@@ -9379,275 +9379,275 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>304</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
         <v>0</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81240833</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MPDH25H</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 14,2 см h3,8 см 550 мл круглая Dents нерж. 2 ручки Antique P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 14,2 см h3,8 см 550 мл круглая Dents нерж. 2 ручки золото Antique P.L. </t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>1023</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>387</v>
+        <v>291</v>
       </c>
       <c r="J44" s="4"/>
     </row>
     <row r="45" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="5"/>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>81249823</t>
         </is>
       </c>
       <c r="D45" s="7" t="inlineStr">
         <is>
           <t>STRM14</t>
         </is>
       </c>
       <c r="E45" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,3*9 см h2 см прямоуг. нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F45" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G45" s="9">
         <v>420</v>
       </c>
       <c r="H45" s="9">
         <v/>
       </c>
       <c r="I45" s="10">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J45" s="4"/>
     </row>
     <row r="46" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="5"/>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>81240843</t>
         </is>
       </c>
       <c r="D46" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MRPS38HVT</t>
         </is>
       </c>
       <c r="E46" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 14,3*9,4 см h4,7 см 500 мл прямоуг. Vintage нерж. 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 14,3*9,4 см h4,7 см 500 мл прямоуг. Vintage нерж. 2 ручки золото  P.L. </t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G46" s="9">
         <v>1873</v>
       </c>
       <c r="H46" s="9">
         <v/>
       </c>
       <c r="I46" s="10">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="J46" s="4"/>
     </row>
     <row r="47" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>81240562</t>
         </is>
       </c>
       <c r="D47" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165919-14</t>
         </is>
       </c>
       <c r="E47" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,5 см h2,5 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F47" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G47" s="9">
         <v>647</v>
       </c>
       <c r="H47" s="9">
         <v/>
       </c>
       <c r="I47" s="10">
-        <v>920</v>
+        <v>904</v>
       </c>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="5"/>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>81240810</t>
         </is>
       </c>
       <c r="D48" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS14</t>
         </is>
       </c>
       <c r="E48" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,5 см h4 см 450 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G48" s="9">
         <v>537</v>
       </c>
       <c r="H48" s="9">
         <v/>
       </c>
       <c r="I48" s="10">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="J48" s="4"/>
     </row>
     <row r="49" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="5"/>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>1878100</t>
         </is>
       </c>
       <c r="D49" s="7" t="inlineStr">
         <is>
           <t>MRP53C</t>
         </is>
       </c>
       <c r="E49" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,5*9,5 см h4,5 см Copper прямоуг. нерж. 2 ручки цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F49" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G49" s="9">
         <v>1447</v>
       </c>
       <c r="H49" s="9">
         <v/>
       </c>
       <c r="I49" s="10">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="J49" s="4"/>
     </row>
     <row r="50" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="5"/>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>2010241</t>
         </is>
       </c>
       <c r="D50" s="7" t="inlineStr">
         <is>
           <t>MRP53</t>
         </is>
       </c>
       <c r="E50" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,5*9,5 см h4,5 см прямоуг. нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G50" s="9">
         <v>843</v>
       </c>
       <c r="H50" s="9">
         <v/>
       </c>
       <c r="I50" s="10">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="J50" s="4"/>
     </row>
     <row r="51" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="5"/>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>1401000</t>
         </is>
       </c>
       <c r="D51" s="7" t="inlineStr">
         <is>
           <t>MRP53PBLK</t>
         </is>
       </c>
       <c r="E51" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 14,5*9,5 см h4,7 см 475 мл прямоуг. нерж. 2 ручки цвет черный P.L. </t>
         </is>
       </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9671,85 +9671,85 @@
           <t>81240157</t>
         </is>
       </c>
       <c r="D52" s="7" t="inlineStr">
         <is>
           <t>MPDH15</t>
         </is>
       </c>
       <c r="E52" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15 см h3 см круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G52" s="9">
         <v>537</v>
       </c>
       <c r="H52" s="9">
         <v/>
       </c>
       <c r="I52" s="10">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="J52" s="4"/>
     </row>
     <row r="53" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="5"/>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>81240489</t>
         </is>
       </c>
       <c r="D53" s="7" t="inlineStr">
         <is>
           <t>MPDH15H</t>
         </is>
       </c>
       <c r="E53" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15 см h3,5 см 500 мл круглая Dents нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F53" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G53" s="9">
         <v>673</v>
       </c>
       <c r="H53" s="9">
         <v/>
       </c>
       <c r="I53" s="10">
-        <v>2967</v>
+        <v>2919</v>
       </c>
       <c r="J53" s="4"/>
     </row>
     <row r="54" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="5"/>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>81243001</t>
         </is>
       </c>
       <c r="D54" s="7" t="inlineStr">
         <is>
           <t>12770AER-1</t>
         </is>
       </c>
       <c r="E54" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15 см круглая эмаль чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -9807,104 +9807,104 @@
           <t>81241048</t>
         </is>
       </c>
       <c r="D56" s="7" t="inlineStr">
         <is>
           <t>SG-82240(B)</t>
         </is>
       </c>
       <c r="E56" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15*15 см h3 см Dents квадратная нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G56" s="9">
         <v>1917</v>
       </c>
       <c r="H56" s="9">
         <v/>
       </c>
       <c r="I56" s="10">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="J56" s="4"/>
     </row>
     <row r="57" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="5"/>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>81240138</t>
         </is>
       </c>
       <c r="D57" s="7" t="inlineStr">
         <is>
           <t>30315014</t>
         </is>
       </c>
       <c r="E57" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,1 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F57" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G57" s="9">
         <v>1473</v>
       </c>
       <c r="H57" s="9">
         <v/>
       </c>
       <c r="I57" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>81241144</t>
         </is>
       </c>
       <c r="D58" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP 3950</t>
         </is>
       </c>
       <c r="E58" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 15,3/12,3 см h4,2 см 600 мл круглая Dents Copper нерж. цвет медь P.L. </t>
+          <t>Сковорода для подачи 15,3/12,3 см h4,2 см 600 мл круглая Dents Copper нерж. цвет медь золото P.L.</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G58" s="9">
         <v>3207</v>
       </c>
       <c r="H58" s="9">
         <v/>
       </c>
       <c r="I58" s="10">
         <v>263</v>
       </c>
       <c r="J58" s="4"/>
     </row>
     <row r="59" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="5"/>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>81240529</t>
         </is>
@@ -10025,173 +10025,173 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G62" s="9">
         <v>2993</v>
       </c>
       <c r="H62" s="9">
         <v/>
       </c>
       <c r="I62" s="10">
         <v>0</v>
       </c>
       <c r="J62" s="4"/>
     </row>
     <row r="63" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>81241193</t>
         </is>
       </c>
       <c r="D63" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SP 2950</t>
         </is>
       </c>
       <c r="E63" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 15,5/12,8 см h4,2 см 600 мл круглая Antique Dents нерж. ручка золото P.L.</t>
         </is>
       </c>
       <c r="F63" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G63" s="9">
         <v>3473</v>
       </c>
       <c r="H63" s="9">
         <v/>
       </c>
       <c r="I63" s="10">
         <v>204</v>
       </c>
       <c r="J63" s="4"/>
     </row>
     <row r="64" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>81240578</t>
         </is>
       </c>
       <c r="D64" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156701-16S</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16 см h1 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G64" s="9">
         <v>793</v>
       </c>
       <c r="H64" s="9">
         <v/>
       </c>
       <c r="I64" s="10">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="J64" s="4"/>
     </row>
     <row r="65" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="5"/>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>80002719</t>
         </is>
       </c>
       <c r="D65" s="7" t="inlineStr">
         <is>
           <t>CP-19-16FP</t>
         </is>
       </c>
       <c r="E65" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16 см h3 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F65" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G65" s="9">
         <v>1947</v>
       </c>
       <c r="H65" s="9">
         <v/>
       </c>
       <c r="I65" s="10">
         <v>0</v>
       </c>
       <c r="J65" s="4"/>
     </row>
     <row r="66" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5"/>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>81240574</t>
         </is>
       </c>
       <c r="D66" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A166401-16S</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16 см h3 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G66" s="9">
         <v>873</v>
       </c>
       <c r="H66" s="9">
         <v/>
       </c>
       <c r="I66" s="10">
-        <v>344</v>
+        <v>200</v>
       </c>
       <c r="J66" s="4"/>
     </row>
     <row r="67" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="5"/>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>81249988</t>
         </is>
       </c>
       <c r="D67" s="7" t="inlineStr">
         <is>
           <t>LV Y TV 16 SHN BB R</t>
         </is>
       </c>
       <c r="E67" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16 см круглая красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F67" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -10263,173 +10263,173 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G69" s="9">
         <v>250</v>
       </c>
       <c r="H69" s="9">
         <v/>
       </c>
       <c r="I69" s="10">
         <v>0</v>
       </c>
       <c r="J69" s="4"/>
     </row>
     <row r="70" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="5"/>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>81240563</t>
         </is>
       </c>
       <c r="D70" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165919-16</t>
         </is>
       </c>
       <c r="E70" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16,5 см h3 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G70" s="9">
         <v>793</v>
       </c>
       <c r="H70" s="9">
         <v/>
       </c>
       <c r="I70" s="10">
-        <v>360</v>
+        <v>327</v>
       </c>
       <c r="J70" s="4"/>
     </row>
     <row r="71" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="5"/>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>81249830</t>
         </is>
       </c>
       <c r="D71" s="7" t="inlineStr">
         <is>
           <t>DMB02</t>
         </is>
       </c>
       <c r="E71" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16,5 см h4,3 см 700 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F71" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G71" s="9">
         <v>4023</v>
       </c>
       <c r="H71" s="9">
         <v/>
       </c>
       <c r="I71" s="10">
-        <v>312</v>
+        <v>260</v>
       </c>
       <c r="J71" s="4"/>
     </row>
     <row r="72" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="5"/>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>81279076</t>
         </is>
       </c>
       <c r="D72" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DMP02</t>
         </is>
       </c>
       <c r="E72" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16,5 см h4,3 см 700 мл круглая Dents Copper нерж. цвет медь 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G72" s="9">
         <v>2583</v>
       </c>
       <c r="H72" s="9">
         <v/>
       </c>
       <c r="I72" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J72" s="4"/>
     </row>
     <row r="73" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="5"/>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>81240811</t>
         </is>
       </c>
       <c r="D73" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS16</t>
         </is>
       </c>
       <c r="E73" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 16,7 см h5,5 см 800 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F73" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G73" s="9">
         <v>643</v>
       </c>
       <c r="H73" s="9">
         <v/>
       </c>
       <c r="I73" s="10">
-        <v>235</v>
+        <v>147</v>
       </c>
       <c r="J73" s="4"/>
     </row>
     <row r="74" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>81200177</t>
         </is>
       </c>
       <c r="D74" s="7" t="inlineStr">
         <is>
           <t>YX19</t>
         </is>
       </c>
       <c r="E74" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 17 см 750 мл круглая эмаль чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10453,289 +10453,289 @@
           <t>81240139</t>
         </is>
       </c>
       <c r="D75" s="7" t="inlineStr">
         <is>
           <t>30315016</t>
         </is>
       </c>
       <c r="E75" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 17 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F75" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G75" s="9">
         <v>1747</v>
       </c>
       <c r="H75" s="9">
         <v/>
       </c>
       <c r="I75" s="10">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="J75" s="4"/>
     </row>
     <row r="76" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="5"/>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>81241049</t>
         </is>
       </c>
       <c r="D76" s="7" t="inlineStr">
         <is>
           <t>SG-82240(C)</t>
         </is>
       </c>
       <c r="E76" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 17*17 см h3,5 см Dents квадратная нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G76" s="9">
         <v>2047</v>
       </c>
       <c r="H76" s="9">
         <v/>
       </c>
       <c r="I76" s="10">
         <v>399</v>
       </c>
       <c r="J76" s="4"/>
     </row>
     <row r="77" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="5"/>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>81240812</t>
         </is>
       </c>
       <c r="D77" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS18</t>
         </is>
       </c>
       <c r="E77" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 17,7 см h5,5 см 900 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F77" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G77" s="9">
         <v>873</v>
       </c>
       <c r="H77" s="9">
         <v/>
       </c>
       <c r="I77" s="10">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="J77" s="4"/>
     </row>
     <row r="78" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="5"/>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>81249825</t>
         </is>
       </c>
       <c r="D78" s="7" t="inlineStr">
         <is>
           <t>MPH18</t>
         </is>
       </c>
       <c r="E78" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18 см h2 см круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G78" s="9">
         <v>543</v>
       </c>
       <c r="H78" s="9">
         <v/>
       </c>
       <c r="I78" s="10">
-        <v>1347</v>
+        <v>1096</v>
       </c>
       <c r="J78" s="4"/>
     </row>
     <row r="79" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="5"/>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>81240158</t>
         </is>
       </c>
       <c r="D79" s="7" t="inlineStr">
         <is>
           <t>MPDH18</t>
         </is>
       </c>
       <c r="E79" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18 см h3 см круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F79" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G79" s="9">
         <v>637</v>
       </c>
       <c r="H79" s="9">
         <v/>
       </c>
       <c r="I79" s="10">
         <v>0</v>
       </c>
       <c r="J79" s="4"/>
     </row>
     <row r="80" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="5"/>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>81240834</t>
         </is>
       </c>
       <c r="D80" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MPDH28H</t>
         </is>
       </c>
       <c r="E80" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи 18 см h3,5 см 800 мл круглая Dents нерж. 2 ручки Antique P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи 18 см h3,5 см 800 мл круглая Dents нерж. 2 ручки золото Antique P.L. </t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G80" s="9">
         <v>1077</v>
       </c>
       <c r="H80" s="9">
         <v/>
       </c>
       <c r="I80" s="10">
-        <v>645</v>
+        <v>114</v>
       </c>
       <c r="J80" s="4"/>
     </row>
     <row r="81" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="5"/>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>81240832</t>
         </is>
       </c>
       <c r="D81" s="7" t="inlineStr">
         <is>
           <t>MPDH18H</t>
         </is>
       </c>
       <c r="E81" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18 см h3,7 см 700 мл круглая Dents нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F81" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G81" s="9">
         <v>773</v>
       </c>
       <c r="H81" s="9">
         <v/>
       </c>
       <c r="I81" s="10">
-        <v>359</v>
+        <v>0</v>
       </c>
       <c r="J81" s="4"/>
     </row>
     <row r="82" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="5"/>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>80002721</t>
         </is>
       </c>
       <c r="D82" s="7" t="inlineStr">
         <is>
           <t>CP-19-18FP</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18 см h4 см круглая Copper нерж. цвет медь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G82" s="9">
         <v>2899</v>
       </c>
       <c r="H82" s="9">
         <v/>
       </c>
       <c r="I82" s="10">
-        <v>1777</v>
+        <v>1774</v>
       </c>
       <c r="J82" s="4"/>
     </row>
     <row r="83" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="5"/>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>81290226</t>
         </is>
       </c>
       <c r="D83" s="7" t="inlineStr">
         <is>
           <t>SG-82205(C)</t>
         </is>
       </c>
       <c r="E83" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18 см h4,5 см 900 мл Dents круглая нерж. ручка золото P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F83" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -10773,411 +10773,411 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G84" s="9">
         <v>3647</v>
       </c>
       <c r="H84" s="9">
         <v/>
       </c>
       <c r="I84" s="10">
         <v>0</v>
       </c>
       <c r="J84" s="4"/>
     </row>
     <row r="85" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="5"/>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>81240564</t>
         </is>
       </c>
       <c r="D85" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165919-18</t>
         </is>
       </c>
       <c r="E85" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 18,5 см h2,5 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F85" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G85" s="9">
         <v>837</v>
       </c>
       <c r="H85" s="9">
         <v/>
       </c>
       <c r="I85" s="10">
-        <v>208</v>
+        <v>117</v>
       </c>
       <c r="J85" s="4"/>
     </row>
     <row r="86" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="5"/>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>81240897</t>
         </is>
       </c>
       <c r="D86" s="7" t="inlineStr">
         <is>
           <t>SPPD-07 (HONRI)</t>
         </is>
       </c>
       <c r="E86" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 19 см h3 см 575 мл круглая "Паэлья" нерж. 2 красные ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G86" s="9">
         <v>723</v>
       </c>
       <c r="H86" s="9">
         <v/>
       </c>
       <c r="I86" s="10">
-        <v>933</v>
+        <v>879</v>
       </c>
       <c r="J86" s="4"/>
     </row>
     <row r="87" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>81279077</t>
         </is>
       </c>
       <c r="D87" s="7" t="inlineStr">
         <is>
           <t>DMP03</t>
         </is>
       </c>
       <c r="E87" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 19,5 см h4,5 см 1100 мл круглая Dents Copper нерж. цвет медь 2 ручки золото</t>
         </is>
       </c>
       <c r="F87" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G87" s="9">
         <v>3270</v>
       </c>
       <c r="H87" s="9">
         <v/>
       </c>
       <c r="I87" s="10">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="J87" s="4"/>
     </row>
     <row r="88" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="5"/>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>81279078</t>
         </is>
       </c>
       <c r="D88" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>DMB03</t>
         </is>
       </c>
       <c r="E88" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 19,5 см h4,5 см 1100 мл круглая Dents Copper нерж. цвет медь 2 ручки золото</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G88" s="9">
         <v>5153</v>
       </c>
       <c r="H88" s="9">
         <v/>
       </c>
       <c r="I88" s="10">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="J88" s="4"/>
     </row>
     <row r="89" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="5"/>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>81240575</t>
         </is>
       </c>
       <c r="D89" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A166401-20S</t>
         </is>
       </c>
       <c r="E89" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 19,8 см h4 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F89" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G89" s="9">
         <v>1073</v>
       </c>
       <c r="H89" s="9">
         <v/>
       </c>
       <c r="I89" s="10">
-        <v>293</v>
+        <v>144</v>
       </c>
       <c r="J89" s="4"/>
     </row>
     <row r="90" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="5"/>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>81240530</t>
         </is>
       </c>
       <c r="D90" s="7" t="inlineStr">
         <is>
           <t>XG71T</t>
         </is>
       </c>
       <c r="E90" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 19,8 см h4,3 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G90" s="9">
         <v>957</v>
       </c>
       <c r="H90" s="9">
         <v/>
       </c>
       <c r="I90" s="10">
         <v>0</v>
       </c>
       <c r="J90" s="4"/>
     </row>
     <row r="91" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="5"/>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>81240579</t>
         </is>
       </c>
       <c r="D91" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156701-20S</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h1 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F91" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G91" s="9">
         <v>1073</v>
       </c>
       <c r="H91" s="9">
         <v/>
       </c>
       <c r="I91" s="10">
-        <v>1171</v>
+        <v>1165</v>
       </c>
       <c r="J91" s="4"/>
     </row>
     <row r="92" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="5"/>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>81280104</t>
         </is>
       </c>
       <c r="D92" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST00-20CM</t>
         </is>
       </c>
       <c r="E92" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h2,5 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G92" s="9">
         <v>1893</v>
       </c>
       <c r="H92" s="9">
         <v/>
       </c>
       <c r="I92" s="10">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="5"/>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>81280111</t>
         </is>
       </c>
       <c r="D93" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST01-20CM</t>
         </is>
       </c>
       <c r="E93" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h2,6 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F93" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G93" s="9">
         <v>2637</v>
       </c>
       <c r="H93" s="9">
         <v/>
       </c>
       <c r="I93" s="10">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="5"/>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>81222624</t>
         </is>
       </c>
       <c r="D94" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST05-20</t>
         </is>
       </c>
       <c r="E94" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h2,6 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G94" s="9">
         <v>2873</v>
       </c>
       <c r="H94" s="9">
         <v/>
       </c>
       <c r="I94" s="10">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="J94" s="4"/>
     </row>
     <row r="95" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="5"/>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>81280108</t>
         </is>
       </c>
       <c r="D95" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST02-20CM</t>
         </is>
       </c>
       <c r="E95" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h2,6 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F95" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G95" s="9">
         <v>2747</v>
       </c>
       <c r="H95" s="9">
         <v/>
       </c>
       <c r="I95" s="10">
-        <v>360</v>
+        <v>210</v>
       </c>
       <c r="J95" s="4"/>
     </row>
     <row r="96" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>81240534</t>
         </is>
       </c>
       <c r="D96" s="7" t="inlineStr">
         <is>
           <t>XG71AL</t>
         </is>
       </c>
       <c r="E96" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20 см h4 см круглая с ручкой красная эмаль чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -11269,969 +11269,969 @@
           <t>81240898</t>
         </is>
       </c>
       <c r="D99" s="7" t="inlineStr">
         <is>
           <t>SPPD-08 (HONRI)</t>
         </is>
       </c>
       <c r="E99" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20,3 см h3 см 765 мл круглая "Паэлья" нерж. 2 красные ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F99" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G99" s="9">
         <v>823</v>
       </c>
       <c r="H99" s="9">
         <v/>
       </c>
       <c r="I99" s="10">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="J99" s="4"/>
     </row>
     <row r="100" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="5"/>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>81222620</t>
         </is>
       </c>
       <c r="D100" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMOR-F02-20</t>
         </is>
       </c>
       <c r="E100" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20,4 см h3,4 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G100" s="9">
         <v>3978</v>
       </c>
       <c r="H100" s="9">
         <v/>
       </c>
       <c r="I100" s="10">
-        <v>237</v>
+        <v>197</v>
       </c>
       <c r="J100" s="4"/>
     </row>
     <row r="101" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="5"/>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>81240565</t>
         </is>
       </c>
       <c r="D101" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165919-20</t>
         </is>
       </c>
       <c r="E101" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 20,5 см h3 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F101" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G101" s="9">
         <v>1173</v>
       </c>
       <c r="H101" s="9">
         <v/>
       </c>
       <c r="I101" s="10">
-        <v>619</v>
+        <v>511</v>
       </c>
       <c r="J101" s="4"/>
     </row>
     <row r="102" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="5"/>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>81240141</t>
         </is>
       </c>
       <c r="D102" s="7" t="inlineStr">
         <is>
           <t>30315020</t>
         </is>
       </c>
       <c r="E102" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21 см h3,5 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G102" s="9">
         <v>2447</v>
       </c>
       <c r="H102" s="9">
         <v/>
       </c>
       <c r="I102" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J102" s="4"/>
     </row>
     <row r="103" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="5"/>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>81240851</t>
         </is>
       </c>
       <c r="D103" s="7" t="inlineStr">
         <is>
           <t>CPDH-07S (HONR)</t>
         </is>
       </c>
       <c r="E103" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21 см h5 см 1300 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F103" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G103" s="9">
         <v>775</v>
       </c>
       <c r="H103" s="9">
         <v/>
       </c>
       <c r="I103" s="10">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J103" s="4"/>
     </row>
     <row r="104" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="5"/>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>81240813</t>
         </is>
       </c>
       <c r="D104" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS21</t>
         </is>
       </c>
       <c r="E104" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21 см h6,7 см 1500 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G104" s="9">
         <v>1143</v>
       </c>
       <c r="H104" s="9">
         <v/>
       </c>
       <c r="I104" s="10">
         <v>179</v>
       </c>
       <c r="J104" s="4"/>
     </row>
     <row r="105" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="5"/>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>81240853</t>
         </is>
       </c>
       <c r="D105" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SPDH-08SS</t>
         </is>
       </c>
       <c r="E105" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21*21 см h5 см 1900 мл квадратная нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F105" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G105" s="9">
         <v>1257</v>
       </c>
       <c r="H105" s="9">
         <v/>
       </c>
       <c r="I105" s="10">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="J105" s="4"/>
     </row>
     <row r="106" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="5"/>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>81249901</t>
         </is>
       </c>
       <c r="D106" s="7" t="inlineStr">
         <is>
           <t>30362004</t>
         </is>
       </c>
       <c r="E106" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 21,7 см h5,7 см круглая нерж. 2 ручки KAPP</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
           <t>KAPP</t>
         </is>
       </c>
       <c r="G106" s="9">
         <v>3007</v>
       </c>
       <c r="H106" s="9">
         <v/>
       </c>
       <c r="I106" s="10">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="J106" s="4"/>
     </row>
     <row r="107" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="5"/>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>81280105</t>
         </is>
       </c>
       <c r="D107" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST00-22CM</t>
         </is>
       </c>
       <c r="E107" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 22 см h2,5 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F107" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G107" s="9">
         <v>2397</v>
       </c>
       <c r="H107" s="9">
         <v/>
       </c>
       <c r="I107" s="10">
         <v>0</v>
       </c>
       <c r="J107" s="4"/>
     </row>
     <row r="108" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="5"/>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>81280112</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST01-22CM</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 22 см h3 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G108" s="9">
         <v>2778</v>
       </c>
       <c r="H108" s="9">
         <v/>
       </c>
       <c r="I108" s="10">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="J108" s="4"/>
     </row>
     <row r="109" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="5"/>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>81222625</t>
         </is>
       </c>
       <c r="D109" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST05-22</t>
         </is>
       </c>
       <c r="E109" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 22 см h3,2 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F109" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G109" s="9">
         <v>3037</v>
       </c>
       <c r="H109" s="9">
         <v/>
       </c>
       <c r="I109" s="10">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="J109" s="4"/>
     </row>
     <row r="110" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="5"/>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>81280109</t>
         </is>
       </c>
       <c r="D110" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST02-22CM</t>
         </is>
       </c>
       <c r="E110" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 22 см h3,3 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G110" s="9">
         <v>2843</v>
       </c>
       <c r="H110" s="9">
         <v/>
       </c>
       <c r="I110" s="10">
-        <v>442</v>
+        <v>368</v>
       </c>
       <c r="J110" s="4"/>
     </row>
     <row r="111" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="5"/>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>81222621</t>
         </is>
       </c>
       <c r="D111" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMOR-F02-22</t>
         </is>
       </c>
       <c r="E111" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 22,3 см h3,2 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F111" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G111" s="9">
         <v>4137</v>
       </c>
       <c r="H111" s="9">
         <v/>
       </c>
       <c r="I111" s="10">
-        <v>288</v>
+        <v>247</v>
       </c>
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="5"/>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>81240899</t>
         </is>
       </c>
       <c r="D112" s="7" t="inlineStr">
         <is>
           <t>SPPD-09 (HONRI)</t>
         </is>
       </c>
       <c r="E112" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 23 см h3 см 1015 мл круглая "Паэлья" нерж. 2 красные ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G112" s="9">
         <v>937</v>
       </c>
       <c r="H112" s="9">
         <v/>
       </c>
       <c r="I112" s="10">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="5"/>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>81240852</t>
         </is>
       </c>
       <c r="D113" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CPDH-08S (HONRI)</t>
         </is>
       </c>
       <c r="E113" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 23 см h5,2 см 1600 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F113" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G113" s="9">
         <v>877</v>
       </c>
       <c r="H113" s="9">
         <v/>
       </c>
       <c r="I113" s="10">
-        <v>843</v>
+        <v>778</v>
       </c>
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="5"/>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>81240430</t>
         </is>
       </c>
       <c r="D114" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO FT 1723 T11</t>
         </is>
       </c>
       <c r="E114" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 23*17 см овальная с ручкой черная чугун LAVA</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G114" s="9">
         <v>2658</v>
       </c>
       <c r="H114" s="9">
         <v/>
       </c>
       <c r="I114" s="10">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="5"/>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>81280106</t>
         </is>
       </c>
       <c r="D115" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST00-24CM</t>
         </is>
       </c>
       <c r="E115" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 24 см h2,9 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F115" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G115" s="9">
         <v>2499</v>
       </c>
       <c r="H115" s="9">
         <v/>
       </c>
       <c r="I115" s="10">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="5"/>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>81280110</t>
         </is>
       </c>
       <c r="D116" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST02-24CM</t>
         </is>
       </c>
       <c r="E116" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 24 см h3,1 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G116" s="9">
         <v>2973</v>
       </c>
       <c r="H116" s="9">
         <v/>
       </c>
       <c r="I116" s="10">
-        <v>519</v>
+        <v>458</v>
       </c>
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="5"/>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>81280113</t>
         </is>
       </c>
       <c r="D117" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST01-24CM</t>
         </is>
       </c>
       <c r="E117" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 24 см h3,3 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F117" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G117" s="9">
         <v>2843</v>
       </c>
       <c r="H117" s="9">
         <v/>
       </c>
       <c r="I117" s="10">
         <v>122</v>
       </c>
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="4"/>
       <c r="B118" s="5"/>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>81222626</t>
         </is>
       </c>
       <c r="D118" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST05-24</t>
         </is>
       </c>
       <c r="E118" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 24 см h3,4 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G118" s="9">
         <v>3237</v>
       </c>
       <c r="H118" s="9">
         <v/>
       </c>
       <c r="I118" s="10">
         <v>297</v>
       </c>
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="4"/>
       <c r="B119" s="5"/>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>81222622</t>
         </is>
       </c>
       <c r="D119" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMOR-F02-24</t>
         </is>
       </c>
       <c r="E119" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 24 см h4,6 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F119" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G119" s="9">
         <v>4327</v>
       </c>
       <c r="H119" s="9">
         <v/>
       </c>
       <c r="I119" s="10">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="5"/>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>81240814</t>
         </is>
       </c>
       <c r="D120" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>KDS23</t>
         </is>
       </c>
       <c r="E120" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 24 см h8,3 см 2500 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G120" s="9">
         <v>1473</v>
       </c>
       <c r="H120" s="9">
         <v/>
       </c>
       <c r="I120" s="10">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="5"/>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>81240522</t>
         </is>
       </c>
       <c r="D121" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCST20R-UX</t>
         </is>
       </c>
       <c r="E121" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 24*15 см h3,9 см 600 мл овальная красная эмаль чугун 2 ручки SUNNEX</t>
         </is>
       </c>
       <c r="F121" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G121" s="9">
         <v>3117</v>
       </c>
       <c r="H121" s="9">
         <v/>
       </c>
       <c r="I121" s="10">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="5"/>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>81240888</t>
         </is>
       </c>
       <c r="D122" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>CPDH-09S (HONRI)</t>
         </is>
       </c>
       <c r="E122" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 24,8 см h5,2 см 2000 мл круглая нерж. 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G122" s="9">
         <v>937</v>
       </c>
       <c r="H122" s="9">
         <v/>
       </c>
       <c r="I122" s="10">
-        <v>694</v>
+        <v>673</v>
       </c>
       <c r="J122" s="4"/>
     </row>
     <row r="123" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="5"/>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>81240900</t>
         </is>
       </c>
       <c r="D123" s="7" t="inlineStr">
         <is>
           <t>SPPD-095 (HONRI)</t>
         </is>
       </c>
       <c r="E123" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 25 см h3,2 см 1200 мл круглая "Паэлья" нерж. 2 красные ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F123" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G123" s="9">
         <v>1037</v>
       </c>
       <c r="H123" s="9">
         <v/>
       </c>
       <c r="I123" s="10">
-        <v>955</v>
+        <v>862</v>
       </c>
       <c r="J123" s="4"/>
     </row>
     <row r="124" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="5"/>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>81280107</t>
         </is>
       </c>
       <c r="D124" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST00-26CM</t>
         </is>
       </c>
       <c r="E124" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 26 см h3,1 см круглая без ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L. </t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G124" s="9">
         <v>2597</v>
       </c>
       <c r="H124" s="9">
         <v/>
       </c>
       <c r="I124" s="10">
         <v>1</v>
       </c>
       <c r="J124" s="4"/>
     </row>
     <row r="125" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="5"/>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>81222627</t>
         </is>
       </c>
       <c r="D125" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST05-26</t>
         </is>
       </c>
       <c r="E125" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 26 см h3,8 см круглая "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F125" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G125" s="9">
         <v>3379</v>
       </c>
       <c r="H125" s="9">
         <v/>
       </c>
       <c r="I125" s="10">
         <v>297</v>
       </c>
       <c r="J125" s="4"/>
     </row>
     <row r="126" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="5"/>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>81222623</t>
         </is>
       </c>
       <c r="D126" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMOR-F02-26</t>
         </is>
       </c>
       <c r="E126" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 26 см h4,4 см круглая 2 ручки "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G126" s="9">
         <v>4537</v>
       </c>
       <c r="H126" s="9">
         <v/>
       </c>
       <c r="I126" s="10">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J126" s="4"/>
     </row>
     <row r="127" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="5"/>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>81200176</t>
         </is>
       </c>
       <c r="D127" s="7" t="inlineStr">
         <is>
           <t>Z26</t>
         </is>
       </c>
       <c r="E127" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 26*15 см 600 мл овальная эмаль чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F127" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -12303,71 +12303,71 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G129" s="9">
         <v>1493</v>
       </c>
       <c r="H129" s="9">
         <v/>
       </c>
       <c r="I129" s="10">
         <v>1</v>
       </c>
       <c r="J129" s="4"/>
     </row>
     <row r="130" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="5"/>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>81222629</t>
         </is>
       </c>
       <c r="D130" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LEMST-03</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи 40*23*2,2 см прямоуг. T-Bone Steak "Vintage Blued" углерод. сталь ИНДУКЦИЯ P.L.</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G130" s="9">
         <v>2673</v>
       </c>
       <c r="H130" s="9">
         <v/>
       </c>
       <c r="I130" s="10">
-        <v>266</v>
+        <v>174</v>
       </c>
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="5"/>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>81240263</t>
         </is>
       </c>
       <c r="D131" s="7" t="inlineStr">
         <is>
           <t>LV ECO GV 11 SB K4 B</t>
         </is>
       </c>
       <c r="E131" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 11 см круглая синяя чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F131" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -12527,51 +12527,51 @@
           <t>81240546</t>
         </is>
       </c>
       <c r="D136" s="7" t="inlineStr">
         <is>
           <t>XGE12</t>
         </is>
       </c>
       <c r="E136" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G136" s="9">
         <v>837</v>
       </c>
       <c r="H136" s="9">
         <v/>
       </c>
       <c r="I136" s="10">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="5"/>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>81249959</t>
         </is>
       </c>
       <c r="D137" s="7" t="inlineStr">
         <is>
           <t>LV ECO Y STV 12 K4</t>
         </is>
       </c>
       <c r="E137" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 12 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F137" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -12663,51 +12663,51 @@
           <t>81240042</t>
         </is>
       </c>
       <c r="D140" s="7" t="inlineStr">
         <is>
           <t>73038070 / SG-82733</t>
         </is>
       </c>
       <c r="E140" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 13,7 см h5 см 650 мл Dents круглая нерж. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G140" s="9">
         <v>2453</v>
       </c>
       <c r="H140" s="9">
         <v/>
       </c>
       <c r="I140" s="10">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="5"/>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>81249939</t>
         </is>
       </c>
       <c r="D141" s="7" t="inlineStr">
         <is>
           <t>LV ECO GV 14 K4</t>
         </is>
       </c>
       <c r="E141" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 14 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F141" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -12813,124 +12813,124 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G144" s="9">
         <v>3457</v>
       </c>
       <c r="H144" s="9">
         <v/>
       </c>
       <c r="I144" s="10">
         <v>0</v>
       </c>
       <c r="J144" s="4"/>
     </row>
     <row r="145" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="5"/>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>81240558</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165919A-14</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 14,5 см h2,5 см 350 мл круглая чугун 2 ручки P.L.</t>
         </is>
       </c>
       <c r="F145" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G145" s="9">
         <v>1093</v>
       </c>
       <c r="H145" s="9">
         <v/>
       </c>
       <c r="I145" s="10">
-        <v>350</v>
+        <v>252</v>
       </c>
       <c r="J145" s="4"/>
     </row>
     <row r="146" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="5"/>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>81240038</t>
         </is>
       </c>
       <c r="D146" s="7" t="inlineStr">
         <is>
           <t>73038068 / SG-82732</t>
         </is>
       </c>
       <c r="E146" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 14,5*9,5*4,7 см Dents прямоуг. нерж. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G146" s="9">
         <v>1643</v>
       </c>
       <c r="H146" s="9">
         <v/>
       </c>
       <c r="I146" s="10">
-        <v>579</v>
+        <v>543</v>
       </c>
       <c r="J146" s="4"/>
     </row>
     <row r="147" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="5"/>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>81241071</t>
         </is>
       </c>
       <c r="D147" s="7" t="inlineStr">
         <is>
           <t>SG-77718(B)</t>
         </is>
       </c>
       <c r="E147" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 15 см 500 мл круглая алюм. с анод. покр. 2 ручки P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 15 см 500 мл круглая алюм. с анод. покр. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F147" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G147" s="9">
         <v>4327</v>
       </c>
       <c r="H147" s="9">
         <v/>
       </c>
       <c r="I147" s="10">
         <v>2</v>
       </c>
       <c r="J147" s="4"/>
     </row>
     <row r="148" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5"/>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>71047182</t>
         </is>
@@ -12944,2606 +12944,2606 @@
         <is>
           <t>Сковорода для подачи на дерев. подст. 15*10 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G148" s="9">
         <v>616</v>
       </c>
       <c r="H148" s="9">
         <v/>
       </c>
       <c r="I148" s="10">
         <v>0</v>
       </c>
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="5"/>
       <c r="C149" s="6" t="inlineStr">
         <is>
-          <t>81241073</t>
+          <t>81241069</t>
         </is>
       </c>
       <c r="D149" s="7" t="inlineStr">
         <is>
-          <t>SG-69822</t>
+          <t>SG-75718(B)</t>
         </is>
       </c>
       <c r="E149" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 15,5*15,5 см h2,5 см квадратная алюм. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 15,2 см h4 см круглая алюм. с антипр. покр. 2 ручки золото</t>
         </is>
       </c>
       <c r="F149" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G149" s="9">
-        <v>3947</v>
+        <v>3700</v>
       </c>
       <c r="H149" s="9">
         <v/>
       </c>
       <c r="I149" s="10">
-        <v>43</v>
+        <v>132</v>
       </c>
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="5"/>
       <c r="C150" s="6" t="inlineStr">
         <is>
-          <t>81240545</t>
+          <t>81241073</t>
         </is>
       </c>
       <c r="D150" s="7" t="inlineStr">
         <is>
-          <t>XGTY1510</t>
+          <t>SG-69822</t>
         </is>
       </c>
       <c r="E150" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 15,5*9,7 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 15,5*15,5 см h2,5 см квадратная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G150" s="9">
-        <v>997</v>
+        <v>3947</v>
       </c>
       <c r="H150" s="9">
         <v/>
       </c>
       <c r="I150" s="10">
-        <v>139</v>
+        <v>43</v>
       </c>
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="5"/>
       <c r="C151" s="6" t="inlineStr">
         <is>
-          <t>81241075</t>
+          <t>81240545</t>
         </is>
       </c>
       <c r="D151" s="7" t="inlineStr">
         <is>
-          <t>SG-69823(B)</t>
+          <t>XGTY1510</t>
         </is>
       </c>
       <c r="E151" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см h3,5 см круглая алюм. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 15,5*9,7 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F151" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G151" s="9">
-        <v>3673</v>
+        <v>997</v>
       </c>
       <c r="H151" s="9">
         <v/>
       </c>
       <c r="I151" s="10">
-        <v>209</v>
+        <v>23</v>
       </c>
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="5"/>
       <c r="C152" s="6" t="inlineStr">
         <is>
-          <t>81240520</t>
+          <t>81241075</t>
         </is>
       </c>
       <c r="D152" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-69823(B)</t>
         </is>
       </c>
       <c r="E152" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см h3,7 см круглая чугун 2 ручки SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см h3,5 см круглая алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G152" s="9">
-        <v>2673</v>
+        <v>3673</v>
       </c>
       <c r="H152" s="9">
         <v/>
       </c>
       <c r="I152" s="10">
-        <v>64</v>
+        <v>209</v>
       </c>
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="5"/>
       <c r="C153" s="6" t="inlineStr">
         <is>
-          <t>713201</t>
+          <t>81240520</t>
         </is>
       </c>
       <c r="D153" s="7" t="inlineStr">
         <is>
-          <t>12135-16 /12135W-16</t>
+          <t>M7115-UX</t>
         </is>
       </c>
       <c r="E153" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см h4 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см h3,7 см круглая чугун 2 ручки SUNNEX</t>
         </is>
       </c>
       <c r="F153" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G153" s="9">
-        <v>836</v>
+        <v>2673</v>
       </c>
       <c r="H153" s="9">
         <v/>
       </c>
       <c r="I153" s="10">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="5"/>
       <c r="C154" s="6" t="inlineStr">
         <is>
-          <t>81240039</t>
+          <t>713201</t>
         </is>
       </c>
       <c r="D154" s="7" t="inlineStr">
         <is>
-          <t>73038071 / SG-82733</t>
+          <t>12135-16 /12135W-16</t>
         </is>
       </c>
       <c r="E154" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см h5,2 см 820 мл Dents круглая нерж. 2 ручки золото P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см h4 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G154" s="9">
-        <v>2637</v>
+        <v>836</v>
       </c>
       <c r="H154" s="9">
         <v/>
       </c>
       <c r="I154" s="10">
-        <v>674</v>
+        <v>0</v>
       </c>
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="5"/>
       <c r="C155" s="6" t="inlineStr">
         <is>
-          <t>81249950</t>
+          <t>81240039</t>
         </is>
       </c>
       <c r="D155" s="7" t="inlineStr">
         <is>
-          <t>LV Y TV 16 SHN AH 222 BE R</t>
+          <t>73038071 / SG-82733</t>
         </is>
       </c>
       <c r="E155" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см круглая красная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см h5,2 см 820 мл Dents круглая нерж. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F155" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G155" s="9">
-        <v>3099</v>
+        <v>2637</v>
       </c>
       <c r="H155" s="9">
         <v/>
       </c>
       <c r="I155" s="10">
-        <v>0</v>
+        <v>673</v>
       </c>
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="5"/>
       <c r="C156" s="6" t="inlineStr">
         <is>
-          <t>81240271</t>
+          <t>81249950</t>
         </is>
       </c>
       <c r="D156" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TV 16K444 PR</t>
+          <t>LV Y TV 16 SHN AH 222 BE</t>
         </is>
       </c>
       <c r="E156" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун 2 ручки + вставка LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см круглая красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G156" s="9">
-        <v>5097</v>
+        <v>3099</v>
       </c>
       <c r="H156" s="9">
         <v/>
       </c>
       <c r="I156" s="10">
         <v>0</v>
       </c>
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="5"/>
       <c r="C157" s="6" t="inlineStr">
         <is>
-          <t>81249946</t>
+          <t>81240271</t>
         </is>
       </c>
       <c r="D157" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TV 16 K4</t>
+          <t>LV ECO Y TV 16K444 PR</t>
         </is>
       </c>
       <c r="E157" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун 2 ручки + вставка LAVA</t>
         </is>
       </c>
       <c r="F157" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G157" s="9">
-        <v>2973</v>
+        <v>5097</v>
       </c>
       <c r="H157" s="9">
         <v/>
       </c>
       <c r="I157" s="10">
         <v>0</v>
       </c>
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="5"/>
       <c r="C158" s="6" t="inlineStr">
         <is>
-          <t>81249960</t>
+          <t>81249946</t>
         </is>
       </c>
       <c r="D158" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y STV 16 K4</t>
+          <t>LV ECO Y TV 16 K4</t>
         </is>
       </c>
       <c r="E158" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G158" s="9">
-        <v>3217</v>
+        <v>2973</v>
       </c>
       <c r="H158" s="9">
         <v/>
       </c>
       <c r="I158" s="10">
         <v>0</v>
       </c>
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="5"/>
       <c r="C159" s="6" t="inlineStr">
         <is>
-          <t>81249964</t>
+          <t>81249960</t>
         </is>
       </c>
       <c r="D159" s="7" t="inlineStr">
         <is>
-          <t>LV ECO P GT 1616 K44</t>
+          <t>LV ECO Y STV 16 K4</t>
         </is>
       </c>
       <c r="E159" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16*16 см квадратная чугун + вставка LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 16 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F159" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G159" s="9">
-        <v>3673</v>
+        <v>3217</v>
       </c>
       <c r="H159" s="9">
         <v/>
       </c>
       <c r="I159" s="10">
         <v>0</v>
       </c>
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="5"/>
       <c r="C160" s="6" t="inlineStr">
         <is>
-          <t>71048182</t>
+          <t>81249964</t>
         </is>
       </c>
       <c r="D160" s="7" t="inlineStr">
         <is>
-          <t>17007W</t>
+          <t>LV ECO P GT 1616 K44</t>
         </is>
       </c>
       <c r="E160" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16*16 см квадратная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 16*16 см квадратная чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G160" s="9">
-        <v>1375</v>
+        <v>3673</v>
       </c>
       <c r="H160" s="9">
         <v/>
       </c>
       <c r="I160" s="10">
         <v>0</v>
       </c>
       <c r="J160" s="4"/>
     </row>
     <row r="161" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="5"/>
       <c r="C161" s="6" t="inlineStr">
         <is>
-          <t>81240559</t>
+          <t>71048182</t>
         </is>
       </c>
       <c r="D161" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>17007W</t>
         </is>
       </c>
       <c r="E161" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 16,5 см h2,4 см 450 мл круглая чугун 2 ручки P.L. </t>
+          <t>Сковорода для подачи на дерев. подст. 16*16 см квадратная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F161" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G161" s="9">
-        <v>1293</v>
+        <v>1375</v>
       </c>
       <c r="H161" s="9">
         <v/>
       </c>
       <c r="I161" s="10">
         <v>0</v>
       </c>
       <c r="J161" s="4"/>
     </row>
     <row r="162" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="5"/>
       <c r="C162" s="6" t="inlineStr">
         <is>
-          <t>81241070</t>
+          <t>81240559</t>
         </is>
       </c>
       <c r="D162" s="7" t="inlineStr">
         <is>
-          <t>SG-75718(C)</t>
+          <t>S-A165919A-16</t>
         </is>
       </c>
       <c r="E162" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17 см h3,5 см 750 мл круглая алюм. с антипр. покр. 2 руч. P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 16,5 см h2,4 см 450 мл круглая чугун 2 ручки P.L. </t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G162" s="9">
-        <v>4373</v>
+        <v>1293</v>
       </c>
       <c r="H162" s="9">
         <v/>
       </c>
       <c r="I162" s="10">
-        <v>248</v>
+        <v>0</v>
       </c>
       <c r="J162" s="4"/>
     </row>
     <row r="163" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="5"/>
       <c r="C163" s="6" t="inlineStr">
         <is>
-          <t>81249986</t>
+          <t>81241070</t>
         </is>
       </c>
       <c r="D163" s="7" t="inlineStr">
         <is>
-          <t>LV GV 17 SB K4 B</t>
+          <t>SG-75718(C)</t>
         </is>
       </c>
       <c r="E163" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17 см круглая синяя чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 17 см h3,5 см круглая алюм. с антипр. покр. 2 ручки золото</t>
         </is>
       </c>
       <c r="F163" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G163" s="9">
-        <v>3673</v>
+        <v>4373</v>
       </c>
       <c r="H163" s="9">
         <v/>
       </c>
       <c r="I163" s="10">
-        <v>0</v>
+        <v>234</v>
       </c>
       <c r="J163" s="4"/>
     </row>
     <row r="164" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="5"/>
       <c r="C164" s="6" t="inlineStr">
         <is>
-          <t>81249940</t>
+          <t>81249986</t>
         </is>
       </c>
       <c r="D164" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GV 17 K4</t>
+          <t>LV GV 17 SB K4 B</t>
         </is>
       </c>
       <c r="E164" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 17 см круглая синяя чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G164" s="9">
-        <v>4373</v>
+        <v>3673</v>
       </c>
       <c r="H164" s="9">
         <v/>
       </c>
       <c r="I164" s="10">
         <v>0</v>
       </c>
       <c r="J164" s="4"/>
     </row>
     <row r="165" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="4"/>
       <c r="B165" s="5"/>
       <c r="C165" s="6" t="inlineStr">
         <is>
-          <t>81004909</t>
+          <t>81249940</t>
         </is>
       </c>
       <c r="D165" s="7" t="inlineStr">
         <is>
-          <t>M7113</t>
+          <t>LV ECO GV 17 K4</t>
         </is>
       </c>
       <c r="E165" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17*12 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 17 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F165" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G165" s="9">
-        <v>937</v>
+        <v>4373</v>
       </c>
       <c r="H165" s="9">
         <v/>
       </c>
       <c r="I165" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J165" s="4"/>
     </row>
     <row r="166" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A166" s="4"/>
       <c r="B166" s="5"/>
       <c r="C166" s="6" t="inlineStr">
         <is>
-          <t>81241072</t>
+          <t>81004909</t>
         </is>
       </c>
       <c r="D166" s="7" t="inlineStr">
         <is>
-          <t>SG-77718(C)</t>
+          <t>M7113</t>
         </is>
       </c>
       <c r="E166" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17,4 см 750 мл круглая алюм. с анод. покр. 2 ручки P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 17*12 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G166" s="9">
-        <v>4947</v>
+        <v>937</v>
       </c>
       <c r="H166" s="9">
         <v/>
       </c>
       <c r="I166" s="10">
-        <v>274</v>
+        <v>1</v>
       </c>
       <c r="J166" s="4"/>
     </row>
     <row r="167" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="4"/>
       <c r="B167" s="5"/>
       <c r="C167" s="6" t="inlineStr">
         <is>
-          <t>81240515</t>
+          <t>81241072</t>
         </is>
       </c>
       <c r="D167" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SG-77718(C)</t>
         </is>
       </c>
       <c r="E167" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 17,6*11,7*2,5 см овальная чугун 2 ручки SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 17,4 см круглая алюм. с анод. покр. 2 ручки золото P.L.</t>
         </is>
       </c>
       <c r="F167" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G167" s="9">
-        <v>2337</v>
+        <v>4947</v>
       </c>
       <c r="H167" s="9">
         <v/>
       </c>
       <c r="I167" s="10">
-        <v>716</v>
+        <v>220</v>
       </c>
       <c r="J167" s="4"/>
     </row>
     <row r="168" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="4"/>
       <c r="B168" s="5"/>
       <c r="C168" s="6" t="inlineStr">
         <is>
-          <t>81249949</t>
+          <t>81240515</t>
         </is>
       </c>
       <c r="D168" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TV 18 K4</t>
+          <t>M7113-UX</t>
         </is>
       </c>
       <c r="E168" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 18 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 17,6*11,7*2,5 см овальная чугун 2 ручки SUNNEX</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G168" s="9">
-        <v>3763</v>
+        <v>2337</v>
       </c>
       <c r="H168" s="9">
         <v/>
       </c>
       <c r="I168" s="10">
-        <v>0</v>
+        <v>657</v>
       </c>
       <c r="J168" s="4"/>
     </row>
     <row r="169" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="4"/>
       <c r="B169" s="5"/>
       <c r="C169" s="6" t="inlineStr">
         <is>
-          <t>713202/71047181</t>
+          <t>81249949</t>
         </is>
       </c>
       <c r="D169" s="7" t="inlineStr">
         <is>
-          <t>12135-18/12135W-18</t>
+          <t>LV ECO Y TV 18 K4</t>
         </is>
       </c>
       <c r="E169" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 18 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 18 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F169" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G169" s="9">
-        <v>1047</v>
+        <v>3763</v>
       </c>
       <c r="H169" s="9">
         <v/>
       </c>
       <c r="I169" s="10">
         <v>0</v>
       </c>
       <c r="J169" s="4"/>
     </row>
     <row r="170" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="4"/>
       <c r="B170" s="5"/>
       <c r="C170" s="6" t="inlineStr">
         <is>
-          <t>81240560</t>
+          <t>713202/71047181</t>
         </is>
       </c>
       <c r="D170" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>12135-18/12135W-18</t>
         </is>
       </c>
       <c r="E170" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 18,5 см h2,4 см 550 мл круглая чугун 2 ручки P.L.</t>
+          <t>Сковорода для подачи на дерев. подст. 18 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G170" s="9">
-        <v>1473</v>
+        <v>1047</v>
       </c>
       <c r="H170" s="9">
         <v/>
       </c>
       <c r="I170" s="10">
         <v>0</v>
       </c>
       <c r="J170" s="4"/>
     </row>
     <row r="171" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="4"/>
       <c r="B171" s="5"/>
       <c r="C171" s="6" t="inlineStr">
         <is>
-          <t>81240272</t>
+          <t>81240560</t>
         </is>
       </c>
       <c r="D171" s="7" t="inlineStr">
         <is>
-          <t>LV ECO HP 1219 T13 K44 PR</t>
+          <t>S-A165919A-18</t>
         </is>
       </c>
       <c r="E171" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 19*12 см овальная чугун + вставка LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 18,5 см h2,4 см 550 мл круглая чугун 2 ручки P.L.</t>
         </is>
       </c>
       <c r="F171" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G171" s="9">
-        <v>4557</v>
+        <v>1473</v>
       </c>
       <c r="H171" s="9">
         <v/>
       </c>
       <c r="I171" s="10">
         <v>0</v>
       </c>
       <c r="J171" s="4"/>
     </row>
     <row r="172" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="4"/>
       <c r="B172" s="5"/>
       <c r="C172" s="6" t="inlineStr">
         <is>
-          <t>81249952</t>
+          <t>81240272</t>
         </is>
       </c>
       <c r="D172" s="7" t="inlineStr">
         <is>
-          <t>LV O TV 1914 SHN AH 220 B</t>
+          <t>LV ECO HP 1219 T13 K44 PR</t>
         </is>
       </c>
       <c r="E172" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 19*14 см овальная красная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 19*12 см овальная чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G172" s="9">
-        <v>3067</v>
+        <v>4557</v>
       </c>
       <c r="H172" s="9">
         <v/>
       </c>
       <c r="I172" s="10">
         <v>0</v>
       </c>
       <c r="J172" s="4"/>
     </row>
     <row r="173" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="4"/>
       <c r="B173" s="5"/>
       <c r="C173" s="6" t="inlineStr">
         <is>
-          <t>81241068</t>
+          <t>81249952</t>
         </is>
       </c>
       <c r="D173" s="7" t="inlineStr">
         <is>
-          <t>SG-82797</t>
+          <t>LV O TV 1914 SHN AH 220 B</t>
         </is>
       </c>
       <c r="E173" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 19,5 см Dents круглая нерж. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 19*14 см овальная красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F173" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G173" s="9">
-        <v>4947</v>
+        <v>3067</v>
       </c>
       <c r="H173" s="9">
         <v/>
       </c>
       <c r="I173" s="10">
         <v>0</v>
       </c>
       <c r="J173" s="4"/>
     </row>
     <row r="174" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="4"/>
       <c r="B174" s="5"/>
       <c r="C174" s="6" t="inlineStr">
         <is>
-          <t>81240547</t>
+          <t>81241068</t>
         </is>
       </c>
       <c r="D174" s="7" t="inlineStr">
         <is>
-          <t>XGE20</t>
+          <t>SG-82797</t>
         </is>
       </c>
       <c r="E174" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 19,5 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 19,5 см Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G174" s="9">
-        <v>1398</v>
+        <v>4947</v>
       </c>
       <c r="H174" s="9">
         <v/>
       </c>
       <c r="I174" s="10">
         <v>0</v>
       </c>
       <c r="J174" s="4"/>
     </row>
     <row r="175" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="4"/>
       <c r="B175" s="5"/>
       <c r="C175" s="6" t="inlineStr">
         <is>
-          <t>81249951</t>
+          <t>81240547</t>
         </is>
       </c>
       <c r="D175" s="7" t="inlineStr">
         <is>
-          <t>LV Y TV 20 SHN AH 223 BE</t>
+          <t>XGE20</t>
         </is>
       </c>
       <c r="E175" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая красная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 19,5 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F175" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G175" s="9">
-        <v>3997</v>
+        <v>1398</v>
       </c>
       <c r="H175" s="9">
         <v/>
       </c>
       <c r="I175" s="10">
         <v>0</v>
       </c>
       <c r="J175" s="4"/>
     </row>
     <row r="176" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="4"/>
       <c r="B176" s="5"/>
       <c r="C176" s="6" t="inlineStr">
         <is>
-          <t>81240266</t>
+          <t>81249951</t>
         </is>
       </c>
       <c r="D176" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y PZ 20 K4</t>
+          <t>LV Y TV 20 SHN AH 223 BE</t>
         </is>
       </c>
       <c r="E176" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G176" s="9">
-        <v>3647</v>
+        <v>3997</v>
       </c>
       <c r="H176" s="9">
         <v/>
       </c>
       <c r="I176" s="10">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="J176" s="4"/>
     </row>
     <row r="177" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="4"/>
       <c r="B177" s="5"/>
       <c r="C177" s="6" t="inlineStr">
         <is>
-          <t>81249947</t>
+          <t>81240266</t>
         </is>
       </c>
       <c r="D177" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y TV 20 K4</t>
+          <t>LV ECO Y PZ 20 K4</t>
         </is>
       </c>
       <c r="E177" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F177" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G177" s="9">
-        <v>3887</v>
+        <v>3647</v>
       </c>
       <c r="H177" s="9">
         <v/>
       </c>
       <c r="I177" s="10">
-        <v>0</v>
+        <v>144</v>
       </c>
       <c r="J177" s="4"/>
     </row>
     <row r="178" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="4"/>
       <c r="B178" s="5"/>
       <c r="C178" s="6" t="inlineStr">
         <is>
-          <t>73024081</t>
+          <t>81249947</t>
         </is>
       </c>
       <c r="D178" s="7" t="inlineStr">
         <is>
-          <t>12135B-20</t>
+          <t>LV ECO Y TV 20 K4</t>
         </is>
       </c>
       <c r="E178" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G178" s="9">
-        <v>1595</v>
+        <v>3887</v>
       </c>
       <c r="H178" s="9">
         <v/>
       </c>
       <c r="I178" s="10">
         <v>0</v>
       </c>
       <c r="J178" s="4"/>
     </row>
     <row r="179" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="4"/>
       <c r="B179" s="5"/>
       <c r="C179" s="6" t="inlineStr">
         <is>
-          <t>81249945</t>
+          <t>73024081</t>
         </is>
       </c>
       <c r="D179" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y KRP 20 K4</t>
+          <t>12135B-20</t>
         </is>
       </c>
       <c r="E179" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F179" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G179" s="9">
-        <v>3347</v>
+        <v>1595</v>
       </c>
       <c r="H179" s="9">
         <v/>
       </c>
       <c r="I179" s="10">
-        <v>161</v>
+        <v>0</v>
       </c>
       <c r="J179" s="4"/>
     </row>
     <row r="180" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4"/>
       <c r="B180" s="5"/>
       <c r="C180" s="6" t="inlineStr">
         <is>
-          <t>81249961</t>
+          <t>81249945</t>
         </is>
       </c>
       <c r="D180" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y STV 20 K4</t>
+          <t>LV ECO Y KRP 20 K4</t>
         </is>
       </c>
       <c r="E180" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G180" s="9">
-        <v>3647</v>
+        <v>3347</v>
       </c>
       <c r="H180" s="9">
         <v/>
       </c>
       <c r="I180" s="10">
-        <v>0</v>
+        <v>158</v>
       </c>
       <c r="J180" s="4"/>
     </row>
     <row r="181" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="4"/>
       <c r="B181" s="5"/>
       <c r="C181" s="6" t="inlineStr">
         <is>
-          <t>92001237</t>
+          <t>81249961</t>
         </is>
       </c>
       <c r="D181" s="7" t="inlineStr">
         <is>
-          <t>HE920</t>
+          <t>LV ECO Y STV 20 K4</t>
         </is>
       </c>
       <c r="E181" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F181" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G181" s="9">
-        <v>1128</v>
+        <v>3647</v>
       </c>
       <c r="H181" s="9">
         <v/>
       </c>
       <c r="I181" s="10">
         <v>0</v>
       </c>
       <c r="J181" s="4"/>
     </row>
     <row r="182" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="4"/>
       <c r="B182" s="5"/>
       <c r="C182" s="6" t="inlineStr">
         <is>
-          <t>81211107</t>
+          <t>92001237</t>
         </is>
       </c>
       <c r="D182" s="7" t="inlineStr">
         <is>
-          <t>JQ-CIP002A</t>
+          <t>HE920</t>
         </is>
       </c>
       <c r="E182" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20*13 см овальная "Корова" чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 20 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G182" s="9">
-        <v>1580</v>
+        <v>1128</v>
       </c>
       <c r="H182" s="9">
         <v/>
       </c>
       <c r="I182" s="10">
         <v>0</v>
       </c>
       <c r="J182" s="4"/>
     </row>
     <row r="183" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="4"/>
       <c r="B183" s="5"/>
       <c r="C183" s="6" t="inlineStr">
         <is>
-          <t>81240561</t>
+          <t>81211107</t>
         </is>
       </c>
       <c r="D183" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>JQ-CIP002A</t>
         </is>
       </c>
       <c r="E183" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 20,5 см h3 см 800 мл круглая чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 20*13 см овальная "Корова" чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F183" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G183" s="9">
-        <v>1873</v>
+        <v>1580</v>
       </c>
       <c r="H183" s="9">
         <v/>
       </c>
       <c r="I183" s="10">
-        <v>247</v>
+        <v>0</v>
       </c>
       <c r="J183" s="4"/>
     </row>
     <row r="184" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A184" s="4"/>
       <c r="B184" s="5"/>
       <c r="C184" s="6" t="inlineStr">
         <is>
-          <t>81249969</t>
+          <t>81240561</t>
         </is>
       </c>
       <c r="D184" s="7" t="inlineStr">
         <is>
-          <t>LV Y TB 21 K444 PR</t>
+          <t>S-A165919A-20</t>
         </is>
       </c>
       <c r="E184" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21 см круглая чугун + вставка LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 20,5 см h3 см 800 мл круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G184" s="9">
-        <v>5713</v>
+        <v>1873</v>
       </c>
       <c r="H184" s="9">
         <v/>
       </c>
       <c r="I184" s="10">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="J184" s="4"/>
     </row>
     <row r="185" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="4"/>
       <c r="B185" s="5"/>
       <c r="C185" s="6" t="inlineStr">
         <is>
-          <t>81249955</t>
+          <t>81249969</t>
         </is>
       </c>
       <c r="D185" s="7" t="inlineStr">
         <is>
-          <t>LV Y TB 21 K4</t>
+          <t>LV Y TB 21 K444 PR</t>
         </is>
       </c>
       <c r="E185" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 21 см круглая чугун + вставка LAVA</t>
         </is>
       </c>
       <c r="F185" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G185" s="9">
-        <v>3367</v>
+        <v>5713</v>
       </c>
       <c r="H185" s="9">
         <v/>
       </c>
       <c r="I185" s="10">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="J185" s="4"/>
     </row>
     <row r="186" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A186" s="4"/>
       <c r="B186" s="5"/>
       <c r="C186" s="6" t="inlineStr">
         <is>
-          <t>81249970</t>
+          <t>81249955</t>
         </is>
       </c>
       <c r="D186" s="7" t="inlineStr">
         <is>
-          <t>LV HRC 032 AH 032 BE</t>
+          <t>LV Y TB 21 K4</t>
         </is>
       </c>
       <c r="E186" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21*14 см овальная "Свинья" чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 21 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G186" s="9">
-        <v>2987</v>
+        <v>3367</v>
       </c>
       <c r="H186" s="9">
         <v/>
       </c>
       <c r="I186" s="10">
-        <v>47</v>
+        <v>1</v>
       </c>
       <c r="J186" s="4"/>
     </row>
     <row r="187" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="4"/>
       <c r="B187" s="5"/>
       <c r="C187" s="6" t="inlineStr">
         <is>
-          <t>81249948</t>
+          <t>81249970</t>
         </is>
       </c>
       <c r="D187" s="7" t="inlineStr">
         <is>
-          <t>LV ECO O TV 2114 K4</t>
+          <t>LV HRC 032 AH 032 BE</t>
         </is>
       </c>
       <c r="E187" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21*14 см овальная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 21*14 см овальная "Свинья" чугун LAVA</t>
         </is>
       </c>
       <c r="F187" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G187" s="9">
-        <v>2937</v>
+        <v>2987</v>
       </c>
       <c r="H187" s="9">
         <v/>
       </c>
       <c r="I187" s="10">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="J187" s="4"/>
     </row>
     <row r="188" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="4"/>
       <c r="B188" s="5"/>
       <c r="C188" s="6" t="inlineStr">
         <is>
-          <t>71047181</t>
+          <t>81249948</t>
         </is>
       </c>
       <c r="D188" s="7" t="inlineStr">
         <is>
-          <t>12034B-2/1</t>
+          <t>LV ECO O TV 2114 K4</t>
         </is>
       </c>
       <c r="E188" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21*15,5 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 21*14 см овальная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G188" s="9">
-        <v>1116</v>
+        <v>2937</v>
       </c>
       <c r="H188" s="9">
         <v/>
       </c>
       <c r="I188" s="10">
         <v>0</v>
       </c>
       <c r="J188" s="4"/>
     </row>
     <row r="189" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="4"/>
       <c r="B189" s="5"/>
       <c r="C189" s="6" t="inlineStr">
         <is>
-          <t>81200020</t>
+          <t>71047181</t>
         </is>
       </c>
       <c r="D189" s="7" t="inlineStr">
         <is>
-          <t>12034B-2 /12034B-2W</t>
+          <t>12034B-2/1</t>
         </is>
       </c>
       <c r="E189" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21*16 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 21*15,5 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F189" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G189" s="9">
-        <v>1083</v>
+        <v>1116</v>
       </c>
       <c r="H189" s="9">
         <v/>
       </c>
       <c r="I189" s="10">
         <v>0</v>
       </c>
       <c r="J189" s="4"/>
     </row>
     <row r="190" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="4"/>
       <c r="B190" s="5"/>
       <c r="C190" s="6" t="inlineStr">
         <is>
-          <t>81240516</t>
+          <t>81200020</t>
         </is>
       </c>
       <c r="D190" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>12034B-2 /12034B-2W</t>
         </is>
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21,5*15,4*4 см овальная чугун 2 ручки SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 21*16 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G190" s="9">
-        <v>3067</v>
+        <v>1083</v>
       </c>
       <c r="H190" s="9">
         <v/>
       </c>
       <c r="I190" s="10">
-        <v>574</v>
+        <v>0</v>
       </c>
       <c r="J190" s="4"/>
     </row>
     <row r="191" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="4"/>
       <c r="B191" s="5"/>
       <c r="C191" s="6" t="inlineStr">
         <is>
-          <t>81240521</t>
+          <t>81240516</t>
         </is>
       </c>
       <c r="D191" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>M7114-UX</t>
         </is>
       </c>
       <c r="E191" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21,6 см h2,3 см круглая чугун SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 21,5*15,4*4 см овальная чугун 2 ручки SUNNEX</t>
         </is>
       </c>
       <c r="F191" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G191" s="9">
-        <v>3727</v>
+        <v>3067</v>
       </c>
       <c r="H191" s="9">
         <v/>
       </c>
       <c r="I191" s="10">
-        <v>214</v>
+        <v>556</v>
       </c>
       <c r="J191" s="4"/>
     </row>
     <row r="192" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A192" s="4"/>
       <c r="B192" s="5"/>
       <c r="C192" s="6" t="inlineStr">
         <is>
-          <t>81240542</t>
+          <t>81240521</t>
         </is>
       </c>
       <c r="D192" s="7" t="inlineStr">
         <is>
-          <t>XG912</t>
+          <t>M7126-UW</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 21,7 см h3,8 см круглая чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 21,6 см h2,3 см круглая чугун SUNNEX</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G192" s="9">
-        <v>1813</v>
+        <v>3727</v>
       </c>
       <c r="H192" s="9">
         <v/>
       </c>
       <c r="I192" s="10">
-        <v>233</v>
+        <v>14</v>
       </c>
       <c r="J192" s="4"/>
     </row>
     <row r="193" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A193" s="4"/>
       <c r="B193" s="5"/>
       <c r="C193" s="6" t="inlineStr">
         <is>
-          <t>92001007</t>
+          <t>81240542</t>
         </is>
       </c>
       <c r="D193" s="7" t="inlineStr">
         <is>
-          <t>HE995</t>
+          <t>XG912</t>
         </is>
       </c>
       <c r="E193" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 23*13 см овальная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 21,7 см h3,8 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F193" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G193" s="9">
-        <v>874</v>
+        <v>1813</v>
       </c>
       <c r="H193" s="9">
         <v/>
       </c>
       <c r="I193" s="10">
-        <v>0</v>
+        <v>181</v>
       </c>
       <c r="J193" s="4"/>
     </row>
     <row r="194" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="4"/>
       <c r="B194" s="5"/>
       <c r="C194" s="6" t="inlineStr">
         <is>
-          <t>99005065</t>
+          <t>92001007</t>
         </is>
       </c>
       <c r="D194" s="7" t="inlineStr">
         <is>
-          <t>12001C</t>
+          <t>HE995</t>
         </is>
       </c>
       <c r="E194" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 23*13,5 см овальная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 23*13 см овальная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G194" s="9">
-        <v>997</v>
+        <v>874</v>
       </c>
       <c r="H194" s="9">
         <v/>
       </c>
       <c r="I194" s="10">
         <v>0</v>
       </c>
       <c r="J194" s="4"/>
     </row>
     <row r="195" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="4"/>
       <c r="B195" s="5"/>
       <c r="C195" s="6" t="inlineStr">
         <is>
-          <t>81249953</t>
+          <t>99005065</t>
         </is>
       </c>
       <c r="D195" s="7" t="inlineStr">
         <is>
-          <t>LV O TV 2317 SHN AH 221 B</t>
+          <t>12001C</t>
         </is>
       </c>
       <c r="E195" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 23*17 см овальная красная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 23*13,5 см овальная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F195" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G195" s="9">
-        <v>3987</v>
+        <v>997</v>
       </c>
       <c r="H195" s="9">
         <v/>
       </c>
       <c r="I195" s="10">
         <v>0</v>
       </c>
       <c r="J195" s="4"/>
     </row>
     <row r="196" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="4"/>
       <c r="B196" s="5"/>
       <c r="C196" s="6" t="inlineStr">
         <is>
-          <t>81249942</t>
+          <t>81249953</t>
         </is>
       </c>
       <c r="D196" s="7" t="inlineStr">
         <is>
-          <t>LV ECO FT 1723 T11 K4</t>
+          <t>LV O TV 2317 SHN AH 221 B</t>
         </is>
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 23*17 см овальная чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 23*17 см овальная красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G196" s="9">
-        <v>4489</v>
+        <v>3987</v>
       </c>
       <c r="H196" s="9">
         <v/>
       </c>
       <c r="I196" s="10">
-        <v>343</v>
+        <v>0</v>
       </c>
       <c r="J196" s="4"/>
     </row>
     <row r="197" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="4"/>
       <c r="B197" s="5"/>
       <c r="C197" s="6" t="inlineStr">
         <is>
-          <t>81240518</t>
+          <t>81249942</t>
         </is>
       </c>
       <c r="D197" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO FT 1723 T11 K4</t>
         </is>
       </c>
       <c r="E197" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 23,9*13,7*1,8 см овальная чугун SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 23*17 см овальная чугун LAVA</t>
         </is>
       </c>
       <c r="F197" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G197" s="9">
-        <v>2839</v>
+        <v>4489</v>
       </c>
       <c r="H197" s="9">
         <v/>
       </c>
       <c r="I197" s="10">
-        <v>661</v>
+        <v>344</v>
       </c>
       <c r="J197" s="4"/>
     </row>
     <row r="198" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="4"/>
       <c r="B198" s="5"/>
       <c r="C198" s="6" t="inlineStr">
         <is>
-          <t>92001238</t>
+          <t>81240518</t>
         </is>
       </c>
       <c r="D198" s="7" t="inlineStr">
         <is>
-          <t>HE924</t>
+          <t>M7112-UX</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24 см круглая чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 23,9*13,7*1,8 см овальная чугун SUNNEX</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G198" s="9">
-        <v>1119</v>
+        <v>2839</v>
       </c>
       <c r="H198" s="9">
         <v/>
       </c>
       <c r="I198" s="10">
-        <v>0</v>
+        <v>624</v>
       </c>
       <c r="J198" s="4"/>
     </row>
     <row r="199" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="4"/>
       <c r="B199" s="5"/>
       <c r="C199" s="6" t="inlineStr">
         <is>
-          <t>81240543</t>
+          <t>92001238</t>
         </is>
       </c>
       <c r="D199" s="7" t="inlineStr">
         <is>
-          <t>XG995</t>
+          <t>HE924</t>
         </is>
       </c>
       <c r="E199" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24*13,6 см овальная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 24 см круглая чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F199" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G199" s="9">
-        <v>1413</v>
+        <v>1119</v>
       </c>
       <c r="H199" s="9">
         <v/>
       </c>
       <c r="I199" s="10">
         <v>0</v>
       </c>
       <c r="J199" s="4"/>
     </row>
     <row r="200" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="4"/>
       <c r="B200" s="5"/>
       <c r="C200" s="6" t="inlineStr">
         <is>
-          <t>81240264</t>
+          <t>81240543</t>
         </is>
       </c>
       <c r="D200" s="7" t="inlineStr">
         <is>
-          <t>LV ECO BT 1524 T8 K4</t>
+          <t>XG995</t>
         </is>
       </c>
       <c r="E200" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24*15 см овальная Рыбка чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 24*13,6 см овальная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G200" s="9">
-        <v>3007</v>
+        <v>1413</v>
       </c>
       <c r="H200" s="9">
         <v/>
       </c>
       <c r="I200" s="10">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="J200" s="4"/>
     </row>
     <row r="201" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A201" s="4"/>
       <c r="B201" s="5"/>
       <c r="C201" s="6" t="inlineStr">
         <is>
-          <t>71047183</t>
+          <t>81240264</t>
         </is>
       </c>
       <c r="D201" s="7" t="inlineStr">
         <is>
-          <t>12034В-3/12034BW-3</t>
+          <t>LV ECO BT 1524 T8 K4</t>
         </is>
       </c>
       <c r="E201" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24*17 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 24*15 см овальная Рыбка чугун LAVA</t>
         </is>
       </c>
       <c r="F201" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G201" s="9">
-        <v>1309</v>
+        <v>3007</v>
       </c>
       <c r="H201" s="9">
         <v/>
       </c>
       <c r="I201" s="10">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="J201" s="4"/>
     </row>
     <row r="202" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="4"/>
       <c r="B202" s="5"/>
       <c r="C202" s="6" t="inlineStr">
         <is>
-          <t>92001244</t>
+          <t>71047183</t>
         </is>
       </c>
       <c r="D202" s="7" t="inlineStr">
         <is>
-          <t>HE966</t>
+          <t>12034В-3/12034BW-3</t>
         </is>
       </c>
       <c r="E202" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24*18 см овальная чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 24*17 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G202" s="9">
-        <v>1083</v>
+        <v>1309</v>
       </c>
       <c r="H202" s="9">
         <v/>
       </c>
       <c r="I202" s="10">
         <v>0</v>
       </c>
       <c r="J202" s="4"/>
     </row>
     <row r="203" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="4"/>
       <c r="B203" s="5"/>
       <c r="C203" s="6" t="inlineStr">
         <is>
-          <t>81249941</t>
+          <t>92001244</t>
         </is>
       </c>
       <c r="D203" s="7" t="inlineStr">
         <is>
-          <t>LV ECO FT 1824 T10 K4</t>
+          <t>HE966</t>
         </is>
       </c>
       <c r="E203" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 24,5*18 см овальная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 24*18 см овальная чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F203" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G203" s="9">
-        <v>2737</v>
+        <v>1083</v>
       </c>
       <c r="H203" s="9">
         <v/>
       </c>
       <c r="I203" s="10">
         <v>0</v>
       </c>
       <c r="J203" s="4"/>
     </row>
     <row r="204" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A204" s="4"/>
       <c r="B204" s="5"/>
       <c r="C204" s="6" t="inlineStr">
         <is>
-          <t>81249956</t>
+          <t>81249941</t>
         </is>
       </c>
       <c r="D204" s="7" t="inlineStr">
         <is>
-          <t>LV Y TB 25 K4</t>
+          <t>LV ECO FT 1824 T10 K4</t>
         </is>
       </c>
       <c r="E204" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 25 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 24,5*18 см овальная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G204" s="9">
-        <v>4613</v>
+        <v>2737</v>
       </c>
       <c r="H204" s="9">
         <v/>
       </c>
       <c r="I204" s="10">
         <v>0</v>
       </c>
       <c r="J204" s="4"/>
     </row>
     <row r="205" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="4"/>
       <c r="B205" s="5"/>
       <c r="C205" s="6" t="inlineStr">
         <is>
-          <t>81240273</t>
+          <t>81249956</t>
         </is>
       </c>
       <c r="D205" s="7" t="inlineStr">
         <is>
-          <t>LV HRC 063 AH 063 PL</t>
+          <t>LV Y TB 25 K4</t>
         </is>
       </c>
       <c r="E205" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 25*15 см овальная чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 25 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F205" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G205" s="9">
-        <v>2297</v>
+        <v>4613</v>
       </c>
       <c r="H205" s="9">
         <v/>
       </c>
       <c r="I205" s="10">
         <v>0</v>
       </c>
       <c r="J205" s="4"/>
     </row>
     <row r="206" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="4"/>
       <c r="B206" s="5"/>
       <c r="C206" s="6" t="inlineStr">
         <is>
-          <t>81249971</t>
+          <t>81240273</t>
         </is>
       </c>
       <c r="D206" s="7" t="inlineStr">
         <is>
-          <t>LV HRC 062 AH 062 PL</t>
+          <t>LV HRC 063 AH 063 PL</t>
         </is>
       </c>
       <c r="E206" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 25*16 см овальная чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 25*15 см овальная чугун LAVA</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G206" s="9">
         <v>2297</v>
       </c>
       <c r="H206" s="9">
         <v/>
       </c>
       <c r="I206" s="10">
         <v>0</v>
       </c>
       <c r="J206" s="4"/>
     </row>
     <row r="207" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A207" s="4"/>
       <c r="B207" s="5"/>
       <c r="C207" s="6" t="inlineStr">
         <is>
-          <t>81240289</t>
+          <t>81249971</t>
         </is>
       </c>
       <c r="D207" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y KRP 26 K4</t>
+          <t>LV HRC 062 AH 062 PL</t>
         </is>
       </c>
       <c r="E207" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 26 см круглая чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 25*16 см овальная чугун LAVA</t>
         </is>
       </c>
       <c r="F207" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G207" s="9">
-        <v>4319</v>
+        <v>2297</v>
       </c>
       <c r="H207" s="9">
         <v/>
       </c>
       <c r="I207" s="10">
-        <v>171</v>
+        <v>0</v>
       </c>
       <c r="J207" s="4"/>
     </row>
     <row r="208" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="4"/>
       <c r="B208" s="5"/>
       <c r="C208" s="6" t="inlineStr">
         <is>
-          <t>81241077</t>
+          <t>81240289</t>
         </is>
       </c>
       <c r="D208" s="7" t="inlineStr">
         <is>
-          <t>SG-69949</t>
+          <t>LV ECO Y KRP 26 K4</t>
         </is>
       </c>
       <c r="E208" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 26*16 см h2 см овальная алюм. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 26 см круглая чугун LAVA</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G208" s="9">
-        <v>3583</v>
+        <v>4319</v>
       </c>
       <c r="H208" s="9">
         <v/>
       </c>
       <c r="I208" s="10">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="J208" s="4"/>
     </row>
     <row r="209" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="4"/>
       <c r="B209" s="5"/>
       <c r="C209" s="6" t="inlineStr">
         <is>
-          <t>81240544</t>
+          <t>81241077</t>
         </is>
       </c>
       <c r="D209" s="7" t="inlineStr">
         <is>
-          <t>XG851</t>
+          <t>SG-69949</t>
         </is>
       </c>
       <c r="E209" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 26,8*16 см овальная "Корова" чугун P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 26*16 см h2 см овальная алюм. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F209" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G209" s="9">
-        <v>1673</v>
+        <v>3583</v>
       </c>
       <c r="H209" s="9">
         <v/>
       </c>
       <c r="I209" s="10">
-        <v>874</v>
+        <v>6</v>
       </c>
       <c r="J209" s="4"/>
     </row>
     <row r="210" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="4"/>
       <c r="B210" s="5"/>
       <c r="C210" s="6" t="inlineStr">
         <is>
-          <t>81240517</t>
+          <t>81240544</t>
         </is>
       </c>
       <c r="D210" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>XG851</t>
         </is>
       </c>
       <c r="E210" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 27*17,5*2,1 см овальная чугун SUNNEX</t>
+          <t>Сковорода для подачи на дерев. подст. 26,8*16 см овальная "Корова" чугун P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>SUNNEX</t>
+          <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G210" s="9">
-        <v>3287</v>
+        <v>1673</v>
       </c>
       <c r="H210" s="9">
         <v/>
       </c>
       <c r="I210" s="10">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="J210" s="4"/>
     </row>
     <row r="211" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="5"/>
       <c r="C211" s="6" t="inlineStr">
         <is>
-          <t>81240269</t>
+          <t>81240517</t>
         </is>
       </c>
       <c r="D211" s="7" t="inlineStr">
         <is>
-          <t>LV O TV 2720 SHN AH 219 B</t>
+          <t>M7111-UX</t>
         </is>
       </c>
       <c r="E211" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 27*20 см овальная красная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 27*17,5*2,1 см овальная чугун SUNNEX</t>
         </is>
       </c>
       <c r="F211" s="7" t="inlineStr">
         <is>
-          <t>LAVA</t>
+          <t>SUNNEX</t>
         </is>
       </c>
       <c r="G211" s="9">
-        <v>4617</v>
+        <v>3287</v>
       </c>
       <c r="H211" s="9">
         <v/>
       </c>
       <c r="I211" s="10">
-        <v>0</v>
+        <v>848</v>
       </c>
       <c r="J211" s="4"/>
     </row>
     <row r="212" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="4"/>
       <c r="B212" s="5"/>
       <c r="C212" s="6" t="inlineStr">
         <is>
-          <t>81240267</t>
+          <t>81240269</t>
         </is>
       </c>
       <c r="D212" s="7" t="inlineStr">
         <is>
-          <t>LV ECO Y PZ 28 K4</t>
+          <t>LV O TV 2720 SHN AH 219 B</t>
         </is>
       </c>
       <c r="E212" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 28 см круглая чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 27*20 см овальная красная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G212" s="9">
-        <v>4799</v>
+        <v>4617</v>
       </c>
       <c r="H212" s="9">
         <v/>
       </c>
       <c r="I212" s="10">
         <v>0</v>
       </c>
       <c r="J212" s="4"/>
     </row>
     <row r="213" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="4"/>
       <c r="B213" s="5"/>
       <c r="C213" s="6" t="inlineStr">
         <is>
-          <t>81249943</t>
+          <t>81240267</t>
         </is>
       </c>
       <c r="D213" s="7" t="inlineStr">
         <is>
-          <t>LV ECO BT 1529 T9 K4</t>
+          <t>LV ECO Y PZ 28 K4</t>
         </is>
       </c>
       <c r="E213" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 29*15 см овальная чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 28 см круглая чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F213" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G213" s="9">
-        <v>3007</v>
+        <v>4799</v>
       </c>
       <c r="H213" s="9">
         <v/>
       </c>
       <c r="I213" s="10">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J213" s="4"/>
     </row>
     <row r="214" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="4"/>
       <c r="B214" s="5"/>
       <c r="C214" s="6" t="inlineStr">
         <is>
-          <t>81249938</t>
+          <t>81249943</t>
         </is>
       </c>
       <c r="D214" s="7" t="inlineStr">
         <is>
-          <t>LV ECO HP 2230 T13 K44</t>
+          <t>LV ECO BT 1529 T9 K4</t>
         </is>
       </c>
       <c r="E214" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 30*20 см гриль прямоуг. чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 29*15 см овальная чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G214" s="9">
-        <v>8178</v>
+        <v>3007</v>
       </c>
       <c r="H214" s="9">
         <v/>
       </c>
       <c r="I214" s="10">
         <v>0</v>
       </c>
       <c r="J214" s="4"/>
     </row>
     <row r="215" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="4"/>
       <c r="B215" s="5"/>
       <c r="C215" s="6" t="inlineStr">
         <is>
-          <t>81249937</t>
+          <t>81249938</t>
         </is>
       </c>
       <c r="D215" s="7" t="inlineStr">
         <is>
-          <t>LV ECO HP 2230 T13K4</t>
+          <t>LV ECO HP 2230 T13 K44</t>
         </is>
       </c>
       <c r="E215" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи на дерев. подст. 30*20 см гриль прямоуг. чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F215" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G215" s="9">
-        <v>4753</v>
+        <v>8178</v>
       </c>
       <c r="H215" s="9">
         <v/>
       </c>
       <c r="I215" s="10">
         <v>0</v>
       </c>
       <c r="J215" s="4"/>
     </row>
     <row r="216" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="4"/>
       <c r="B216" s="5"/>
       <c r="C216" s="6" t="inlineStr">
         <is>
-          <t>81240274</t>
+          <t>81249937</t>
         </is>
       </c>
       <c r="D216" s="7" t="inlineStr">
         <is>
-          <t>LV HRC 064 AH 064 PL</t>
+          <t>LV ECO HP 2230 T13K4</t>
         </is>
       </c>
       <c r="E216" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 32*16 см овальная Рыбка чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 30*20 см гриль прямоуг. чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G216" s="9">
-        <v>2297</v>
+        <v>4753</v>
       </c>
       <c r="H216" s="9">
         <v/>
       </c>
       <c r="I216" s="10">
         <v>0</v>
       </c>
       <c r="J216" s="4"/>
     </row>
     <row r="217" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A217" s="4"/>
       <c r="B217" s="5"/>
       <c r="C217" s="6" t="inlineStr">
         <is>
-          <t>81240265</t>
+          <t>81240274</t>
         </is>
       </c>
       <c r="D217" s="7" t="inlineStr">
         <is>
-          <t>LV ECO BT 2032 T8 K4</t>
+          <t>LV HRC 064 AH 064 PL</t>
         </is>
       </c>
       <c r="E217" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 32*20 см овальная Рыбка чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 32*16 см овальная Рыбка чугун LAVA</t>
         </is>
       </c>
       <c r="F217" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G217" s="9">
-        <v>3537</v>
+        <v>2297</v>
       </c>
       <c r="H217" s="9">
         <v/>
       </c>
       <c r="I217" s="10">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="J217" s="4"/>
     </row>
     <row r="218" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="5"/>
       <c r="C218" s="6" t="inlineStr">
         <is>
-          <t>81249957</t>
+          <t>81240265</t>
         </is>
       </c>
       <c r="D218" s="7" t="inlineStr">
         <is>
-          <t>LV ECO ST 3220 K4</t>
+          <t>LV ECO BT 2032 T8 K4</t>
         </is>
       </c>
       <c r="E218" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 32*20 см прямоуг. чугун LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 32*20 см овальная Рыбка чугун LAVA</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G218" s="9">
-        <v>4807</v>
+        <v>3537</v>
       </c>
       <c r="H218" s="9">
         <v/>
       </c>
       <c r="I218" s="10">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="J218" s="4"/>
     </row>
     <row r="219" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="4"/>
       <c r="B219" s="5"/>
       <c r="C219" s="6" t="inlineStr">
         <is>
-          <t>81249965</t>
+          <t>81249957</t>
         </is>
       </c>
       <c r="D219" s="7" t="inlineStr">
         <is>
-          <t>LV ECO GT 2632 T4 K4</t>
+          <t>LV ECO ST 3220 K4</t>
         </is>
       </c>
       <c r="E219" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 32*26 см гриль прямоуг. чугун 2 ручки LAVA</t>
+          <t>Сковорода для подачи на дерев. подст. 32*20 см прямоуг. чугун LAVA</t>
         </is>
       </c>
       <c r="F219" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G219" s="9">
-        <v>6783</v>
+        <v>4807</v>
       </c>
       <c r="H219" s="9">
         <v/>
       </c>
       <c r="I219" s="10">
         <v>0</v>
       </c>
       <c r="J219" s="4"/>
     </row>
     <row r="220" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="4"/>
       <c r="B220" s="5"/>
       <c r="C220" s="6" t="inlineStr">
         <is>
-          <t>73024082</t>
+          <t>81249965</t>
         </is>
       </c>
       <c r="D220" s="7" t="inlineStr">
         <is>
-          <t>12135B-33</t>
+          <t>LV ECO GT 2632 T4 K4</t>
         </is>
       </c>
       <c r="E220" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 33*16 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 32*26 см гриль прямоуг. чугун 2 ручки LAVA</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>P.L. Proff Cuisine</t>
+          <t>LAVA</t>
         </is>
       </c>
       <c r="G220" s="9">
-        <v>1212</v>
+        <v>6783</v>
       </c>
       <c r="H220" s="9">
         <v/>
       </c>
       <c r="I220" s="10">
         <v>0</v>
       </c>
       <c r="J220" s="4"/>
     </row>
     <row r="221" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="4"/>
       <c r="B221" s="5"/>
       <c r="C221" s="6" t="inlineStr">
         <is>
-          <t>81241066</t>
+          <t>73024082</t>
         </is>
       </c>
       <c r="D221" s="7" t="inlineStr">
         <is>
-          <t>SG-82790(A)</t>
+          <t>12135B-33</t>
         </is>
       </c>
       <c r="E221" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 340 мл Dents круглая нерж. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 33*16 см овальная чугун 2 ручки P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F221" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G221" s="9">
-        <v>2989</v>
+        <v>1212</v>
       </c>
       <c r="H221" s="9">
         <v/>
       </c>
       <c r="I221" s="10">
-        <v>184</v>
+        <v>0</v>
       </c>
       <c r="J221" s="4"/>
     </row>
     <row r="222" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="4"/>
       <c r="B222" s="5"/>
       <c r="C222" s="6" t="inlineStr">
         <is>
-          <t>81241067</t>
+          <t>81241066</t>
         </is>
       </c>
       <c r="D222" s="7" t="inlineStr">
         <is>
-          <t>SG-82790(B)</t>
+          <t>SG-82790(A)</t>
         </is>
       </c>
       <c r="E222" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 400 мл Dents круглая нерж. P.L. Proff Cuisine</t>
+          <t>Сковорода для подачи на дерев. подст. 340 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G222" s="9">
-        <v>3307</v>
+        <v>2989</v>
       </c>
       <c r="H222" s="9">
         <v/>
       </c>
       <c r="I222" s="10">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="J222" s="4"/>
     </row>
     <row r="223" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="4"/>
       <c r="B223" s="5"/>
       <c r="C223" s="6" t="inlineStr">
         <is>
-          <t>81241069</t>
+          <t>81241067</t>
         </is>
       </c>
       <c r="D223" s="7" t="inlineStr">
         <is>
-          <t>SG-75718(B)</t>
+          <t>SG-82790(B)</t>
         </is>
       </c>
       <c r="E223" s="8" t="inlineStr">
         <is>
-          <t>Сковорода для подачи на дерев. подст. 500 мл круглая алюм. с антиприг. покр. 2 ручки P.L. </t>
+          <t>Сковорода для подачи на дерев. подст. 400 мл Dents круглая нерж. P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F223" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G223" s="9">
-        <v>3700</v>
+        <v>3307</v>
       </c>
       <c r="H223" s="9">
         <v/>
       </c>
       <c r="I223" s="10">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="J223" s="4"/>
     </row>
     <row r="224" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="4"/>
       <c r="B224" s="5"/>
       <c r="C224" s="6" t="inlineStr">
         <is>
           <t>81240717</t>
         </is>
       </c>
       <c r="D224" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>4722</t>
         </is>
       </c>
       <c r="E224" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи саджа 34 см 2 ручки + подставка сталь N4722 P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G224" s="9">
         <v>4700</v>
       </c>
       <c r="H224" s="9">
         <v/>
       </c>
       <c r="I224" s="10">
         <v>0</v>
       </c>
       <c r="J224" s="4"/>
     </row>
     <row r="225" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A225" s="4"/>
@@ -15601,187 +15601,187 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G226" s="9">
         <v>2408</v>
       </c>
       <c r="H226" s="9">
         <v/>
       </c>
       <c r="I226" s="10">
         <v>0</v>
       </c>
       <c r="J226" s="4"/>
     </row>
     <row r="227" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A227" s="4"/>
       <c r="B227" s="5"/>
       <c r="C227" s="6" t="inlineStr">
         <is>
           <t>81240719</t>
         </is>
       </c>
       <c r="D227" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>5000</t>
         </is>
       </c>
       <c r="E227" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи саджа 34,5 см вороненая 2 ручки + подставка бронза сталь N5000 P.L.</t>
         </is>
       </c>
       <c r="F227" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G227" s="9">
         <v>5273</v>
       </c>
       <c r="H227" s="9">
         <v/>
       </c>
       <c r="I227" s="10">
         <v>0</v>
       </c>
       <c r="J227" s="4"/>
     </row>
     <row r="228" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="4"/>
       <c r="B228" s="5"/>
       <c r="C228" s="6" t="inlineStr">
         <is>
           <t>81240718</t>
         </is>
       </c>
       <c r="D228" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>4800</t>
         </is>
       </c>
       <c r="E228" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи саджа 34,5 см вороненая 2 ручки + подставка сталь N4800 P.L. </t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G228" s="9">
         <v>4870</v>
       </c>
       <c r="H228" s="9">
         <v/>
       </c>
       <c r="I228" s="10">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="J228" s="4"/>
     </row>
     <row r="229" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="4"/>
       <c r="B229" s="5"/>
       <c r="C229" s="6" t="inlineStr">
         <is>
           <t>92001519</t>
         </is>
       </c>
       <c r="D229" s="7" t="inlineStr">
         <is>
           <t>Gu-3303 PANS  / 2 шт</t>
         </is>
       </c>
       <c r="E229" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи саджа 35 см 2 ручки + подставка сталь P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G229" s="9">
         <v>4793</v>
       </c>
       <c r="H229" s="9">
         <v/>
       </c>
       <c r="I229" s="10">
         <v>0</v>
       </c>
       <c r="J229" s="4"/>
     </row>
     <row r="230" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="4"/>
       <c r="B230" s="5"/>
       <c r="C230" s="6" t="inlineStr">
         <is>
           <t>81240720</t>
         </is>
       </c>
       <c r="D230" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>7100+700</t>
         </is>
       </c>
       <c r="E230" s="8" t="inlineStr">
         <is>
           <t>Сковорода для подачи саджа 40 см вороненая 2 ручки + подставка бронза сталь N7100/700 P.L.</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G230" s="9">
         <v>5583</v>
       </c>
       <c r="H230" s="9">
         <v/>
       </c>
       <c r="I230" s="10">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="J230" s="4"/>
     </row>
     <row r="231" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="4"/>
       <c r="B231" s="5"/>
       <c r="C231" s="6" t="inlineStr">
         <is>
           <t>81279060</t>
         </is>
       </c>
       <c r="D231" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>BBC10</t>
         </is>
       </c>
       <c r="E231" s="8" t="inlineStr">
         <is>
           <t>Сковорода лопатка 41*9,6 см для подачи гамбургеров и снеков P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G231" s="9">
         <v>837</v>
       </c>
       <c r="H231" s="9">
         <v/>
       </c>
       <c r="I231" s="10">
         <v>300</v>
       </c>
       <c r="J231" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">