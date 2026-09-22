--- v0 (2026-06-10)
+++ v1 (2026-09-22)
@@ -1844,51 +1844,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 10.06.2026 12:33</t>
+          <t>Прайс актуален на 22.09.2026 12:52</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -2052,173 +2052,173 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G9" s="9">
         <v>2662</v>
       </c>
       <c r="H9" s="9">
         <v/>
       </c>
       <c r="I9" s="10">
         <v>0</v>
       </c>
       <c r="J9" s="4"/>
     </row>
     <row r="10" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>81259224</t>
         </is>
       </c>
       <c r="D10" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>SWI-95</t>
         </is>
       </c>
       <c r="E10" s="8" t="inlineStr">
         <is>
           <t>Пресс для жарки мяса 23,2*13,1 см. P.L. Proff Cuisine </t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G10" s="9">
         <v>1437</v>
       </c>
       <c r="H10" s="9">
         <v/>
       </c>
       <c r="I10" s="10">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="J10" s="4"/>
     </row>
     <row r="11" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>81240422</t>
         </is>
       </c>
       <c r="D11" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO P GT 2020 K0</t>
         </is>
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 20*20 см чугун черная LAVA</t>
         </is>
       </c>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G11" s="9">
         <v>2992</v>
       </c>
       <c r="H11" s="9">
         <v/>
       </c>
       <c r="I11" s="10">
         <v>0</v>
       </c>
       <c r="J11" s="4"/>
     </row>
     <row r="12" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>81240572</t>
         </is>
       </c>
       <c r="D12" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156917-22S</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 22*22 см h2,5 см чугун с дерев. ручкой черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>1043</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
-        <v>1045</v>
+        <v>1025</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240539</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
           <t>XG87AL</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 23,5*23,5 см h3,6 см чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1373</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>558</v>
+        <v>525</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240425</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>LV ECO GT 2424 T22-1 R</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 24*24 см со складной ручкой чугун красная LAVA</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -2256,119 +2256,119 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>998</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" s="10">
         <v>0</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240417</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV RE GR 2424</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 24*24 см чугун с 2-мя ручками черная LAVA</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>4638</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001012</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>НE66</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 24*24 см, чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>922</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
         <v>0</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81240427</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO GT 26 T5</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 26 см чугун круглая с 2-мя ручками черная LAVA</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G18" s="9">
         <v>4260</v>
       </c>
       <c r="H18" s="9">
         <v/>
       </c>
       <c r="I18" s="10">
         <v>0</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
@@ -2378,153 +2378,153 @@
           <t>81200716</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>CKX2624</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 26*24 см h3,5 см сталь с антипригарным покрытием ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1119</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240532</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>XGP26</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 26*26 см h5,1 см чугун черная P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>1853</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>196</v>
+        <v>73</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81249991</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
           <t>LV P GT 2626 K3 R</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 26*26 см со стекл. крышкой красная LAVA</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>6637</v>
       </c>
       <c r="H21" s="9">
         <v/>
       </c>
       <c r="I21" s="10">
         <v>0</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240421</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV P GT 2626 K0 O</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 26*26 см чугун оранжевая LAVA</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>7618</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" s="10">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81249993</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
           <t>LV ECO K GT 2626 K0</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 26*26 см чугун черная LAVA                              </t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -2630,187 +2630,187 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="9">
         <v>5739</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
         <v>0</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81240566</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156907-28S</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 26,5*28 см h1,7 см чугун с дерев. ручкой черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>1937</v>
       </c>
       <c r="H27" s="9">
         <v/>
       </c>
       <c r="I27" s="10">
-        <v>274</v>
+        <v>248</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>99005809</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>25028G</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 28 см чугун ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>1742</v>
       </c>
       <c r="H28" s="9">
         <v/>
       </c>
       <c r="I28" s="10">
         <v>0</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81240428</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO GT 28 T25</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 28 см чугун круглая черная LAVA</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>5022</v>
       </c>
       <c r="H29" s="9">
         <v/>
       </c>
       <c r="I29" s="10">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81249992</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
           <t>LV P GT 2828 K3 R</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 28*28 см красная LAVA</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>7093</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
     <row r="31" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>81240423</t>
         </is>
       </c>
       <c r="D31" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV P GT 2828 K0 B</t>
         </is>
       </c>
       <c r="E31" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 28*28 см чугун синяя LAVA</t>
         </is>
       </c>
       <c r="F31" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G31" s="9">
         <v>8092</v>
       </c>
       <c r="H31" s="9">
         <v/>
       </c>
       <c r="I31" s="10">
         <v>0</v>
       </c>
       <c r="J31" s="4"/>
     </row>
     <row r="32" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
@@ -2888,99 +2888,99 @@
           <t>71002606</t>
         </is>
       </c>
       <c r="D34" s="7" t="inlineStr">
         <is>
           <t>142.000</t>
         </is>
       </c>
       <c r="E34" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 29*29*4,3 см, алюминий, Pujadas, Испания</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>Pujadas</t>
         </is>
       </c>
       <c r="G34" s="9">
         <v>5080</v>
       </c>
       <c r="H34" s="9">
         <v/>
       </c>
       <c r="I34" s="10">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="J34" s="4"/>
     </row>
     <row r="35" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>81240424</t>
         </is>
       </c>
       <c r="D35" s="7" t="inlineStr">
         <is>
           <t>LV ECO GT 2130 T20-1 R</t>
         </is>
       </c>
       <c r="E35" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 30*21 см прямоуг. со складной ручкой черная чугун LAVA</t>
         </is>
       </c>
       <c r="F35" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G35" s="9">
         <v>2912</v>
       </c>
       <c r="H35" s="9">
         <v/>
       </c>
       <c r="I35" s="10">
         <v>0</v>
       </c>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>81240419</t>
         </is>
       </c>
       <c r="D36" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV RE GR 2232 H R</t>
         </is>
       </c>
       <c r="E36" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 32*22 см прямоуг. с 2-мя ручками красная чугун LAVA</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G36" s="9">
         <v>7198</v>
       </c>
       <c r="H36" s="9">
         <v/>
       </c>
       <c r="I36" s="10">
         <v>14</v>
       </c>
       <c r="J36" s="4"/>
     </row>
     <row r="37" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
@@ -3004,51 +3004,51 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G37" s="9">
         <v>4862</v>
       </c>
       <c r="H37" s="9">
         <v/>
       </c>
       <c r="I37" s="10">
         <v>0</v>
       </c>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>81240429</t>
         </is>
       </c>
       <c r="D38" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO GT 34 T25</t>
         </is>
       </c>
       <c r="E38" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 34 см чугун круглая черная LAVA</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G38" s="9">
         <v>5796</v>
       </c>
       <c r="H38" s="9">
         <v/>
       </c>
       <c r="I38" s="10">
         <v>26</v>
       </c>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
@@ -3072,71 +3072,71 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G39" s="9">
         <v>3058</v>
       </c>
       <c r="H39" s="9">
         <v/>
       </c>
       <c r="I39" s="10">
         <v>0</v>
       </c>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>81240416</t>
         </is>
       </c>
       <c r="D40" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV RE GR 2340</t>
         </is>
       </c>
       <c r="E40" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 40*23 см прямоуг. с 2- мя ручками черная чугун LAVA</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G40" s="9">
         <v>6189</v>
       </c>
       <c r="H40" s="9">
         <v/>
       </c>
       <c r="I40" s="10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>81249995</t>
         </is>
       </c>
       <c r="D41" s="7" t="inlineStr">
         <is>
           <t>LV ECO GT 2645</t>
         </is>
       </c>
       <c r="E41" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 45*26 см прямоуг. с 2-мя ручками чугун LAVA</t>
         </is>
       </c>
       <c r="F41" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -3174,94 +3174,94 @@
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G42" s="9">
         <v>2157</v>
       </c>
       <c r="H42" s="9">
         <v/>
       </c>
       <c r="I42" s="10">
         <v>252</v>
       </c>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="5"/>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>81240420</t>
         </is>
       </c>
       <c r="D43" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO GT 2647 T6</t>
         </is>
       </c>
       <c r="E43" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 47*26 см прямоуг. с ручками черная чугун LAVA</t>
         </is>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G43" s="9">
         <v>5349</v>
       </c>
       <c r="H43" s="9">
         <v/>
       </c>
       <c r="I43" s="10">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>81240541</t>
         </is>
       </c>
       <c r="D44" s="7" t="inlineStr">
         <is>
           <t>XG203</t>
         </is>
       </c>
       <c r="E44" s="8" t="inlineStr">
         <is>
           <t>Сковорода-гриль 50*23,5*1,4 см прямоуг. с ручками чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G44" s="9">
         <v>2573</v>
       </c>
       <c r="H44" s="9">
         <v/>
       </c>
       <c r="I44" s="10">
-        <v>218</v>
+        <v>195</v>
       </c>
       <c r="J44" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D3"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>