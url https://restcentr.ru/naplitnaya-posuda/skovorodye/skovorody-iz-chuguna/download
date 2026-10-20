--- v0 (2026-06-13)
+++ v1 (2026-10-20)
@@ -1382,51 +1382,51 @@
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="14" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="16" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="49.140625" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.140625" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="G2" s="3" t="inlineStr">
         <is>
-          <t>Прайс актуален на 13.06.2026 16:20</t>
+          <t>Прайс актуален на 20.10.2026 15:57</t>
         </is>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="13"/>
     </row>
     <row r="3" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Цена по акции окончательна, скидки от акционной цены не предоставляются</t>
         </is>
       </c>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="14"/>
     </row>
     <row r="5" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="inlineStr">
         <is>
           <t>Изображение</t>
         </is>
       </c>
@@ -1508,51 +1508,51 @@
           <t>81240535</t>
         </is>
       </c>
       <c r="D7" s="7" t="inlineStr">
         <is>
           <t>XGR20</t>
         </is>
       </c>
       <c r="E7" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см h4,4 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G7" s="9">
         <v>1437</v>
       </c>
       <c r="H7" s="9">
         <v/>
       </c>
       <c r="I7" s="10">
-        <v>888</v>
+        <v>849</v>
       </c>
       <c r="J7" s="4"/>
     </row>
     <row r="8" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>92001013</t>
         </is>
       </c>
       <c r="D8" s="7" t="inlineStr">
         <is>
           <t>НЕ7002</t>
         </is>
       </c>
       <c r="E8" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20 см h4,5 см, чугун, ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
@@ -1692,207 +1692,207 @@
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G12" s="9">
         <v>3827</v>
       </c>
       <c r="H12" s="9">
         <v/>
       </c>
       <c r="I12" s="10">
         <v>0</v>
       </c>
       <c r="J12" s="4"/>
     </row>
     <row r="13" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>81240568</t>
         </is>
       </c>
       <c r="D13" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A1695918B-20S</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
         <is>
           <t>Сковорода 20,5 см h4 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G13" s="9">
         <v>1137</v>
       </c>
       <c r="H13" s="9">
         <v/>
       </c>
       <c r="I13" s="10">
-        <v>1134</v>
+        <v>1010</v>
       </c>
       <c r="J13" s="4"/>
     </row>
     <row r="14" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>81240536</t>
         </is>
       </c>
       <c r="D14" s="7" t="inlineStr">
         <is>
           <t>XGR22</t>
         </is>
       </c>
       <c r="E14" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22 см h4,9 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G14" s="9">
         <v>1473</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" s="10">
-        <v>955</v>
+        <v>896</v>
       </c>
       <c r="J14" s="4"/>
     </row>
     <row r="15" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>81240573</t>
         </is>
       </c>
       <c r="D15" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A156916-22S</t>
         </is>
       </c>
       <c r="E15" s="8" t="inlineStr">
         <is>
           <t>Сковорода 22,5 см h4 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F15" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G15" s="9">
         <v>1373</v>
       </c>
       <c r="H15" s="9">
-        <v/>
+        <v>961</v>
       </c>
       <c r="I15" s="10">
-        <v>1172</v>
+        <v>1070</v>
       </c>
       <c r="J15" s="4"/>
     </row>
     <row r="16" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>81240537</t>
         </is>
       </c>
       <c r="D16" s="7" t="inlineStr">
         <is>
           <t>XGR24</t>
         </is>
       </c>
       <c r="E16" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см h5 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G16" s="9">
         <v>1743</v>
       </c>
       <c r="H16" s="9">
         <v/>
       </c>
       <c r="I16" s="10">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>92001133</t>
         </is>
       </c>
       <c r="D17" s="7" t="inlineStr">
         <is>
           <t>HER24/КТ15</t>
         </is>
       </c>
       <c r="E17" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F17" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G17" s="9">
         <v>1183</v>
       </c>
       <c r="H17" s="9">
         <v/>
       </c>
       <c r="I17" s="10">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>81249996</t>
         </is>
       </c>
       <c r="D18" s="7" t="inlineStr">
         <is>
           <t>LV Y TV 24 K3 NH R</t>
         </is>
       </c>
       <c r="E18" s="8" t="inlineStr">
         <is>
           <t>Сковорода 24 см чугун со стекл. крышкой красная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
@@ -1916,167 +1916,167 @@
           <t>81240531</t>
         </is>
       </c>
       <c r="D19" s="7" t="inlineStr">
         <is>
           <t>XG72T</t>
         </is>
       </c>
       <c r="E19" s="8" t="inlineStr">
         <is>
           <t>Сковорода 25,5 см h5 см чугун черная ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F19" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G19" s="9">
         <v>1293</v>
       </c>
       <c r="H19" s="9">
         <v/>
       </c>
       <c r="I19" s="10">
-        <v>689</v>
+        <v>665</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>81240538</t>
         </is>
       </c>
       <c r="D20" s="7" t="inlineStr">
         <is>
           <t>XGR26</t>
         </is>
       </c>
       <c r="E20" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см h5,6 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G20" s="9">
         <v>2037</v>
       </c>
       <c r="H20" s="9">
         <v/>
       </c>
       <c r="I20" s="10">
-        <v>874</v>
+        <v>637</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>81240414</t>
         </is>
       </c>
       <c r="D21" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO TV 26 K0</t>
         </is>
       </c>
       <c r="E21" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F21" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G21" s="9">
         <v>4605</v>
       </c>
       <c r="H21" s="9">
-        <v/>
+        <v>3453</v>
       </c>
       <c r="I21" s="10">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="J21" s="4"/>
     </row>
     <row r="22" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>81240570</t>
         </is>
       </c>
       <c r="D22" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>S-A165918-25S</t>
         </is>
       </c>
       <c r="E22" s="8" t="inlineStr">
         <is>
           <t>Сковорода 26,4 см h2,6 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G22" s="9">
         <v>1243</v>
       </c>
       <c r="H22" s="9">
-        <v/>
+        <v>870</v>
       </c>
       <c r="I22" s="10">
-        <v>1180</v>
+        <v>1175</v>
       </c>
       <c r="J22" s="4"/>
     </row>
     <row r="23" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>81240411</t>
         </is>
       </c>
       <c r="D23" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 28</t>
         </is>
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F23" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G23" s="9">
         <v>5312</v>
       </c>
       <c r="H23" s="9">
         <v/>
       </c>
       <c r="I23" s="10">
         <v>0</v>
       </c>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
@@ -2086,235 +2086,235 @@
           <t>92001135</t>
         </is>
       </c>
       <c r="D24" s="7" t="inlineStr">
         <is>
           <t>HER28/КТ15</t>
         </is>
       </c>
       <c r="E24" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см чугун с дерев. ручкой ИНДУКЦИЯ P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>P.L. Proff Cuisine</t>
         </is>
       </c>
       <c r="G24" s="9">
         <v>1711</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" s="10">
-        <v>465</v>
+        <v>387</v>
       </c>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>81249997</t>
         </is>
       </c>
       <c r="D25" s="7" t="inlineStr">
         <is>
           <t>LV Y TV 28 NH K3 R</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28 см чугун со стекл. крышкой красная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F25" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G25" s="9">
         <v>7949</v>
       </c>
       <c r="H25" s="9">
         <v/>
       </c>
       <c r="I25" s="10">
         <v>0</v>
       </c>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>81240514</t>
         </is>
       </c>
       <c r="D26" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>MCST28R-UX</t>
         </is>
       </c>
       <c r="E26" s="8" t="inlineStr">
         <is>
           <t>Сковорода 28,5*20 см прямоуг. с 2-мя ручками для запекания чугун ИНДУКЦИЯ SUNNEX</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
           <t>SUNNEX</t>
         </is>
       </c>
       <c r="G26" s="9">
         <v>5376</v>
       </c>
       <c r="H26" s="9">
         <v/>
       </c>
       <c r="I26" s="10">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>81240412</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 30</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F27" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G27" s="9">
         <v>5298</v>
       </c>
       <c r="H27" s="9">
-        <v/>
+        <v>3973</v>
       </c>
       <c r="I27" s="10">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>81240415</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>LV ECO TV 30 K0</t>
         </is>
       </c>
       <c r="E28" s="8" t="inlineStr">
         <is>
           <t>Сковорода 30 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G28" s="9">
         <v>5012</v>
       </c>
       <c r="H28" s="9">
-        <v/>
+        <v>3759</v>
       </c>
       <c r="I28" s="10">
         <v>12</v>
       </c>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>81240418</t>
         </is>
       </c>
       <c r="D29" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV RE TV 2232</t>
         </is>
       </c>
       <c r="E29" s="8" t="inlineStr">
         <is>
           <t>Сковорода 32*22 см прямоуг. с 2- мя ручками черная чугун ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F29" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G29" s="9">
         <v>5298</v>
       </c>
       <c r="H29" s="9">
-        <v/>
+        <v>3973</v>
       </c>
       <c r="I29" s="10">
         <v>64</v>
       </c>
       <c r="J29" s="4"/>
     </row>
     <row r="30" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>81240413</t>
         </is>
       </c>
       <c r="D30" s="7" t="inlineStr">
         <is>
-          <t/>
+          <t>LV ECO Y TV 34</t>
         </is>
       </c>
       <c r="E30" s="8" t="inlineStr">
         <is>
           <t>Сковорода 34 см с 2-мя ручками чугун черная ИНДУКЦИЯ LAVA</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
           <t>LAVA</t>
         </is>
       </c>
       <c r="G30" s="9">
         <v>6470</v>
       </c>
       <c r="H30" s="9">
         <v/>
       </c>
       <c r="I30" s="10">
         <v>0</v>
       </c>
       <c r="J30" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="3">